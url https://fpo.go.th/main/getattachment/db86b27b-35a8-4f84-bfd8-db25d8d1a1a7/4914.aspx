--- v1 (2026-02-19)
+++ v2 (2026-05-09)
@@ -5,69 +5,99 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\My Drive\++JD++\5. ปีงบประมาณ 2569\3. เดือน ธ.ค.68\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\My Drive\++JD++\5. ปีงบประมาณ 2569\6. เดือน มี.ค.69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA6F720E-19B9-41ED-B7DE-59B849EE162B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E850B81-58F1-4812-8736-1F798491FBD1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายเดือน " sheetId="8" r:id="rId1"/>
     <sheet name="รายปี " sheetId="7" r:id="rId2"/>
     <sheet name="Sheet4" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V6" i="7" l="1"/>
+  <c r="IT11" i="8" l="1"/>
+  <c r="IT5" i="8"/>
+  <c r="IU5" i="8"/>
+  <c r="IV5" i="8"/>
+  <c r="IT8" i="8"/>
+  <c r="IU8" i="8"/>
+  <c r="IV8" i="8"/>
+  <c r="IU11" i="8"/>
+  <c r="IV11" i="8"/>
+  <c r="IT18" i="8"/>
+  <c r="IU18" i="8"/>
+  <c r="IV18" i="8"/>
+  <c r="IT23" i="8"/>
+  <c r="IU23" i="8"/>
+  <c r="IV23" i="8"/>
+  <c r="IT26" i="8"/>
+  <c r="IU26" i="8"/>
+  <c r="IV26" i="8"/>
+  <c r="IT29" i="8"/>
+  <c r="IU29" i="8"/>
+  <c r="IV29" i="8"/>
+  <c r="IV4" i="8" l="1"/>
+  <c r="IV32" i="8" s="1"/>
+  <c r="IV34" i="8" s="1"/>
+  <c r="IU4" i="8"/>
+  <c r="IU32" i="8" s="1"/>
+  <c r="IU34" i="8" s="1"/>
+  <c r="IT4" i="8"/>
+  <c r="IT32" i="8" s="1"/>
+  <c r="IT34" i="8" s="1"/>
+  <c r="V6" i="7"/>
   <c r="V9" i="7"/>
   <c r="V12" i="7"/>
   <c r="V19" i="7"/>
   <c r="V24" i="7"/>
   <c r="V27" i="7"/>
   <c r="V30" i="7"/>
   <c r="IS5" i="8"/>
   <c r="IS8" i="8"/>
   <c r="IS11" i="8"/>
   <c r="IS18" i="8"/>
   <c r="IS23" i="8"/>
   <c r="IS26" i="8"/>
   <c r="IS29" i="8"/>
   <c r="IR5" i="8"/>
   <c r="IR8" i="8"/>
   <c r="IR11" i="8"/>
   <c r="IR18" i="8"/>
   <c r="IR23" i="8"/>
   <c r="IR26" i="8"/>
   <c r="IR29" i="8"/>
   <c r="IQ5" i="8"/>
   <c r="IQ8" i="8"/>
   <c r="IQ11" i="8"/>
   <c r="IQ18" i="8"/>
   <c r="IQ23" i="8"/>
@@ -4714,67 +4744,67 @@
     </xf>
     <xf numFmtId="166" fontId="37" fillId="37" borderId="3" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="37" fillId="37" borderId="3" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="38" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="29" fillId="39" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="37" fillId="0" borderId="3" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="40" borderId="0" xfId="48" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="36" fillId="41" borderId="0" xfId="48" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="51">
     <cellStyle name="20% - Accent1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="24" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="28" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="32" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="36" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="40" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="21" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="25" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="29" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="33" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="37" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="41" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="22" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="26" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="30" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="34" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="38" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="42" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="23" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="27" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="31" builtinId="41" customBuiltin="1"/>
@@ -5136,301 +5166,301 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FEDD08E-1117-4042-8048-E64FF017F343}">
-  <dimension ref="A1:IS48"/>
+  <dimension ref="A1:IV48"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="IK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="IK9" sqref="IK9"/>
+      <pane xSplit="1" topLeftCell="IO1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="IV33" sqref="IV33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.28515625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="72" style="15" customWidth="1"/>
     <col min="2" max="13" width="18.5703125" style="15" customWidth="1"/>
     <col min="14" max="15" width="18.5703125" style="16" customWidth="1"/>
     <col min="16" max="229" width="18.5703125" style="15" customWidth="1"/>
     <col min="230" max="230" width="19.28515625" style="15" customWidth="1"/>
     <col min="231" max="16384" width="21.28515625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:253" ht="33" customHeight="1">
-      <c r="A1" s="115" t="s">
+    <row r="1" spans="1:256" ht="33" customHeight="1">
+      <c r="A1" s="116" t="s">
         <v>177</v>
       </c>
-      <c r="B1" s="115"/>
-[...225 lines deleted...]
-      <c r="HT1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+      <c r="J1" s="116"/>
+      <c r="K1" s="116"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
+      <c r="N1" s="116"/>
+      <c r="O1" s="116"/>
+      <c r="P1" s="116"/>
+      <c r="Q1" s="116"/>
+      <c r="R1" s="116"/>
+      <c r="S1" s="116"/>
+      <c r="T1" s="116"/>
+      <c r="U1" s="116"/>
+      <c r="V1" s="116"/>
+      <c r="W1" s="116"/>
+      <c r="X1" s="116"/>
+      <c r="Y1" s="116"/>
+      <c r="Z1" s="116"/>
+      <c r="AA1" s="116"/>
+      <c r="AB1" s="116"/>
+      <c r="AC1" s="116"/>
+      <c r="AD1" s="116"/>
+      <c r="AE1" s="116"/>
+      <c r="AF1" s="116"/>
+      <c r="AG1" s="116"/>
+      <c r="AH1" s="116"/>
+      <c r="AI1" s="116"/>
+      <c r="AJ1" s="116"/>
+      <c r="AK1" s="116"/>
+      <c r="AL1" s="116"/>
+      <c r="AM1" s="116"/>
+      <c r="AN1" s="116"/>
+      <c r="AO1" s="116"/>
+      <c r="AP1" s="116"/>
+      <c r="AQ1" s="116"/>
+      <c r="AR1" s="116"/>
+      <c r="AS1" s="116"/>
+      <c r="AT1" s="116"/>
+      <c r="AU1" s="116"/>
+      <c r="AV1" s="116"/>
+      <c r="AW1" s="116"/>
+      <c r="AX1" s="116"/>
+      <c r="AY1" s="116"/>
+      <c r="AZ1" s="116"/>
+      <c r="BA1" s="116"/>
+      <c r="BB1" s="116"/>
+      <c r="BC1" s="116"/>
+      <c r="BD1" s="116"/>
+      <c r="BE1" s="116"/>
+      <c r="BF1" s="116"/>
+      <c r="BG1" s="116"/>
+      <c r="BH1" s="116"/>
+      <c r="BI1" s="116"/>
+      <c r="BJ1" s="116"/>
+      <c r="BK1" s="116"/>
+      <c r="BL1" s="116"/>
+      <c r="BM1" s="116"/>
+      <c r="BN1" s="116"/>
+      <c r="BO1" s="116"/>
+      <c r="BP1" s="116"/>
+      <c r="BQ1" s="116"/>
+      <c r="BR1" s="116"/>
+      <c r="BS1" s="116"/>
+      <c r="BT1" s="116"/>
+      <c r="BU1" s="116"/>
+      <c r="BV1" s="116"/>
+      <c r="BW1" s="116"/>
+      <c r="BX1" s="116"/>
+      <c r="BY1" s="116"/>
+      <c r="BZ1" s="116"/>
+      <c r="CA1" s="116"/>
+      <c r="CB1" s="116"/>
+      <c r="CC1" s="116"/>
+      <c r="CD1" s="116"/>
+      <c r="CE1" s="116"/>
+      <c r="CF1" s="116"/>
+      <c r="CG1" s="116"/>
+      <c r="CH1" s="116"/>
+      <c r="CI1" s="116"/>
+      <c r="CJ1" s="116"/>
+      <c r="CK1" s="116"/>
+      <c r="CL1" s="116"/>
+      <c r="CM1" s="116"/>
+      <c r="CN1" s="116"/>
+      <c r="CO1" s="116"/>
+      <c r="CP1" s="116"/>
+      <c r="CQ1" s="116"/>
+      <c r="CR1" s="116"/>
+      <c r="CS1" s="116"/>
+      <c r="CT1" s="116"/>
+      <c r="CU1" s="116"/>
+      <c r="CV1" s="116"/>
+      <c r="CW1" s="116"/>
+      <c r="CX1" s="116"/>
+      <c r="CY1" s="116"/>
+      <c r="CZ1" s="116"/>
+      <c r="DA1" s="116"/>
+      <c r="DB1" s="116"/>
+      <c r="DC1" s="116"/>
+      <c r="DD1" s="116"/>
+      <c r="DE1" s="116"/>
+      <c r="DF1" s="116"/>
+      <c r="DG1" s="116"/>
+      <c r="DH1" s="116"/>
+      <c r="DI1" s="116"/>
+      <c r="DJ1" s="116"/>
+      <c r="DK1" s="116"/>
+      <c r="DL1" s="116"/>
+      <c r="DM1" s="116"/>
+      <c r="DN1" s="116"/>
+      <c r="DO1" s="116"/>
+      <c r="DP1" s="116"/>
+      <c r="DQ1" s="116"/>
+      <c r="DR1" s="116"/>
+      <c r="DS1" s="116"/>
+      <c r="DT1" s="116"/>
+      <c r="DU1" s="116"/>
+      <c r="DV1" s="116"/>
+      <c r="DW1" s="116"/>
+      <c r="DX1" s="116"/>
+      <c r="DY1" s="116"/>
+      <c r="DZ1" s="116"/>
+      <c r="EA1" s="116"/>
+      <c r="EB1" s="116"/>
+      <c r="EC1" s="116"/>
+      <c r="ED1" s="116"/>
+      <c r="EE1" s="116"/>
+      <c r="EF1" s="116"/>
+      <c r="EG1" s="116"/>
+      <c r="EH1" s="116"/>
+      <c r="EI1" s="116"/>
+      <c r="EJ1" s="116"/>
+      <c r="EK1" s="116"/>
+      <c r="EL1" s="116"/>
+      <c r="EM1" s="116"/>
+      <c r="EN1" s="116"/>
+      <c r="EO1" s="116"/>
+      <c r="EP1" s="116"/>
+      <c r="EQ1" s="116"/>
+      <c r="ER1" s="116"/>
+      <c r="ES1" s="116"/>
+      <c r="ET1" s="116"/>
+      <c r="EU1" s="116"/>
+      <c r="EV1" s="116"/>
+      <c r="EW1" s="116"/>
+      <c r="EX1" s="116"/>
+      <c r="EY1" s="116"/>
+      <c r="EZ1" s="116"/>
+      <c r="FA1" s="116"/>
+      <c r="FB1" s="116"/>
+      <c r="FC1" s="116"/>
+      <c r="FD1" s="116"/>
+      <c r="FE1" s="116"/>
+      <c r="FF1" s="116"/>
+      <c r="FG1" s="116"/>
+      <c r="FH1" s="116"/>
+      <c r="FI1" s="116"/>
+      <c r="FJ1" s="116"/>
+      <c r="FK1" s="116"/>
+      <c r="FL1" s="116"/>
+      <c r="FM1" s="116"/>
+      <c r="FN1" s="116"/>
+      <c r="FO1" s="116"/>
+      <c r="FP1" s="116"/>
+      <c r="FQ1" s="116"/>
+      <c r="FR1" s="116"/>
+      <c r="FS1" s="116"/>
+      <c r="FT1" s="116"/>
+      <c r="FU1" s="116"/>
+      <c r="FV1" s="116"/>
+      <c r="FW1" s="116"/>
+      <c r="FX1" s="116"/>
+      <c r="FY1" s="116"/>
+      <c r="FZ1" s="116"/>
+      <c r="GA1" s="116"/>
+      <c r="GB1" s="116"/>
+      <c r="GC1" s="116"/>
+      <c r="GD1" s="116"/>
+      <c r="GE1" s="116"/>
+      <c r="GF1" s="116"/>
+      <c r="GG1" s="116"/>
+      <c r="GH1" s="116"/>
+      <c r="GI1" s="116"/>
+      <c r="GJ1" s="116"/>
+      <c r="GK1" s="116"/>
+      <c r="GL1" s="116"/>
+      <c r="GM1" s="116"/>
+      <c r="GN1" s="116"/>
+      <c r="GO1" s="116"/>
+      <c r="GP1" s="116"/>
+      <c r="GQ1" s="116"/>
+      <c r="GR1" s="116"/>
+      <c r="GS1" s="116"/>
+      <c r="GT1" s="116"/>
+      <c r="GU1" s="116"/>
+      <c r="GV1" s="116"/>
+      <c r="GW1" s="116"/>
+      <c r="GX1" s="116"/>
+      <c r="GY1" s="116"/>
+      <c r="GZ1" s="116"/>
+      <c r="HA1" s="116"/>
+      <c r="HB1" s="116"/>
+      <c r="HC1" s="116"/>
+      <c r="HD1" s="116"/>
+      <c r="HE1" s="116"/>
+      <c r="HF1" s="116"/>
+      <c r="HG1" s="116"/>
+      <c r="HH1" s="116"/>
+      <c r="HI1" s="116"/>
+      <c r="HJ1" s="116"/>
+      <c r="HK1" s="116"/>
+      <c r="HL1" s="116"/>
+      <c r="HM1" s="116"/>
+      <c r="HN1" s="116"/>
+      <c r="HO1" s="116"/>
+      <c r="HP1" s="116"/>
+      <c r="HQ1" s="116"/>
+      <c r="HR1" s="116"/>
+      <c r="HS1" s="116"/>
+      <c r="HT1" s="116"/>
       <c r="HU1" s="14"/>
     </row>
-    <row r="2" spans="1:253">
+    <row r="2" spans="1:256">
       <c r="A2" s="14"/>
       <c r="H2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="N2" s="15"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
       <c r="U2" s="17"/>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
@@ -5619,61 +5649,64 @@
       <c r="HI2" s="17"/>
       <c r="HJ2" s="17"/>
       <c r="HK2" s="17"/>
       <c r="HL2" s="17"/>
       <c r="HM2" s="17"/>
       <c r="HN2" s="17"/>
       <c r="HO2" s="17"/>
       <c r="HP2" s="17"/>
       <c r="HQ2" s="17"/>
       <c r="HR2" s="17"/>
       <c r="HS2" s="17"/>
       <c r="HT2" s="17"/>
       <c r="HU2" s="18"/>
       <c r="HV2" s="18"/>
       <c r="HW2" s="18"/>
       <c r="HX2" s="18"/>
       <c r="HY2" s="18"/>
       <c r="HZ2" s="18"/>
       <c r="IA2" s="18"/>
       <c r="IB2" s="18"/>
       <c r="IC2" s="18"/>
       <c r="ID2" s="18"/>
       <c r="IE2" s="18"/>
       <c r="IF2" s="18"/>
       <c r="IG2" s="18"/>
-      <c r="IH2" s="120"/>
+      <c r="IH2" s="115"/>
       <c r="II2" s="18"/>
       <c r="IJ2" s="112"/>
       <c r="IK2" s="18"/>
       <c r="IL2" s="18"/>
       <c r="IM2" s="18"/>
-      <c r="IS2" s="16" t="s">
+      <c r="IS2" s="16"/>
+      <c r="IT2" s="16"/>
+      <c r="IU2" s="16"/>
+      <c r="IV2" s="16" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="3" spans="1:253" s="19" customFormat="1" ht="32.25" customHeight="1">
+    <row r="3" spans="1:256" s="19" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="60"/>
       <c r="B3" s="61" t="s">
         <v>150</v>
       </c>
       <c r="C3" s="61" t="s">
         <v>151</v>
       </c>
       <c r="D3" s="61" t="s">
         <v>153</v>
       </c>
       <c r="E3" s="61" t="s">
         <v>154</v>
       </c>
       <c r="F3" s="61" t="s">
         <v>155</v>
       </c>
       <c r="G3" s="61" t="s">
         <v>156</v>
       </c>
       <c r="H3" s="61" t="s">
         <v>160</v>
       </c>
       <c r="I3" s="61" t="s">
         <v>161</v>
       </c>
@@ -6387,52 +6420,61 @@
       </c>
       <c r="IL3" s="103">
         <v>244135</v>
       </c>
       <c r="IM3" s="103">
         <v>244165</v>
       </c>
       <c r="IN3" s="103">
         <v>244196</v>
       </c>
       <c r="IO3" s="103">
         <v>244227</v>
       </c>
       <c r="IP3" s="103">
         <v>244257</v>
       </c>
       <c r="IQ3" s="103">
         <v>244288</v>
       </c>
       <c r="IR3" s="103">
         <v>244318</v>
       </c>
       <c r="IS3" s="103">
         <v>244349</v>
       </c>
+      <c r="IT3" s="103">
+        <v>244380</v>
+      </c>
+      <c r="IU3" s="103">
+        <v>244408</v>
+      </c>
+      <c r="IV3" s="103">
+        <v>244439</v>
+      </c>
     </row>
-    <row r="4" spans="1:253" s="22" customFormat="1" ht="42.75" customHeight="1">
+    <row r="4" spans="1:256" s="22" customFormat="1" ht="42.75" customHeight="1">
       <c r="A4" s="72" t="s">
         <v>103</v>
       </c>
       <c r="B4" s="73">
         <f>B5+B8+B11</f>
         <v>1793024.0899999999</v>
       </c>
       <c r="C4" s="73">
         <f t="shared" ref="C4:BF4" si="0">C5+C8+C11</f>
         <v>1790030.01</v>
       </c>
       <c r="D4" s="73">
         <f t="shared" si="0"/>
         <v>1808149.7999999998</v>
       </c>
       <c r="E4" s="73">
         <f t="shared" si="0"/>
         <v>1789608.7000000002</v>
       </c>
       <c r="F4" s="73">
         <f t="shared" si="0"/>
         <v>1798385.44</v>
       </c>
       <c r="G4" s="73">
         <f t="shared" si="0"/>
@@ -7400,1065 +7442,1089 @@
       </c>
       <c r="IN4" s="73">
         <f t="shared" si="9"/>
         <v>10877115.93</v>
       </c>
       <c r="IO4" s="73">
         <f t="shared" si="9"/>
         <v>10916217.720000001</v>
       </c>
       <c r="IP4" s="73">
         <f t="shared" si="9"/>
         <v>10960911.23</v>
       </c>
       <c r="IQ4" s="73">
         <f t="shared" si="9"/>
         <v>11011112.440000001</v>
       </c>
       <c r="IR4" s="73">
         <f t="shared" si="9"/>
         <v>11116060.309999999</v>
       </c>
       <c r="IS4" s="73">
         <f t="shared" si="9"/>
         <v>11213103.780000001</v>
       </c>
+      <c r="IT4" s="73">
+        <f t="shared" ref="IT4:IV4" si="10">IT5+IT8+IT11</f>
+        <v>11303239.5</v>
+      </c>
+      <c r="IU4" s="73">
+        <f t="shared" si="10"/>
+        <v>11388490.85</v>
+      </c>
+      <c r="IV4" s="73">
+        <f t="shared" si="10"/>
+        <v>11471423.92</v>
+      </c>
     </row>
-    <row r="5" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="5" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A5" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B5" s="24">
         <f>B6+B7</f>
         <v>808760.19</v>
       </c>
       <c r="C5" s="24">
-        <f t="shared" ref="C5:BF5" si="10">C6+C7</f>
+        <f t="shared" ref="C5:BF5" si="11">C6+C7</f>
         <v>805790.51</v>
       </c>
       <c r="D5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>826385.89999999991</v>
       </c>
       <c r="E5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>820344.8</v>
       </c>
       <c r="F5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>820121.54</v>
       </c>
       <c r="G5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>797859.07000000007</v>
       </c>
       <c r="H5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>818693.36</v>
       </c>
       <c r="I5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>817726.95</v>
       </c>
       <c r="J5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>810230.49</v>
       </c>
       <c r="K5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>792355</v>
       </c>
       <c r="L5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>793103.87</v>
       </c>
       <c r="M5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>831058.54</v>
       </c>
       <c r="N5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>847181.36</v>
       </c>
       <c r="O5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>857517.79</v>
       </c>
       <c r="P5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>858071.63</v>
       </c>
       <c r="Q5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>855231.31</v>
       </c>
       <c r="R5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>860124.27999999991</v>
       </c>
       <c r="S5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>841119.36</v>
       </c>
       <c r="T5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>842280.46</v>
       </c>
       <c r="U5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>832640.52</v>
       </c>
       <c r="V5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>831100.92</v>
       </c>
       <c r="W5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>829101.38000000012</v>
       </c>
       <c r="X5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>812164.79</v>
       </c>
       <c r="Y5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>825480.69000000006</v>
       </c>
       <c r="Z5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>817146.59000000008</v>
       </c>
       <c r="AA5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>839102.03</v>
       </c>
       <c r="AB5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>902724.1399999999</v>
       </c>
       <c r="AC5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>892028.57</v>
       </c>
       <c r="AD5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>911053.72</v>
       </c>
       <c r="AE5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>876472.44</v>
       </c>
       <c r="AF5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>879454.28</v>
       </c>
       <c r="AG5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>888572.92999999993</v>
       </c>
       <c r="AH5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>899810.32</v>
       </c>
       <c r="AI5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>890753.39</v>
       </c>
       <c r="AJ5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>893140.46</v>
       </c>
       <c r="AK5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>895004.25</v>
       </c>
       <c r="AL5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>939305.92999999993</v>
       </c>
       <c r="AM5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>951259.02</v>
       </c>
       <c r="AN5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>983899.57000000007</v>
       </c>
       <c r="AO5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1021462.5599999999</v>
       </c>
       <c r="AP5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1024210.49</v>
       </c>
       <c r="AQ5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1002176.62</v>
       </c>
       <c r="AR5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>970994.92</v>
       </c>
       <c r="AS5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>976888.68</v>
       </c>
       <c r="AT5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1005507.69</v>
       </c>
       <c r="AU5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>973923.6</v>
       </c>
       <c r="AV5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>970802.5199999999</v>
       </c>
       <c r="AW5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>986217.48</v>
       </c>
       <c r="AX5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1061893.5799999998</v>
       </c>
       <c r="AY5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1130339.81</v>
       </c>
       <c r="AZ5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1208180.78</v>
       </c>
       <c r="BA5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1289181.8900000001</v>
       </c>
       <c r="BB5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1321758.58</v>
       </c>
       <c r="BC5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1310312.6300000001</v>
       </c>
       <c r="BD5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1432939.83</v>
       </c>
       <c r="BE5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1453204.82</v>
       </c>
       <c r="BF5" s="24">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>1449709.76</v>
       </c>
       <c r="BG5" s="24">
-        <f t="shared" ref="BG5:DR5" si="11">BG6+BG7</f>
+        <f t="shared" ref="BG5:DR5" si="12">BG6+BG7</f>
         <v>1435746.72</v>
       </c>
       <c r="BH5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1446390</v>
       </c>
       <c r="BI5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1455519.8900000001</v>
       </c>
       <c r="BJ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1498916.78</v>
       </c>
       <c r="BK5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1567702.22</v>
       </c>
       <c r="BL5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1617201.84</v>
       </c>
       <c r="BM5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1643949.29</v>
       </c>
       <c r="BN5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1671555.4000000001</v>
       </c>
       <c r="BO5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1721085.86</v>
       </c>
       <c r="BP5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1766505.78</v>
       </c>
       <c r="BQ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1806514.4000000001</v>
       </c>
       <c r="BR5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1780959.0699999998</v>
       </c>
       <c r="BS5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1765542.72</v>
       </c>
       <c r="BT5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1770404.94</v>
       </c>
       <c r="BU5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1860322.04</v>
       </c>
       <c r="BV5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1854372.56</v>
       </c>
       <c r="BW5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1858071.2999999998</v>
       </c>
       <c r="BX5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1860129.89</v>
       </c>
       <c r="BY5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1866355.08</v>
       </c>
       <c r="BZ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1884638.27</v>
       </c>
       <c r="CA5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1858372.9100000001</v>
       </c>
       <c r="CB5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1875384.2</v>
       </c>
       <c r="CC5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1880844.76</v>
       </c>
       <c r="CD5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2039058.02</v>
       </c>
       <c r="CE5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1911839.77</v>
       </c>
       <c r="CF5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1913136.4100000001</v>
       </c>
       <c r="CG5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1914420.49</v>
       </c>
       <c r="CH5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1919880.86</v>
       </c>
       <c r="CI5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1939829.75</v>
       </c>
       <c r="CJ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2051874.02</v>
       </c>
       <c r="CK5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2197609</v>
       </c>
       <c r="CL5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2215727.6800000002</v>
       </c>
       <c r="CM5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2259073.2599999998</v>
       </c>
       <c r="CN5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2285839.73</v>
       </c>
       <c r="CO5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2344420.37</v>
       </c>
       <c r="CP5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2381879.1</v>
       </c>
       <c r="CQ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2279592.8000000003</v>
       </c>
       <c r="CR5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2306691.86</v>
       </c>
       <c r="CS5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2363899.61</v>
       </c>
       <c r="CT5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2381833.39</v>
       </c>
       <c r="CU5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2419894.3699999996</v>
       </c>
       <c r="CV5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2435790.3499999996</v>
       </c>
       <c r="CW5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2463020.4200000004</v>
       </c>
       <c r="CX5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2482462.96</v>
       </c>
       <c r="CY5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2531860.9699999997</v>
       </c>
       <c r="CZ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2536668.4299999997</v>
       </c>
       <c r="DA5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2567122.2400000002</v>
       </c>
       <c r="DB5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2666749.2400000002</v>
       </c>
       <c r="DC5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2667553.7999999998</v>
       </c>
       <c r="DD5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2675742.1800000002</v>
       </c>
       <c r="DE5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2709830.1100000003</v>
       </c>
       <c r="DF5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2711161.17</v>
       </c>
       <c r="DG5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2750107.61</v>
       </c>
       <c r="DH5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2762061.5</v>
       </c>
       <c r="DI5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2800831.5100000002</v>
       </c>
       <c r="DJ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2816497.08</v>
       </c>
       <c r="DK5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2813223.61</v>
       </c>
       <c r="DL5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2830478.87</v>
       </c>
       <c r="DM5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2840936.55</v>
       </c>
       <c r="DN5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2891603.1799999997</v>
       </c>
       <c r="DO5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2879994.54</v>
       </c>
       <c r="DP5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2875740.56</v>
       </c>
       <c r="DQ5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2878829.4499999997</v>
       </c>
       <c r="DR5" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2898765.1700000004</v>
       </c>
       <c r="DS5" s="24">
-        <f t="shared" ref="DS5:GD5" si="12">DS6+DS7</f>
+        <f t="shared" ref="DS5:GD5" si="13">DS6+DS7</f>
         <v>2962158.6799999997</v>
       </c>
       <c r="DT5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2981990.79</v>
       </c>
       <c r="DU5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3025297.07</v>
       </c>
       <c r="DV5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3031853.8</v>
       </c>
       <c r="DW5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3014878.79</v>
       </c>
       <c r="DX5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3036063.8600000003</v>
       </c>
       <c r="DY5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3075917.33</v>
       </c>
       <c r="DZ5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3134824.97</v>
       </c>
       <c r="EA5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3233335.0500000003</v>
       </c>
       <c r="EB5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3356441.83</v>
       </c>
       <c r="EC5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3414505.46</v>
       </c>
       <c r="ED5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3395778.27</v>
       </c>
       <c r="EE5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3423881.65</v>
       </c>
       <c r="EF5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3428513.86</v>
       </c>
       <c r="EG5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3461049.04</v>
       </c>
       <c r="EH5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3411865.43</v>
       </c>
       <c r="EI5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3403355.8899999997</v>
       </c>
       <c r="EJ5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3440942.02</v>
       </c>
       <c r="EK5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3472367.5</v>
       </c>
       <c r="EL5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3522121.2800000003</v>
       </c>
       <c r="EM5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3543221.21</v>
       </c>
       <c r="EN5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3538165.8200000003</v>
       </c>
       <c r="EO5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3528129.01</v>
       </c>
       <c r="EP5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3670635.6999999997</v>
       </c>
       <c r="EQ5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3718985.01</v>
       </c>
       <c r="ER5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3781392.4499999997</v>
       </c>
       <c r="ES5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3852455.09</v>
       </c>
       <c r="ET5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3886098.2600000002</v>
       </c>
       <c r="EU5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3854317.64</v>
       </c>
       <c r="EV5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3897917.9699999997</v>
       </c>
       <c r="EW5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3936403.65</v>
       </c>
       <c r="EX5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4037673.71</v>
       </c>
       <c r="EY5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4040901.8000000003</v>
       </c>
       <c r="EZ5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4071096.6</v>
       </c>
       <c r="FA5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4140445.22</v>
       </c>
       <c r="FB5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4189579.82</v>
       </c>
       <c r="FC5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4214989.9799999995</v>
       </c>
       <c r="FD5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4271770.49</v>
       </c>
       <c r="FE5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4309672.99</v>
       </c>
       <c r="FF5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4337654.83</v>
       </c>
       <c r="FG5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4362884.87</v>
       </c>
       <c r="FH5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4386852.96</v>
       </c>
       <c r="FI5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4439180.18</v>
       </c>
       <c r="FJ5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4500182.8</v>
       </c>
       <c r="FK5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4508019.21</v>
       </c>
       <c r="FL5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4575910.07</v>
       </c>
       <c r="FM5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4602319.3100000005</v>
       </c>
       <c r="FN5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4616885.87</v>
       </c>
       <c r="FO5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4693683.47</v>
       </c>
       <c r="FP5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4711902.9799999995</v>
       </c>
       <c r="FQ5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4736606.6000000006</v>
       </c>
       <c r="FR5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4775478.6899999995</v>
       </c>
       <c r="FS5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4804218.3</v>
       </c>
       <c r="FT5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4831299.3800000008</v>
       </c>
       <c r="FU5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4863506.08</v>
       </c>
       <c r="FV5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4861159.75</v>
       </c>
       <c r="FW5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4863063.47</v>
       </c>
       <c r="FX5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4868201.62</v>
       </c>
       <c r="FY5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4886912.78</v>
       </c>
       <c r="FZ5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4919694.1500000004</v>
       </c>
       <c r="GA5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4949508.74</v>
       </c>
       <c r="GB5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4970900.6899999995</v>
       </c>
       <c r="GC5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>5135885.03</v>
       </c>
       <c r="GD5" s="24">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>5431490.8399999999</v>
       </c>
       <c r="GE5" s="24">
-        <f t="shared" ref="GE5:HU5" si="13">GE6+GE7</f>
+        <f t="shared" ref="GE5:HU5" si="14">GE6+GE7</f>
         <v>5608366.5800000001</v>
       </c>
       <c r="GF5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5709442.0499999998</v>
       </c>
       <c r="GG5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5801640.6100000003</v>
       </c>
       <c r="GH5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5991843.5500000007</v>
       </c>
       <c r="GI5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5965361.5599999996</v>
       </c>
       <c r="GJ5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6101749.9199999999</v>
       </c>
       <c r="GK5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6314299.0999999996</v>
       </c>
       <c r="GL5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6367877.9400000004</v>
       </c>
       <c r="GM5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6591198.2000000002</v>
       </c>
       <c r="GN5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6632358.6600000001</v>
       </c>
       <c r="GO5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6768359.7199999997</v>
       </c>
       <c r="GP5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6880541.79</v>
       </c>
       <c r="GQ5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6998877.0200000005</v>
       </c>
       <c r="GR5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7071423.29</v>
       </c>
       <c r="GS5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7272047.6799999997</v>
       </c>
       <c r="GT5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7419214.2400000002</v>
       </c>
       <c r="GU5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7528392.0599999996</v>
       </c>
       <c r="GV5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7726915.5099999998</v>
       </c>
       <c r="GW5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7839537.7599999998</v>
       </c>
       <c r="GX5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7927853.5699999994</v>
       </c>
       <c r="GY5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8024375.2400000002</v>
       </c>
       <c r="GZ5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8109540.46</v>
       </c>
       <c r="HA5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8173351.6200000001</v>
       </c>
       <c r="HB5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8175007.6600000001</v>
       </c>
       <c r="HC5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8315818.2599999998</v>
       </c>
       <c r="HD5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8363387.2999999998</v>
       </c>
       <c r="HE5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8416278.5700000003</v>
       </c>
       <c r="HF5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8447913.5</v>
       </c>
       <c r="HG5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8507063.6199999992</v>
       </c>
       <c r="HH5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8484143.9399999995</v>
       </c>
       <c r="HI5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8631912.6099999994</v>
       </c>
       <c r="HJ5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8655218.4299999997</v>
       </c>
       <c r="HK5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8682702.5500000007</v>
       </c>
       <c r="HL5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8719952.8100000005</v>
       </c>
       <c r="HM5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8776257.5199999996</v>
       </c>
       <c r="HN5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8808445.2400000002</v>
       </c>
       <c r="HO5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8860181.8900000006</v>
       </c>
       <c r="HP5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8875162.9399999995</v>
       </c>
       <c r="HQ5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>8914754.5500000007</v>
       </c>
       <c r="HR5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>9047288.25</v>
       </c>
       <c r="HS5" s="24">
         <f>HS6+HS7</f>
         <v>9047298.7300000004</v>
       </c>
       <c r="HT5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>9047562.5099999998</v>
       </c>
       <c r="HU5" s="24">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>9060990.6500000004</v>
       </c>
       <c r="HV5" s="24">
-        <f t="shared" ref="HV5:HW5" si="14">HV6+HV7</f>
+        <f t="shared" ref="HV5:HW5" si="15">HV6+HV7</f>
         <v>9061086.4399999995</v>
       </c>
       <c r="HW5" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>9090138.6899999995</v>
       </c>
       <c r="HX5" s="24">
-        <f t="shared" ref="HX5:HZ5" si="15">HX6+HX7</f>
+        <f t="shared" ref="HX5:HZ5" si="16">HX6+HX7</f>
         <v>9299504.8900000006</v>
       </c>
       <c r="HY5" s="24">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>9336785.290000001</v>
       </c>
       <c r="HZ5" s="24">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>9465750.0700000003</v>
       </c>
       <c r="IA5" s="24">
-        <f t="shared" ref="IA5:IB5" si="16">IA6+IA7</f>
+        <f t="shared" ref="IA5:IB5" si="17">IA6+IA7</f>
         <v>9441435.9900000002</v>
       </c>
       <c r="IB5" s="24">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>9484144.4199999999</v>
       </c>
       <c r="IC5" s="24">
-        <f t="shared" ref="IC5:II5" si="17">IC6+IC7</f>
+        <f t="shared" ref="IC5:II5" si="18">IC6+IC7</f>
         <v>9517877.5899999999</v>
       </c>
       <c r="ID5" s="24">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>9571499.2199999988</v>
       </c>
       <c r="IE5" s="24">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>9695545.9600000009</v>
       </c>
       <c r="IF5" s="24">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>9773465.129999999</v>
       </c>
       <c r="IG5" s="24">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>9889440.1300000008</v>
       </c>
       <c r="IH5" s="24">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>9955173.9000000004</v>
       </c>
       <c r="II5" s="24">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>10018656.780000001</v>
       </c>
       <c r="IJ5" s="24">
-        <f t="shared" ref="IJ5:IL5" si="18">IJ6+IJ7</f>
+        <f t="shared" ref="IJ5:IL5" si="19">IJ6+IJ7</f>
         <v>10105854.279999999</v>
       </c>
       <c r="IK5" s="24">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>10173512.760000002</v>
       </c>
       <c r="IL5" s="24">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>10262894.68</v>
       </c>
       <c r="IM5" s="24">
-        <f t="shared" ref="IM5:IS5" si="19">IM6+IM7</f>
+        <f t="shared" ref="IM5:IS5" si="20">IM6+IM7</f>
         <v>10295830.15</v>
       </c>
       <c r="IN5" s="24">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>10319181.93</v>
       </c>
       <c r="IO5" s="24">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>10358283.720000001</v>
       </c>
       <c r="IP5" s="24">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>10415527.23</v>
       </c>
       <c r="IQ5" s="24">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>10465728.440000001</v>
       </c>
       <c r="IR5" s="24">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>10570676.309999999</v>
       </c>
       <c r="IS5" s="24">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>10724046.780000001</v>
       </c>
+      <c r="IT5" s="24">
+        <f t="shared" ref="IT5:IV5" si="21">IT6+IT7</f>
+        <v>10784182.5</v>
+      </c>
+      <c r="IU5" s="24">
+        <f t="shared" si="21"/>
+        <v>10869433.85</v>
+      </c>
+      <c r="IV5" s="24">
+        <f t="shared" si="21"/>
+        <v>10963246.92</v>
+      </c>
     </row>
-    <row r="6" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="6" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A6" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B6" s="26">
         <v>294429.84999999998</v>
       </c>
       <c r="C6" s="26">
         <v>291747.17</v>
       </c>
       <c r="D6" s="26">
         <v>294384.55</v>
       </c>
       <c r="E6" s="26">
         <v>288343.45</v>
       </c>
       <c r="F6" s="26">
         <v>288128.40999999997</v>
       </c>
       <c r="G6" s="27">
         <v>290945.94</v>
       </c>
       <c r="H6" s="27">
         <v>291780.23</v>
       </c>
       <c r="I6" s="27">
@@ -9174,52 +9240,61 @@
       </c>
       <c r="IL6" s="27">
         <v>71909.52</v>
       </c>
       <c r="IM6" s="27">
         <v>71658.600000000006</v>
       </c>
       <c r="IN6" s="27">
         <v>67522.5</v>
       </c>
       <c r="IO6" s="27">
         <v>66241.06</v>
       </c>
       <c r="IP6" s="27">
         <v>65887.64</v>
       </c>
       <c r="IQ6" s="27">
         <v>66252.89</v>
       </c>
       <c r="IR6" s="27">
         <v>65362.45</v>
       </c>
       <c r="IS6" s="27">
         <v>64763.06</v>
       </c>
+      <c r="IT6" s="27">
+        <v>62079.42</v>
+      </c>
+      <c r="IU6" s="27">
+        <v>60221.77</v>
+      </c>
+      <c r="IV6" s="27">
+        <v>61381.66</v>
+      </c>
     </row>
-    <row r="7" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="7" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A7" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B7" s="28">
         <v>514330.34</v>
       </c>
       <c r="C7" s="26">
         <v>514043.34</v>
       </c>
       <c r="D7" s="26">
         <v>532001.35</v>
       </c>
       <c r="E7" s="27">
         <v>532001.35</v>
       </c>
       <c r="F7" s="27">
         <v>531993.13</v>
       </c>
       <c r="G7" s="27">
         <v>506913.13</v>
       </c>
       <c r="H7" s="27">
         <v>526913.13</v>
       </c>
       <c r="I7" s="27">
@@ -9935,281 +10010,290 @@
       </c>
       <c r="IL7" s="27">
         <v>10190985.16</v>
       </c>
       <c r="IM7" s="27">
         <v>10224171.550000001</v>
       </c>
       <c r="IN7" s="27">
         <v>10251659.43</v>
       </c>
       <c r="IO7" s="27">
         <v>10292042.66</v>
       </c>
       <c r="IP7" s="27">
         <v>10349639.59</v>
       </c>
       <c r="IQ7" s="27">
         <v>10399475.550000001</v>
       </c>
       <c r="IR7" s="27">
         <v>10505313.859999999</v>
       </c>
       <c r="IS7" s="27">
         <v>10659283.720000001</v>
       </c>
+      <c r="IT7" s="27">
+        <v>10722103.08</v>
+      </c>
+      <c r="IU7" s="27">
+        <v>10809212.08</v>
+      </c>
+      <c r="IV7" s="27">
+        <v>10901865.26</v>
+      </c>
     </row>
-    <row r="8" spans="1:253" s="19" customFormat="1" ht="23.25">
+    <row r="8" spans="1:256" s="19" customFormat="1" ht="23.25">
       <c r="A8" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="29">
         <f>B9+B10</f>
         <v>984263.9</v>
       </c>
       <c r="C8" s="29">
-        <f t="shared" ref="C8:HU8" si="20">C9+C10</f>
+        <f t="shared" ref="C8:HU8" si="22">C9+C10</f>
         <v>984239.5</v>
       </c>
       <c r="D8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>981763.9</v>
       </c>
       <c r="E8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>969263.9</v>
       </c>
       <c r="F8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>978263.9</v>
       </c>
       <c r="G8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>978263.9</v>
       </c>
       <c r="H8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>986263.9</v>
       </c>
       <c r="I8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1000763.9</v>
       </c>
       <c r="J8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1016763.9</v>
       </c>
       <c r="K8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1022263.9</v>
       </c>
       <c r="L8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1024263.9</v>
       </c>
       <c r="M8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1026263.9</v>
       </c>
       <c r="N8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1036263.9</v>
       </c>
       <c r="O8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1045917.7</v>
       </c>
       <c r="P8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1057803.0699999998</v>
       </c>
       <c r="Q8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1071703.31</v>
       </c>
       <c r="R8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1082931.77</v>
       </c>
       <c r="S8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1096657.97</v>
       </c>
       <c r="T8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1110657.97</v>
       </c>
       <c r="U8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1123657.97</v>
       </c>
       <c r="V8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1136602.96</v>
       </c>
       <c r="W8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1141102.96</v>
       </c>
       <c r="X8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1148602.96</v>
       </c>
       <c r="Y8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1128602.96</v>
       </c>
       <c r="Z8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1151602.96</v>
       </c>
       <c r="AA8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1153102.96</v>
       </c>
       <c r="AB8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1153602.96</v>
       </c>
       <c r="AC8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1154102.96</v>
       </c>
       <c r="AD8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1154602.96</v>
       </c>
       <c r="AE8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1155102.96</v>
       </c>
       <c r="AF8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1155602.96</v>
       </c>
       <c r="AG8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156102.96</v>
       </c>
       <c r="AH8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1151552.94</v>
       </c>
       <c r="AI8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1151661.94</v>
       </c>
       <c r="AJ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AK8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AL8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AM8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AN8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AO8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AP8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AQ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AR8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AS8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AT8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AU8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AV8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.96</v>
       </c>
       <c r="AW8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1148516.79</v>
       </c>
       <c r="AX8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1146602.96</v>
       </c>
       <c r="AY8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.1599999999</v>
       </c>
       <c r="AZ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.1599999999</v>
       </c>
       <c r="BA8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.1599999999</v>
       </c>
       <c r="BB8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.1599999999</v>
       </c>
       <c r="BC8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.1599999999</v>
       </c>
       <c r="BD8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156602.1599999999</v>
       </c>
       <c r="BE8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1156157.17</v>
       </c>
       <c r="BF8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>1136803.42</v>
       </c>
       <c r="BG8" s="29"/>
       <c r="BH8" s="29"/>
       <c r="BI8" s="29"/>
       <c r="BJ8" s="29"/>
       <c r="BK8" s="29"/>
       <c r="BL8" s="29"/>
       <c r="BM8" s="29"/>
       <c r="BN8" s="29"/>
       <c r="BO8" s="29"/>
       <c r="BP8" s="29"/>
       <c r="BQ8" s="29"/>
       <c r="BR8" s="29"/>
       <c r="BS8" s="29"/>
       <c r="BT8" s="29"/>
       <c r="BU8" s="29"/>
       <c r="BV8" s="29"/>
       <c r="BW8" s="29"/>
       <c r="BX8" s="29"/>
       <c r="BY8" s="29"/>
       <c r="BZ8" s="29"/>
       <c r="CA8" s="29"/>
       <c r="CB8" s="29"/>
       <c r="CC8" s="29"/>
@@ -10251,503 +10335,515 @@
       <c r="DM8" s="29"/>
       <c r="DN8" s="29"/>
       <c r="DO8" s="29"/>
       <c r="DP8" s="29"/>
       <c r="DQ8" s="29"/>
       <c r="DR8" s="29"/>
       <c r="DS8" s="29"/>
       <c r="DT8" s="29"/>
       <c r="DU8" s="29"/>
       <c r="DV8" s="29"/>
       <c r="DW8" s="29"/>
       <c r="DX8" s="29"/>
       <c r="DY8" s="29"/>
       <c r="DZ8" s="29"/>
       <c r="EA8" s="29"/>
       <c r="EB8" s="29"/>
       <c r="EC8" s="29"/>
       <c r="ED8" s="29"/>
       <c r="EE8" s="29"/>
       <c r="EF8" s="29"/>
       <c r="EG8" s="29"/>
       <c r="EH8" s="29"/>
       <c r="EI8" s="29"/>
       <c r="EJ8" s="29"/>
       <c r="EK8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>950121.03</v>
       </c>
       <c r="EL8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>949098.94</v>
       </c>
       <c r="EM8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>948638.84000000008</v>
       </c>
       <c r="EN8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>935392.66999999993</v>
       </c>
       <c r="EO8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>930288.71</v>
       </c>
       <c r="EP8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>926335.71</v>
       </c>
       <c r="EQ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>918949.8899999999</v>
       </c>
       <c r="ER8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>917263.14999999991</v>
       </c>
       <c r="ES8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>916090.73</v>
       </c>
       <c r="ET8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>905729.35</v>
       </c>
       <c r="EU8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>905640.14</v>
       </c>
       <c r="EV8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>905626</v>
       </c>
       <c r="EW8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>904437.54</v>
       </c>
       <c r="EX8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>891490.7</v>
       </c>
       <c r="EY8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>891390.53</v>
       </c>
       <c r="EZ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>888229.52</v>
       </c>
       <c r="FA8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>886993.21</v>
       </c>
       <c r="FB8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>886993.21</v>
       </c>
       <c r="FC8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>875282.35</v>
       </c>
       <c r="FD8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>873223.21</v>
       </c>
       <c r="FE8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>873223.21</v>
       </c>
       <c r="FF8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>864437.21</v>
       </c>
       <c r="FG8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>864437.21</v>
       </c>
       <c r="FH8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>864437.21</v>
       </c>
       <c r="FI8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>864437.21</v>
       </c>
       <c r="FJ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>845037.21</v>
       </c>
       <c r="FK8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>845037.21</v>
       </c>
       <c r="FL8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>845037.21</v>
       </c>
       <c r="FM8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>844037.21</v>
       </c>
       <c r="FN8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>844037.21</v>
       </c>
       <c r="FO8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>844037.21</v>
       </c>
       <c r="FP8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>828737.21</v>
       </c>
       <c r="FQ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>828737.21</v>
       </c>
       <c r="FR8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>822737.21</v>
       </c>
       <c r="FS8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>819616.21</v>
       </c>
       <c r="FT8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>819616.21</v>
       </c>
       <c r="FU8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>819616.21</v>
       </c>
       <c r="FV8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>803016.21</v>
       </c>
       <c r="FW8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>803016.21</v>
       </c>
       <c r="FX8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>803016.21</v>
       </c>
       <c r="FY8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>801416.21</v>
       </c>
       <c r="FZ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>801416.21</v>
       </c>
       <c r="GA8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>801416.21</v>
       </c>
       <c r="GB8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>748838.21</v>
       </c>
       <c r="GC8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>748838.21</v>
       </c>
       <c r="GD8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>748838.21</v>
       </c>
       <c r="GE8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>748838.21</v>
       </c>
       <c r="GF8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>748838.21</v>
       </c>
       <c r="GG8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>748838.21</v>
       </c>
       <c r="GH8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>743038.21</v>
       </c>
       <c r="GI8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>743038.21</v>
       </c>
       <c r="GJ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>743038.21</v>
       </c>
       <c r="GK8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>740638.21</v>
       </c>
       <c r="GL8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>740498</v>
       </c>
       <c r="GM8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>736098</v>
       </c>
       <c r="GN8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>717151.26</v>
       </c>
       <c r="GO8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>713391.41999999993</v>
       </c>
       <c r="GP8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>711542.65999999992</v>
       </c>
       <c r="GQ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>711006.74</v>
       </c>
       <c r="GR8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>710300.40999999992</v>
       </c>
       <c r="GS8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>707077.72</v>
       </c>
       <c r="GT8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>699484.42999999993</v>
       </c>
       <c r="GU8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>699466.66999999993</v>
       </c>
       <c r="GV8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>699169.4</v>
       </c>
       <c r="GW8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>696554.5</v>
       </c>
       <c r="GX8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>696554.5</v>
       </c>
       <c r="GY8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>696554.5</v>
       </c>
       <c r="GZ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>685004.5</v>
       </c>
       <c r="HA8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>685004.5</v>
       </c>
       <c r="HB8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>685004.5</v>
       </c>
       <c r="HC8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>685004.5</v>
       </c>
       <c r="HD8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>680973.5</v>
       </c>
       <c r="HE8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>672613.5</v>
       </c>
       <c r="HF8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>672613.5</v>
       </c>
       <c r="HG8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>672613.5</v>
       </c>
       <c r="HH8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>672613.5</v>
       </c>
       <c r="HI8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>670613.5</v>
       </c>
       <c r="HJ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>670613.5</v>
       </c>
       <c r="HK8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>670613.5</v>
       </c>
       <c r="HL8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>660988.5</v>
       </c>
       <c r="HM8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>660988.5</v>
       </c>
       <c r="HN8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>660988.5</v>
       </c>
       <c r="HO8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>660988.5</v>
       </c>
       <c r="HP8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>654926.5</v>
       </c>
       <c r="HQ8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>654926.5</v>
       </c>
       <c r="HR8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>625422.5</v>
       </c>
       <c r="HS8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>625422.5</v>
       </c>
       <c r="HT8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>625422.5</v>
       </c>
       <c r="HU8" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>620522.5</v>
       </c>
       <c r="HV8" s="29">
-        <f t="shared" ref="HV8:HW8" si="21">HV9+HV10</f>
+        <f t="shared" ref="HV8:HW8" si="23">HV9+HV10</f>
         <v>620522.5</v>
       </c>
       <c r="HW8" s="29">
-        <f t="shared" si="21"/>
+        <f t="shared" si="23"/>
         <v>620522.5</v>
       </c>
       <c r="HX8" s="29">
-        <f t="shared" ref="HX8:HZ8" si="22">HX9+HX10</f>
+        <f t="shared" ref="HX8:HZ8" si="24">HX9+HX10</f>
         <v>591322.5</v>
       </c>
       <c r="HY8" s="29">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>590869</v>
       </c>
       <c r="HZ8" s="29">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>590869</v>
       </c>
       <c r="IA8" s="29">
-        <f t="shared" ref="IA8:IB8" si="23">IA9+IA10</f>
+        <f t="shared" ref="IA8:IB8" si="25">IA9+IA10</f>
         <v>590869</v>
       </c>
       <c r="IB8" s="29">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>590869</v>
       </c>
       <c r="IC8" s="29">
-        <f t="shared" ref="IC8:II8" si="24">IC9+IC10</f>
+        <f t="shared" ref="IC8:II8" si="26">IC9+IC10</f>
         <v>583627</v>
       </c>
       <c r="ID8" s="29">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>552627</v>
       </c>
       <c r="IE8" s="29">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>552627</v>
       </c>
       <c r="IF8" s="29">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>552627</v>
       </c>
       <c r="IG8" s="29">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>550627</v>
       </c>
       <c r="IH8" s="29">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>550627</v>
       </c>
       <c r="II8" s="29">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>550627</v>
       </c>
       <c r="IJ8" s="29">
-        <f t="shared" ref="IJ8:IL8" si="25">IJ9+IJ10</f>
+        <f t="shared" ref="IJ8:IL8" si="27">IJ9+IJ10</f>
         <v>520427</v>
       </c>
       <c r="IK8" s="29">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>520427</v>
       </c>
       <c r="IL8" s="29">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>520427</v>
       </c>
       <c r="IM8" s="29">
-        <f t="shared" ref="IM8:IS8" si="26">IM9+IM10</f>
+        <f t="shared" ref="IM8:IS8" si="28">IM9+IM10</f>
         <v>512827</v>
       </c>
       <c r="IN8" s="29">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>506607</v>
       </c>
       <c r="IO8" s="29">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>506607</v>
       </c>
       <c r="IP8" s="29">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>494057</v>
       </c>
       <c r="IQ8" s="29">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>494057</v>
       </c>
       <c r="IR8" s="29">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>494057</v>
       </c>
       <c r="IS8" s="29">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>489057</v>
       </c>
+      <c r="IT8" s="29">
+        <f t="shared" ref="IT8:IV8" si="29">IT9+IT10</f>
+        <v>489057</v>
+      </c>
+      <c r="IU8" s="29">
+        <f t="shared" si="29"/>
+        <v>489057</v>
+      </c>
+      <c r="IV8" s="29">
+        <f t="shared" si="29"/>
+        <v>478177</v>
+      </c>
     </row>
-    <row r="9" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="9" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A9" s="25" t="s">
         <v>108</v>
       </c>
       <c r="B9" s="26">
         <v>479276</v>
       </c>
       <c r="C9" s="26">
         <v>479251.6</v>
       </c>
       <c r="D9" s="26">
         <v>476776</v>
       </c>
       <c r="E9" s="27">
         <v>464276</v>
       </c>
       <c r="F9" s="27">
         <v>473276</v>
       </c>
       <c r="G9" s="27">
         <v>473276</v>
       </c>
       <c r="H9" s="27">
         <v>463276</v>
       </c>
       <c r="I9" s="27">
@@ -11463,52 +11559,61 @@
       </c>
       <c r="IL9" s="27">
         <v>258827</v>
       </c>
       <c r="IM9" s="27">
         <v>258827</v>
       </c>
       <c r="IN9" s="27">
         <v>258827</v>
       </c>
       <c r="IO9" s="27">
         <v>258827</v>
       </c>
       <c r="IP9" s="27">
         <v>253477</v>
       </c>
       <c r="IQ9" s="27">
         <v>253477</v>
       </c>
       <c r="IR9" s="27">
         <v>253477</v>
       </c>
       <c r="IS9" s="27">
         <v>253477</v>
       </c>
+      <c r="IT9" s="27">
+        <v>253477</v>
+      </c>
+      <c r="IU9" s="27">
+        <v>253477</v>
+      </c>
+      <c r="IV9" s="27">
+        <v>243596.19</v>
+      </c>
     </row>
-    <row r="10" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="10" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A10" s="25" t="s">
         <v>175</v>
       </c>
       <c r="B10" s="26">
         <v>504987.9</v>
       </c>
       <c r="C10" s="26">
         <v>504987.9</v>
       </c>
       <c r="D10" s="26">
         <v>504987.9</v>
       </c>
       <c r="E10" s="27">
         <v>504987.9</v>
       </c>
       <c r="F10" s="27">
         <v>504987.9</v>
       </c>
       <c r="G10" s="27">
         <v>504987.9</v>
       </c>
       <c r="H10" s="27">
         <v>522987.9</v>
       </c>
       <c r="I10" s="27">
@@ -12224,1065 +12329,1086 @@
       </c>
       <c r="IL10" s="27">
         <v>261600</v>
       </c>
       <c r="IM10" s="27">
         <v>254000</v>
       </c>
       <c r="IN10" s="27">
         <v>247780</v>
       </c>
       <c r="IO10" s="27">
         <v>247780</v>
       </c>
       <c r="IP10" s="27">
         <v>240580</v>
       </c>
       <c r="IQ10" s="27">
         <v>240580</v>
       </c>
       <c r="IR10" s="27">
         <v>240580</v>
       </c>
       <c r="IS10" s="27">
         <v>235580</v>
       </c>
+      <c r="IT10" s="27">
+        <v>235580</v>
+      </c>
+      <c r="IU10" s="27">
+        <v>235580</v>
+      </c>
+      <c r="IV10" s="27">
+        <v>234580.81</v>
+      </c>
     </row>
-    <row r="11" spans="1:253" s="19" customFormat="1" ht="23.25">
+    <row r="11" spans="1:256" s="19" customFormat="1" ht="23.25">
       <c r="A11" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="30">
-        <f t="shared" ref="B11:EL11" si="27">SUM(B12:B17)</f>
+        <f t="shared" ref="B11:EL11" si="30">SUM(B12:B17)</f>
         <v>0</v>
       </c>
       <c r="C11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="D11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="E11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="F11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="G11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="H11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="I11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="J11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="K11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="L11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="M11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="N11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="O11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="P11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="Q11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="R11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="S11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="T11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="U11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="V11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="W11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="X11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="Y11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="Z11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AA11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AC11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AD11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AE11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AF11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AG11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AH11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AI11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AJ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AK11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AL11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AM11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AN11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AO11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AP11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AQ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AR11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AS11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AT11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AU11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AV11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AW11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AX11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AY11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AZ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BA11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BB11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BC11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BD11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BE11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BF11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BG11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BH11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BI11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BJ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BK11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BL11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BM11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BN11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BO11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BP11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BQ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BR11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BS11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BT11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BU11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BV11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BW11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BX11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BY11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="BZ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CA11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CB11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CC11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CD11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CE11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CF11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>32000</v>
       </c>
       <c r="CG11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>32000</v>
       </c>
       <c r="CH11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>59000</v>
       </c>
       <c r="CI11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>65450</v>
       </c>
       <c r="CJ11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>80450</v>
       </c>
       <c r="CK11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>80450</v>
       </c>
       <c r="CL11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>80450</v>
       </c>
       <c r="CM11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>113800</v>
       </c>
       <c r="CN11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>151800</v>
       </c>
       <c r="CO11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>151800</v>
       </c>
       <c r="CP11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CQ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CR11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="CS11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="CT11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="CU11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="CV11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CW11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CX11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CY11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="CZ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DA11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DB11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DC11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DD11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="DE11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="DF11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="DG11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>49000</v>
       </c>
       <c r="DH11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>58000</v>
       </c>
       <c r="DI11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>58000</v>
       </c>
       <c r="DJ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DK11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>25800</v>
       </c>
       <c r="DL11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DM11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DN11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DO11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DP11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DQ11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>17010</v>
       </c>
       <c r="DR11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>40986</v>
       </c>
       <c r="DS11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>50986</v>
       </c>
       <c r="DT11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>60000</v>
       </c>
       <c r="DU11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>60000</v>
       </c>
       <c r="DV11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="DW11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>23779</v>
       </c>
       <c r="DX11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>23779</v>
       </c>
       <c r="DY11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>23779</v>
       </c>
       <c r="DZ11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>23779</v>
       </c>
       <c r="EA11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>23779</v>
       </c>
       <c r="EB11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>23779</v>
       </c>
       <c r="EC11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="ED11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="EE11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="EF11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>20000</v>
       </c>
       <c r="EG11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>30000</v>
       </c>
       <c r="EH11" s="104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>30000</v>
       </c>
       <c r="EI11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="EJ11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="EK11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="EL11" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="EM11" s="30">
-        <f t="shared" ref="EM11:GX11" si="28">SUM(EM12:EM17)</f>
+        <f t="shared" ref="EM11:GX11" si="31">SUM(EM12:EM17)</f>
         <v>0</v>
       </c>
       <c r="EN11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="EO11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="EP11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="EQ11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="ER11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>30000</v>
       </c>
       <c r="ES11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>55450</v>
       </c>
       <c r="ET11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>120450</v>
       </c>
       <c r="EU11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="EV11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="EW11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>20400</v>
       </c>
       <c r="EX11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>30000</v>
       </c>
       <c r="EY11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="EZ11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FA11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FB11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>44800</v>
       </c>
       <c r="FC11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>44800</v>
       </c>
       <c r="FD11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FE11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FF11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FG11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FH11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FI11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>65000</v>
       </c>
       <c r="FJ11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>105000</v>
       </c>
       <c r="FK11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>105000</v>
       </c>
       <c r="FL11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>105000</v>
       </c>
       <c r="FM11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>105000</v>
       </c>
       <c r="FN11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>105000</v>
       </c>
       <c r="FO11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>105000</v>
       </c>
       <c r="FP11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>105000</v>
       </c>
       <c r="FQ11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>155000</v>
       </c>
       <c r="FR11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>155000</v>
       </c>
       <c r="FS11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>32900</v>
       </c>
       <c r="FT11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>32900</v>
       </c>
       <c r="FU11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FV11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FW11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="FX11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>53160</v>
       </c>
       <c r="FY11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>53160</v>
       </c>
       <c r="FZ11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>53160</v>
       </c>
       <c r="GA11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>53160</v>
       </c>
       <c r="GB11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>88160</v>
       </c>
       <c r="GC11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>88160</v>
       </c>
       <c r="GD11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>88160</v>
       </c>
       <c r="GE11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GF11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GG11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GH11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GI11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GJ11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GK11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GL11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GM11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GN11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>30605</v>
       </c>
       <c r="GO11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>50605</v>
       </c>
       <c r="GP11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>50605</v>
       </c>
       <c r="GQ11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>50605</v>
       </c>
       <c r="GR11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>55000</v>
       </c>
       <c r="GS11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>55000</v>
       </c>
       <c r="GT11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>85000</v>
       </c>
       <c r="GU11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>85000</v>
       </c>
       <c r="GV11" s="104">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>85000</v>
       </c>
       <c r="GW11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GX11" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="GY11" s="30">
-        <f t="shared" ref="GY11:HU11" si="29">SUM(GY12:GY17)</f>
+        <f t="shared" ref="GY11:HU11" si="32">SUM(GY12:GY17)</f>
         <v>0</v>
       </c>
       <c r="GZ11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>20000</v>
       </c>
       <c r="HA11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>31000</v>
       </c>
       <c r="HB11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>59000</v>
       </c>
       <c r="HC11" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="HD11" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="HE11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>22000</v>
       </c>
       <c r="HF11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>43146</v>
       </c>
       <c r="HG11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>43146</v>
       </c>
       <c r="HH11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>79146</v>
       </c>
       <c r="HI11" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="HJ11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>58340</v>
       </c>
       <c r="HK11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>58340</v>
       </c>
       <c r="HL11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>94714</v>
       </c>
       <c r="HM11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>129714</v>
       </c>
       <c r="HN11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>129714</v>
       </c>
       <c r="HO11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>36880</v>
       </c>
       <c r="HP11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>82076</v>
       </c>
       <c r="HQ11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>107076</v>
       </c>
       <c r="HR11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>107076</v>
       </c>
       <c r="HS11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>107076</v>
       </c>
       <c r="HT11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>107076</v>
       </c>
       <c r="HU11" s="104">
-        <f t="shared" si="29"/>
+        <f t="shared" si="32"/>
         <v>45196</v>
       </c>
       <c r="HV11" s="104">
         <f>SUM(HV12:HV17)</f>
         <v>91196</v>
       </c>
       <c r="HW11" s="104">
         <f>SUM(HW12:HW17)</f>
         <v>196361</v>
       </c>
       <c r="HX11" s="104">
         <f>SUM(HX12:HX17)</f>
         <v>196361</v>
       </c>
       <c r="HY11" s="104">
-        <f t="shared" ref="HY11:HZ11" si="30">SUM(HY12:HY17)</f>
+        <f t="shared" ref="HY11:HZ11" si="33">SUM(HY12:HY17)</f>
         <v>213361</v>
       </c>
       <c r="HZ11" s="104">
-        <f t="shared" si="30"/>
+        <f t="shared" si="33"/>
         <v>213361</v>
       </c>
       <c r="IA11" s="104">
-        <f t="shared" ref="IA11:IB11" si="31">SUM(IA12:IA17)</f>
+        <f t="shared" ref="IA11:IB11" si="34">SUM(IA12:IA17)</f>
         <v>128956</v>
       </c>
       <c r="IB11" s="104">
-        <f t="shared" si="31"/>
+        <f t="shared" si="34"/>
         <v>193956</v>
       </c>
       <c r="IC11" s="104">
-        <f t="shared" ref="IC11:II11" si="32">SUM(IC12:IC17)</f>
+        <f t="shared" ref="IC11:II11" si="35">SUM(IC12:IC17)</f>
         <v>263956</v>
       </c>
       <c r="ID11" s="104">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>135000</v>
       </c>
       <c r="IE11" s="104">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>170000</v>
       </c>
       <c r="IF11" s="104">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>211314</v>
       </c>
       <c r="IG11" s="104">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>70000</v>
       </c>
       <c r="IH11" s="104">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>119418</v>
       </c>
       <c r="II11" s="104">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>119418</v>
       </c>
       <c r="IJ11" s="104">
-        <f t="shared" ref="IJ11:IL11" si="33">SUM(IJ12:IJ17)</f>
+        <f t="shared" ref="IJ11:IL11" si="36">SUM(IJ12:IJ17)</f>
         <v>149418</v>
       </c>
       <c r="IK11" s="104">
-        <f t="shared" si="33"/>
+        <f t="shared" si="36"/>
         <v>149418</v>
       </c>
       <c r="IL11" s="104">
-        <f t="shared" si="33"/>
+        <f t="shared" si="36"/>
         <v>174982</v>
       </c>
       <c r="IM11" s="111">
-        <f t="shared" ref="IM11:IS11" si="34">SUM(IM12:IM17)</f>
+        <f t="shared" ref="IM11:IS11" si="37">SUM(IM12:IM17)</f>
         <v>0</v>
       </c>
       <c r="IN11" s="104">
-        <f t="shared" si="34"/>
+        <f t="shared" si="37"/>
         <v>51327</v>
       </c>
       <c r="IO11" s="104">
-        <f t="shared" si="34"/>
+        <f t="shared" si="37"/>
         <v>51327</v>
       </c>
       <c r="IP11" s="104">
-        <f t="shared" si="34"/>
+        <f t="shared" si="37"/>
         <v>51327</v>
       </c>
       <c r="IQ11" s="104">
-        <f t="shared" si="34"/>
+        <f t="shared" si="37"/>
         <v>51327</v>
       </c>
       <c r="IR11" s="104">
-        <f t="shared" si="34"/>
+        <f t="shared" si="37"/>
         <v>51327</v>
       </c>
       <c r="IS11" s="111">
-        <f t="shared" si="34"/>
-        <v>0</v>
+        <f t="shared" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="IT11" s="104">
+        <f>SUM(IT12:IT17)</f>
+        <v>30000</v>
+      </c>
+      <c r="IU11" s="104">
+        <f t="shared" ref="IT11:IV11" si="38">SUM(IU12:IU17)</f>
+        <v>30000</v>
+      </c>
+      <c r="IV11" s="104">
+        <f t="shared" si="38"/>
+        <v>30000</v>
       </c>
     </row>
-    <row r="12" spans="1:253" s="19" customFormat="1" ht="23.25">
+    <row r="12" spans="1:256" s="19" customFormat="1" ht="23.25">
       <c r="A12" s="113" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="32">
         <v>0</v>
       </c>
       <c r="C12" s="32">
         <v>0</v>
       </c>
       <c r="D12" s="32">
         <v>0</v>
       </c>
       <c r="E12" s="32">
         <v>0</v>
       </c>
       <c r="F12" s="32">
         <v>0</v>
       </c>
       <c r="G12" s="32">
         <v>0</v>
       </c>
       <c r="H12" s="32">
         <v>0</v>
       </c>
       <c r="I12" s="32">
@@ -13998,52 +14124,61 @@
       </c>
       <c r="IL12" s="33">
         <v>99418</v>
       </c>
       <c r="IM12" s="34">
         <v>0</v>
       </c>
       <c r="IN12" s="34">
         <v>0</v>
       </c>
       <c r="IO12" s="34">
         <v>0</v>
       </c>
       <c r="IP12" s="34">
         <v>0</v>
       </c>
       <c r="IQ12" s="34">
         <v>0</v>
       </c>
       <c r="IR12" s="34">
         <v>0</v>
       </c>
       <c r="IS12" s="34">
         <v>0</v>
       </c>
+      <c r="IT12" s="105">
+        <v>30000</v>
+      </c>
+      <c r="IU12" s="105">
+        <v>30000</v>
+      </c>
+      <c r="IV12" s="105">
+        <v>30000</v>
+      </c>
     </row>
-    <row r="13" spans="1:253" s="19" customFormat="1" ht="23.25">
+    <row r="13" spans="1:256" s="19" customFormat="1" ht="23.25">
       <c r="A13" s="113" t="s">
         <v>171</v>
       </c>
       <c r="B13" s="34">
         <v>0</v>
       </c>
       <c r="C13" s="34">
         <v>0</v>
       </c>
       <c r="D13" s="34">
         <v>0</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>0</v>
       </c>
       <c r="G13" s="34">
         <v>0</v>
       </c>
       <c r="H13" s="34">
         <v>0</v>
       </c>
       <c r="I13" s="34">
@@ -14759,52 +14894,61 @@
       </c>
       <c r="IL13" s="105">
         <v>50000</v>
       </c>
       <c r="IM13" s="34">
         <v>0</v>
       </c>
       <c r="IN13" s="34">
         <v>0</v>
       </c>
       <c r="IO13" s="34">
         <v>0</v>
       </c>
       <c r="IP13" s="34">
         <v>0</v>
       </c>
       <c r="IQ13" s="34">
         <v>0</v>
       </c>
       <c r="IR13" s="34">
         <v>0</v>
       </c>
       <c r="IS13" s="34">
         <v>0</v>
       </c>
+      <c r="IT13" s="34">
+        <v>0</v>
+      </c>
+      <c r="IU13" s="34">
+        <v>0</v>
+      </c>
+      <c r="IV13" s="34">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:253" s="19" customFormat="1" ht="23.25">
+    <row r="14" spans="1:256" s="19" customFormat="1" ht="23.25">
       <c r="A14" s="113" t="s">
         <v>172</v>
       </c>
       <c r="B14" s="32">
         <v>0</v>
       </c>
       <c r="C14" s="32">
         <v>0</v>
       </c>
       <c r="D14" s="32">
         <v>0</v>
       </c>
       <c r="E14" s="32">
         <v>0</v>
       </c>
       <c r="F14" s="32">
         <v>0</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="32">
         <v>0</v>
       </c>
       <c r="I14" s="32">
@@ -15520,52 +15664,61 @@
       </c>
       <c r="IL14" s="34">
         <v>0</v>
       </c>
       <c r="IM14" s="34">
         <v>0</v>
       </c>
       <c r="IN14" s="34">
         <v>0</v>
       </c>
       <c r="IO14" s="34">
         <v>0</v>
       </c>
       <c r="IP14" s="34">
         <v>0</v>
       </c>
       <c r="IQ14" s="34">
         <v>0</v>
       </c>
       <c r="IR14" s="34">
         <v>0</v>
       </c>
       <c r="IS14" s="34">
         <v>0</v>
       </c>
+      <c r="IT14" s="34">
+        <v>0</v>
+      </c>
+      <c r="IU14" s="34">
+        <v>0</v>
+      </c>
+      <c r="IV14" s="34">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:253" s="19" customFormat="1" ht="23.25">
+    <row r="15" spans="1:256" s="19" customFormat="1" ht="23.25">
       <c r="A15" s="113" t="s">
         <v>111</v>
       </c>
       <c r="B15" s="32">
         <v>0</v>
       </c>
       <c r="C15" s="32">
         <v>0</v>
       </c>
       <c r="D15" s="32">
         <v>0</v>
       </c>
       <c r="E15" s="32">
         <v>0</v>
       </c>
       <c r="F15" s="32">
         <v>0</v>
       </c>
       <c r="G15" s="32">
         <v>0</v>
       </c>
       <c r="H15" s="32">
         <v>0</v>
       </c>
       <c r="I15" s="32">
@@ -16281,52 +16434,61 @@
       </c>
       <c r="IL15" s="34">
         <v>0</v>
       </c>
       <c r="IM15" s="34">
         <v>0</v>
       </c>
       <c r="IN15" s="34">
         <v>0</v>
       </c>
       <c r="IO15" s="34">
         <v>0</v>
       </c>
       <c r="IP15" s="34">
         <v>0</v>
       </c>
       <c r="IQ15" s="34">
         <v>0</v>
       </c>
       <c r="IR15" s="34">
         <v>0</v>
       </c>
       <c r="IS15" s="34">
         <v>0</v>
       </c>
+      <c r="IT15" s="34">
+        <v>0</v>
+      </c>
+      <c r="IU15" s="34">
+        <v>0</v>
+      </c>
+      <c r="IV15" s="34">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:253" s="19" customFormat="1" ht="23.25">
+    <row r="16" spans="1:256" s="19" customFormat="1" ht="23.25">
       <c r="A16" s="113" t="s">
         <v>148</v>
       </c>
       <c r="B16" s="32">
         <v>0</v>
       </c>
       <c r="C16" s="32">
         <v>0</v>
       </c>
       <c r="D16" s="32">
         <v>0</v>
       </c>
       <c r="E16" s="32">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>0</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="32">
         <v>0</v>
       </c>
       <c r="I16" s="32">
@@ -17042,52 +17204,61 @@
       </c>
       <c r="IL16" s="105">
         <v>25564</v>
       </c>
       <c r="IM16" s="34">
         <v>0</v>
       </c>
       <c r="IN16" s="105">
         <v>51327</v>
       </c>
       <c r="IO16" s="105">
         <v>51327</v>
       </c>
       <c r="IP16" s="105">
         <v>51327</v>
       </c>
       <c r="IQ16" s="105">
         <v>51327</v>
       </c>
       <c r="IR16" s="105">
         <v>51327</v>
       </c>
       <c r="IS16" s="34">
         <v>0</v>
       </c>
+      <c r="IT16" s="34">
+        <v>0</v>
+      </c>
+      <c r="IU16" s="34">
+        <v>0</v>
+      </c>
+      <c r="IV16" s="34">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:253" s="19" customFormat="1" ht="46.5">
+    <row r="17" spans="1:256" s="19" customFormat="1" ht="46.5">
       <c r="A17" s="114" t="s">
         <v>149</v>
       </c>
       <c r="B17" s="36">
         <v>0</v>
       </c>
       <c r="C17" s="36">
         <v>0</v>
       </c>
       <c r="D17" s="36">
         <v>0</v>
       </c>
       <c r="E17" s="36">
         <v>0</v>
       </c>
       <c r="F17" s="36">
         <v>0</v>
       </c>
       <c r="G17" s="36">
         <v>0</v>
       </c>
       <c r="H17" s="36">
         <v>0</v>
       </c>
       <c r="I17" s="36">
@@ -17803,1065 +17974,1086 @@
       </c>
       <c r="IL17" s="34">
         <v>0</v>
       </c>
       <c r="IM17" s="34">
         <v>0</v>
       </c>
       <c r="IN17" s="34">
         <v>0</v>
       </c>
       <c r="IO17" s="34">
         <v>0</v>
       </c>
       <c r="IP17" s="34">
         <v>0</v>
       </c>
       <c r="IQ17" s="34">
         <v>0</v>
       </c>
       <c r="IR17" s="34">
         <v>0</v>
       </c>
       <c r="IS17" s="34">
         <v>0</v>
       </c>
+      <c r="IT17" s="34">
+        <v>0</v>
+      </c>
+      <c r="IU17" s="34">
+        <v>0</v>
+      </c>
+      <c r="IV17" s="34">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:253" s="22" customFormat="1" ht="42.75" customHeight="1">
+    <row r="18" spans="1:256" s="22" customFormat="1" ht="42.75" customHeight="1">
       <c r="A18" s="74" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="75">
         <f>B19+B20+B21+B22</f>
         <v>932246.43</v>
       </c>
       <c r="C18" s="75">
-        <f t="shared" ref="C18:HU18" si="35">C19+C20+C21+C22</f>
+        <f t="shared" ref="C18:HU18" si="39">C19+C20+C21+C22</f>
         <v>935244.61</v>
       </c>
       <c r="D18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>938408.54</v>
       </c>
       <c r="E18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>951133.2</v>
       </c>
       <c r="F18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>979976.82</v>
       </c>
       <c r="G18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>993328.27000000014</v>
       </c>
       <c r="H18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>998465.58000000007</v>
       </c>
       <c r="I18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1000878.6599999999</v>
       </c>
       <c r="J18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1012764.91</v>
       </c>
       <c r="K18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1022689.19</v>
       </c>
       <c r="L18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1020603.6799999999</v>
       </c>
       <c r="M18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1036961.1399999999</v>
       </c>
       <c r="N18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1007419.1799999999</v>
       </c>
       <c r="O18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1004945.4100000001</v>
       </c>
       <c r="P18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>990965</v>
       </c>
       <c r="Q18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>980329</v>
       </c>
       <c r="R18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1002540.44</v>
       </c>
       <c r="S18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1002910.82</v>
       </c>
       <c r="T18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>997450.46</v>
       </c>
       <c r="U18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>905243.47</v>
       </c>
       <c r="V18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>911472.82000000007</v>
       </c>
       <c r="W18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>907880.67999999993</v>
       </c>
       <c r="X18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>903360.82</v>
       </c>
       <c r="Y18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>914531.66999999993</v>
       </c>
       <c r="Z18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>904866.76</v>
       </c>
       <c r="AA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>902623.96</v>
       </c>
       <c r="AB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>888548.9</v>
       </c>
       <c r="AC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>887476.24</v>
       </c>
       <c r="AD18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>883613.10999999987</v>
       </c>
       <c r="AE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>892014.49</v>
       </c>
       <c r="AF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>900853.14</v>
       </c>
       <c r="AG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>907204.11</v>
       </c>
       <c r="AH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>911309.2</v>
       </c>
       <c r="AI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>933752.58000000007</v>
       </c>
       <c r="AJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>954897.15</v>
       </c>
       <c r="AK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>946079.05</v>
       </c>
       <c r="AL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>949410.21</v>
       </c>
       <c r="AM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>946073.3</v>
       </c>
       <c r="AN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>951763.53999999992</v>
       </c>
       <c r="AO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>949117.03</v>
       </c>
       <c r="AP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>949130.48</v>
       </c>
       <c r="AQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>957173.42</v>
       </c>
       <c r="AR18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>949904.51</v>
       </c>
       <c r="AS18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>955563.73</v>
       </c>
       <c r="AT18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>988439.71</v>
       </c>
       <c r="AU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1031497.55</v>
       </c>
       <c r="AV18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1028122.84</v>
       </c>
       <c r="AW18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1047262.9299999999</v>
       </c>
       <c r="AX18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1029186.75</v>
       </c>
       <c r="AY18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1025250.3099999998</v>
       </c>
       <c r="AZ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1029055.56</v>
       </c>
       <c r="BA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1036257.9</v>
       </c>
       <c r="BB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1038811.5699999998</v>
       </c>
       <c r="BC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1052992.28</v>
       </c>
       <c r="BD18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1091128.73</v>
       </c>
       <c r="BE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1106044.27</v>
       </c>
       <c r="BF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1108580.3199999998</v>
       </c>
       <c r="BG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1103343.32</v>
       </c>
       <c r="BH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1106125.4099999999</v>
       </c>
       <c r="BI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1098283.1200000001</v>
       </c>
       <c r="BJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1098607.6599999999</v>
       </c>
       <c r="BK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1101179.25</v>
       </c>
       <c r="BL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1103725.02</v>
       </c>
       <c r="BM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1083774.82</v>
       </c>
       <c r="BN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1097566.17</v>
       </c>
       <c r="BO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1095341.3800000001</v>
       </c>
       <c r="BP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1098823.6000000001</v>
       </c>
       <c r="BQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1090258.43</v>
       </c>
       <c r="BR18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1083982.5699999998</v>
       </c>
       <c r="BS18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1074375.8399999999</v>
       </c>
       <c r="BT18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1062120.57</v>
       </c>
       <c r="BU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1081005.54</v>
       </c>
       <c r="BV18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1085862.1000000001</v>
       </c>
       <c r="BW18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1078006.0499999998</v>
       </c>
       <c r="BX18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1065872.1299999999</v>
       </c>
       <c r="BY18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1064082.78</v>
       </c>
       <c r="BZ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1073735.8999999999</v>
       </c>
       <c r="CA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1074288.1199999999</v>
       </c>
       <c r="CB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1074908.67</v>
       </c>
       <c r="CC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1072101.0699999998</v>
       </c>
       <c r="CD18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1079748.5699999998</v>
       </c>
       <c r="CE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1058856.3999999999</v>
       </c>
       <c r="CF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1061432.68</v>
       </c>
       <c r="CG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1061011.6299999999</v>
       </c>
       <c r="CH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1077990.46</v>
       </c>
       <c r="CI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1039059.9099999999</v>
       </c>
       <c r="CJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1035927.7200000001</v>
       </c>
       <c r="CK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1037756.2000000001</v>
       </c>
       <c r="CL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1033898.03</v>
       </c>
       <c r="CM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1028748.4400000001</v>
       </c>
       <c r="CN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1022248.95</v>
       </c>
       <c r="CO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1049058.82</v>
       </c>
       <c r="CP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1064287.82</v>
       </c>
       <c r="CQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1052369.06</v>
       </c>
       <c r="CR18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1077727.3400000001</v>
       </c>
       <c r="CS18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1072819.71</v>
       </c>
       <c r="CT18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1066503.28</v>
       </c>
       <c r="CU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1072414.05</v>
       </c>
       <c r="CV18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1069302.32</v>
       </c>
       <c r="CW18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1060180.28</v>
       </c>
       <c r="CX18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1065687.08</v>
       </c>
       <c r="CY18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1075536.08</v>
       </c>
       <c r="CZ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1092534.98</v>
       </c>
       <c r="DA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1099554.75</v>
       </c>
       <c r="DB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1112973.8500000001</v>
       </c>
       <c r="DC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1087010.6800000002</v>
       </c>
       <c r="DD18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1089285.54</v>
       </c>
       <c r="DE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1084967.8400000001</v>
       </c>
       <c r="DF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1090502.45</v>
       </c>
       <c r="DG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1099373.3799999999</v>
       </c>
       <c r="DH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1091898.48</v>
       </c>
       <c r="DI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1088382.73</v>
       </c>
       <c r="DJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1089553.8500000001</v>
       </c>
       <c r="DK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1097673.26</v>
       </c>
       <c r="DL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1090407.51</v>
       </c>
       <c r="DM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1094837.28</v>
       </c>
       <c r="DN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1087393.8799999999</v>
       </c>
       <c r="DO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1083993.76</v>
       </c>
       <c r="DP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1077870.0800000001</v>
       </c>
       <c r="DQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1073800.6499999999</v>
       </c>
       <c r="DR18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1068742.0899999999</v>
       </c>
       <c r="DS18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1060746.45</v>
       </c>
       <c r="DT18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1051550.97</v>
       </c>
       <c r="DU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1058379.5</v>
       </c>
       <c r="DV18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1049090.04</v>
       </c>
       <c r="DW18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1046279.6599999999</v>
       </c>
       <c r="DX18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1046364.8200000001</v>
       </c>
       <c r="DY18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1051658.1599999999</v>
       </c>
       <c r="DZ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1065199.18</v>
       </c>
       <c r="EA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1054887.6800000002</v>
       </c>
       <c r="EB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1044724.5899999999</v>
       </c>
       <c r="EC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1045048.03</v>
       </c>
       <c r="ED18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1044617.0299999999</v>
       </c>
       <c r="EE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1044482.35</v>
       </c>
       <c r="EF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1039910.82</v>
       </c>
       <c r="EG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1038665.4299999999</v>
       </c>
       <c r="EH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1028771.8200000001</v>
       </c>
       <c r="EI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1021940.4</v>
       </c>
       <c r="EJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1016826.65</v>
       </c>
       <c r="EK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>995932.29</v>
       </c>
       <c r="EL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>994794.29</v>
       </c>
       <c r="EM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>984958.40999999992</v>
       </c>
       <c r="EN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>979495.25</v>
       </c>
       <c r="EO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>977551.17999999993</v>
       </c>
       <c r="EP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>979480.30999999994</v>
       </c>
       <c r="EQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>972466.27</v>
       </c>
       <c r="ER18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>962884.32000000007</v>
       </c>
       <c r="ES18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>972750.61</v>
       </c>
       <c r="ET18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>971707.95</v>
       </c>
       <c r="EU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>967318.9</v>
       </c>
       <c r="EV18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>967658.32000000007</v>
       </c>
       <c r="EW18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>966596.76</v>
       </c>
       <c r="EX18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>970216.31</v>
       </c>
       <c r="EY18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>962382.01</v>
       </c>
       <c r="EZ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>956649.1</v>
       </c>
       <c r="FA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>940263.45</v>
       </c>
       <c r="FB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>923379.91999999993</v>
       </c>
       <c r="FC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>935489.5</v>
       </c>
       <c r="FD18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>918596.25</v>
       </c>
       <c r="FE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>914646.77</v>
       </c>
       <c r="FF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>907969.04</v>
       </c>
       <c r="FG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>918944.77</v>
       </c>
       <c r="FH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>922685.6399999999</v>
       </c>
       <c r="FI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>923071.5</v>
       </c>
       <c r="FJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>954129.74</v>
       </c>
       <c r="FK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>954436.55</v>
       </c>
       <c r="FL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>936082.58</v>
       </c>
       <c r="FM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>937778.12999999989</v>
       </c>
       <c r="FN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>925323.86</v>
       </c>
       <c r="FO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>920284.05</v>
       </c>
       <c r="FP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>925701.24</v>
       </c>
       <c r="FQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>901865.96</v>
       </c>
       <c r="FR18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>886870.63</v>
       </c>
       <c r="FS18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>882174.38</v>
       </c>
       <c r="FT18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>887486.25</v>
       </c>
       <c r="FU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>888163.07000000007</v>
       </c>
       <c r="FV18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>892597.66999999993</v>
       </c>
       <c r="FW18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>871056.96</v>
       </c>
       <c r="FX18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>878038.06</v>
       </c>
       <c r="FY18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>870227.91</v>
       </c>
       <c r="FZ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>875124.8</v>
       </c>
       <c r="GA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>888463.61</v>
       </c>
       <c r="GB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>887973.08000000007</v>
       </c>
       <c r="GC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>891599.59</v>
       </c>
       <c r="GD18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>753273.73</v>
       </c>
       <c r="GE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>755508.15999999992</v>
       </c>
       <c r="GF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>802409.90999999992</v>
       </c>
       <c r="GG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>800132.15</v>
       </c>
       <c r="GH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>795980.29</v>
       </c>
       <c r="GI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>807374.72</v>
       </c>
       <c r="GJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>786520.3</v>
       </c>
       <c r="GK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>787186.89999999991</v>
       </c>
       <c r="GL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>793700.51</v>
       </c>
       <c r="GM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>801717.92999999993</v>
       </c>
       <c r="GN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>799090.17</v>
       </c>
       <c r="GO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>768891.86</v>
       </c>
       <c r="GP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>760860.15</v>
       </c>
       <c r="GQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>772090.49</v>
       </c>
       <c r="GR18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>781052.42999999993</v>
       </c>
       <c r="GS18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>837215.55</v>
       </c>
       <c r="GT18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>845639.90999999992</v>
       </c>
       <c r="GU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>844731.07000000007</v>
       </c>
       <c r="GV18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>845068.22</v>
       </c>
       <c r="GW18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>844061.67</v>
       </c>
       <c r="GX18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>846008.34000000008</v>
       </c>
       <c r="GY18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>844360.52</v>
       </c>
       <c r="GZ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>876454.69</v>
       </c>
       <c r="HA18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>896684.2</v>
       </c>
       <c r="HB18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>939361.48</v>
       </c>
       <c r="HC18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>946912.52</v>
       </c>
       <c r="HD18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>945279.25</v>
       </c>
       <c r="HE18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>945976.75</v>
       </c>
       <c r="HF18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>955633.21</v>
       </c>
       <c r="HG18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1006603.47</v>
       </c>
       <c r="HH18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1017466.78</v>
       </c>
       <c r="HI18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1021841.5900000001</v>
       </c>
       <c r="HJ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1045873.3600000001</v>
       </c>
       <c r="HK18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1051341.97</v>
       </c>
       <c r="HL18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1060086.8999999999</v>
       </c>
       <c r="HM18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1066600.3900000001</v>
       </c>
       <c r="HN18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1080003.3500000001</v>
       </c>
       <c r="HO18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1085379.49</v>
       </c>
       <c r="HP18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1075168.76</v>
       </c>
       <c r="HQ18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1075590.6499999999</v>
       </c>
       <c r="HR18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1076922.26</v>
       </c>
       <c r="HS18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1079735.23</v>
       </c>
       <c r="HT18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1076508.49</v>
       </c>
       <c r="HU18" s="75">
-        <f t="shared" si="35"/>
+        <f t="shared" si="39"/>
         <v>1073853.6599999999</v>
       </c>
       <c r="HV18" s="75">
-        <f t="shared" ref="HV18:HW18" si="36">HV19+HV20+HV21+HV22</f>
+        <f t="shared" ref="HV18:HW18" si="40">HV19+HV20+HV21+HV22</f>
         <v>1075725.77</v>
       </c>
       <c r="HW18" s="75">
-        <f t="shared" si="36"/>
+        <f t="shared" si="40"/>
         <v>1082136.8799999999</v>
       </c>
       <c r="HX18" s="75">
-        <f t="shared" ref="HX18:HZ18" si="37">HX19+HX20+HX21+HX22</f>
+        <f t="shared" ref="HX18:HZ18" si="41">HX19+HX20+HX21+HX22</f>
         <v>1072821.6099999999</v>
       </c>
       <c r="HY18" s="75">
-        <f t="shared" si="37"/>
+        <f t="shared" si="41"/>
         <v>1068105.74</v>
       </c>
       <c r="HZ18" s="75">
-        <f t="shared" si="37"/>
+        <f t="shared" si="41"/>
         <v>1074304.71</v>
       </c>
       <c r="IA18" s="75">
-        <f t="shared" ref="IA18:IB18" si="38">IA19+IA20+IA21+IA22</f>
+        <f t="shared" ref="IA18:IB18" si="42">IA19+IA20+IA21+IA22</f>
         <v>1078550.6600000001</v>
       </c>
       <c r="IB18" s="75">
-        <f t="shared" si="38"/>
+        <f t="shared" si="42"/>
         <v>1070990.03</v>
       </c>
       <c r="IC18" s="75">
-        <f t="shared" ref="IC18:II18" si="39">IC19+IC20+IC21+IC22</f>
+        <f t="shared" ref="IC18:II18" si="43">IC19+IC20+IC21+IC22</f>
         <v>1060739.48</v>
       </c>
       <c r="ID18" s="75">
-        <f t="shared" si="39"/>
+        <f t="shared" si="43"/>
         <v>1066825.83</v>
       </c>
       <c r="IE18" s="75">
-        <f t="shared" si="39"/>
+        <f t="shared" si="43"/>
         <v>1069690.6300000001</v>
       </c>
       <c r="IF18" s="75">
-        <f t="shared" si="39"/>
+        <f t="shared" si="43"/>
         <v>1063478.45</v>
       </c>
       <c r="IG18" s="75">
-        <f t="shared" si="39"/>
+        <f t="shared" si="43"/>
         <v>1051502.1400000001</v>
       </c>
       <c r="IH18" s="75">
-        <f t="shared" si="39"/>
+        <f t="shared" si="43"/>
         <v>1053766.5</v>
       </c>
       <c r="II18" s="75">
-        <f t="shared" si="39"/>
+        <f t="shared" si="43"/>
         <v>1064554.53</v>
       </c>
       <c r="IJ18" s="75">
-        <f t="shared" ref="IJ18:IL18" si="40">IJ19+IJ20+IJ21+IJ22</f>
+        <f t="shared" ref="IJ18:IL18" si="44">IJ19+IJ20+IJ21+IJ22</f>
         <v>1054539.3</v>
       </c>
       <c r="IK18" s="75">
-        <f t="shared" si="40"/>
+        <f t="shared" si="44"/>
         <v>1047937.91</v>
       </c>
       <c r="IL18" s="75">
-        <f t="shared" si="40"/>
+        <f t="shared" si="44"/>
         <v>1032511.09</v>
       </c>
       <c r="IM18" s="75">
-        <f t="shared" ref="IM18:IS18" si="41">IM19+IM20+IM21+IM22</f>
+        <f t="shared" ref="IM18:IS18" si="45">IM19+IM20+IM21+IM22</f>
         <v>1037731.54</v>
       </c>
       <c r="IN18" s="75">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>1032045.36</v>
       </c>
       <c r="IO18" s="75">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>1033961.78</v>
       </c>
       <c r="IP18" s="75">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>1069251.5</v>
       </c>
       <c r="IQ18" s="75">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>1064111.8500000001</v>
       </c>
       <c r="IR18" s="75">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>1064995.46</v>
       </c>
       <c r="IS18" s="75">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>1049260.72</v>
       </c>
+      <c r="IT18" s="75">
+        <f t="shared" ref="IT18:IV18" si="46">IT19+IT20+IT21+IT22</f>
+        <v>1049856.3500000001</v>
+      </c>
+      <c r="IU18" s="75">
+        <f t="shared" si="46"/>
+        <v>1048955.8799999999</v>
+      </c>
+      <c r="IV18" s="75">
+        <f t="shared" si="46"/>
+        <v>1052954.71</v>
+      </c>
     </row>
-    <row r="19" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="19" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A19" s="25" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="26">
         <v>264247.67999999999</v>
       </c>
       <c r="C19" s="26">
         <v>262139.5</v>
       </c>
       <c r="D19" s="26">
         <v>259797.79</v>
       </c>
       <c r="E19" s="27">
         <v>264104.55</v>
       </c>
       <c r="F19" s="27">
         <v>263830.82</v>
       </c>
       <c r="G19" s="27">
         <v>264185.13</v>
       </c>
       <c r="H19" s="27">
         <v>257109.39</v>
       </c>
       <c r="I19" s="27">
@@ -19577,52 +19769,61 @@
       </c>
       <c r="IL19" s="27">
         <v>24999.29</v>
       </c>
       <c r="IM19" s="27">
         <v>24995.53</v>
       </c>
       <c r="IN19" s="27">
         <v>24543.119999999999</v>
       </c>
       <c r="IO19" s="27">
         <v>24543.47</v>
       </c>
       <c r="IP19" s="27">
         <v>24102.52</v>
       </c>
       <c r="IQ19" s="27">
         <v>23890.94</v>
       </c>
       <c r="IR19" s="27">
         <v>23860.38</v>
       </c>
       <c r="IS19" s="27">
         <v>23857.33</v>
       </c>
+      <c r="IT19" s="27">
+        <v>23406.18</v>
+      </c>
+      <c r="IU19" s="27">
+        <v>23405.360000000001</v>
+      </c>
+      <c r="IV19" s="27">
+        <v>22965.34</v>
+      </c>
     </row>
-    <row r="20" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="20" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A20" s="25" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="26">
         <v>411087.35999999999</v>
       </c>
       <c r="C20" s="26">
         <v>416424.37</v>
       </c>
       <c r="D20" s="26">
         <v>420910.53</v>
       </c>
       <c r="E20" s="27">
         <v>420509.65</v>
       </c>
       <c r="F20" s="27">
         <v>429431.62</v>
       </c>
       <c r="G20" s="27">
         <v>431243.44</v>
       </c>
       <c r="H20" s="27">
         <v>420585.95</v>
       </c>
       <c r="I20" s="26">
@@ -20338,52 +20539,61 @@
       </c>
       <c r="IL20" s="27">
         <v>484922.79</v>
       </c>
       <c r="IM20" s="27">
         <v>488942.62</v>
       </c>
       <c r="IN20" s="27">
         <v>490099.88</v>
       </c>
       <c r="IO20" s="27">
         <v>491910.55</v>
       </c>
       <c r="IP20" s="27">
         <v>493624.11</v>
       </c>
       <c r="IQ20" s="27">
         <v>488731.4</v>
       </c>
       <c r="IR20" s="27">
         <v>491670.87</v>
       </c>
       <c r="IS20" s="27">
         <v>483233.54</v>
       </c>
+      <c r="IT20" s="27">
+        <v>484060.72</v>
+      </c>
+      <c r="IU20" s="27">
+        <v>486284.09</v>
+      </c>
+      <c r="IV20" s="27">
+        <v>487593.42</v>
+      </c>
     </row>
-    <row r="21" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="21" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A21" s="25" t="s">
         <v>115</v>
       </c>
       <c r="B21" s="26">
         <v>72414.009999999995</v>
       </c>
       <c r="C21" s="26">
         <v>71457.25</v>
       </c>
       <c r="D21" s="26">
         <v>71624.490000000005</v>
       </c>
       <c r="E21" s="27">
         <v>80899.37</v>
       </c>
       <c r="F21" s="27">
         <v>81502.37</v>
       </c>
       <c r="G21" s="27">
         <v>86341.16</v>
       </c>
       <c r="H21" s="26">
         <v>90891.41</v>
       </c>
       <c r="I21" s="27">
@@ -21099,52 +21309,61 @@
       </c>
       <c r="IL21" s="27">
         <v>9621.6200000000008</v>
       </c>
       <c r="IM21" s="27">
         <v>9614.3700000000008</v>
       </c>
       <c r="IN21" s="27">
         <v>9657.99</v>
       </c>
       <c r="IO21" s="27">
         <v>9540.9699999999993</v>
       </c>
       <c r="IP21" s="27">
         <v>9537.4500000000007</v>
       </c>
       <c r="IQ21" s="27">
         <v>9550.7800000000007</v>
       </c>
       <c r="IR21" s="27">
         <v>9510.24</v>
       </c>
       <c r="IS21" s="27">
         <v>9326.49</v>
       </c>
+      <c r="IT21" s="27">
+        <v>9258.0300000000007</v>
+      </c>
+      <c r="IU21" s="27">
+        <v>9183.67</v>
+      </c>
+      <c r="IV21" s="27">
+        <v>9693.75</v>
+      </c>
     </row>
-    <row r="22" spans="1:253" s="22" customFormat="1" ht="23.25">
+    <row r="22" spans="1:256" s="22" customFormat="1" ht="23.25">
       <c r="A22" s="25" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="26">
         <v>184497.38</v>
       </c>
       <c r="C22" s="26">
         <v>185223.49</v>
       </c>
       <c r="D22" s="26">
         <v>186075.73</v>
       </c>
       <c r="E22" s="27">
         <v>185619.63</v>
       </c>
       <c r="F22" s="27">
         <v>205212.01</v>
       </c>
       <c r="G22" s="27">
         <v>211558.54</v>
       </c>
       <c r="H22" s="26">
         <v>229878.83</v>
       </c>
       <c r="I22" s="27">
@@ -21860,1065 +22079,1086 @@
       </c>
       <c r="IL22" s="27">
         <v>512967.39</v>
       </c>
       <c r="IM22" s="27">
         <v>514179.02</v>
       </c>
       <c r="IN22" s="27">
         <v>507744.37</v>
       </c>
       <c r="IO22" s="27">
         <v>507966.79</v>
       </c>
       <c r="IP22" s="27">
         <v>541987.42000000004</v>
       </c>
       <c r="IQ22" s="27">
         <v>541938.73</v>
       </c>
       <c r="IR22" s="27">
         <v>539953.97</v>
       </c>
       <c r="IS22" s="27">
         <v>532843.36</v>
       </c>
+      <c r="IT22" s="27">
+        <v>533131.42000000004</v>
+      </c>
+      <c r="IU22" s="27">
+        <v>530082.76</v>
+      </c>
+      <c r="IV22" s="27">
+        <v>532702.19999999995</v>
+      </c>
     </row>
-    <row r="23" spans="1:253" s="22" customFormat="1" ht="42.75" customHeight="1">
+    <row r="23" spans="1:256" s="22" customFormat="1" ht="42.75" customHeight="1">
       <c r="A23" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B23" s="77">
         <f>B24+B25</f>
         <v>0</v>
       </c>
       <c r="C23" s="77">
-        <f t="shared" ref="C23:EL23" si="42">C24+C25</f>
+        <f t="shared" ref="C23:EL23" si="47">C24+C25</f>
         <v>0</v>
       </c>
       <c r="D23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="E23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="F23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="G23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="H23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="I23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="J23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="K23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="L23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="M23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="N23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="O23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="P23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="Q23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="R23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="S23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="T23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="U23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="V23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="W23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="X23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="Y23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="Z23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AA23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AB23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AC23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AD23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AE23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AF23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AG23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AH23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AI23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AJ23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AK23" s="77">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>0</v>
       </c>
       <c r="AL23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>97679.14</v>
       </c>
       <c r="AM23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>99601.650000000009</v>
       </c>
       <c r="AN23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>95596.37000000001</v>
       </c>
       <c r="AO23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>92441.579999999987</v>
       </c>
       <c r="AP23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>91496.37999999999</v>
       </c>
       <c r="AQ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>96115.41</v>
       </c>
       <c r="AR23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>93085.25</v>
       </c>
       <c r="AS23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>97395.12</v>
       </c>
       <c r="AT23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>102346.29000000001</v>
       </c>
       <c r="AU23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>100091.51000000001</v>
       </c>
       <c r="AV23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>119937.40000000001</v>
       </c>
       <c r="AW23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>143938.78999999998</v>
       </c>
       <c r="AX23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>169731.43</v>
       </c>
       <c r="AY23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>182429.72</v>
       </c>
       <c r="AZ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>200113.27</v>
       </c>
       <c r="BA23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>205061.06</v>
       </c>
       <c r="BB23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>207965.94999999998</v>
       </c>
       <c r="BC23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>205889.05</v>
       </c>
       <c r="BD23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>204816.49</v>
       </c>
       <c r="BE23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>205863.35</v>
       </c>
       <c r="BF23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>208702.02</v>
       </c>
       <c r="BG23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>209596.01</v>
       </c>
       <c r="BH23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>201435.21</v>
       </c>
       <c r="BI23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>198433.9</v>
       </c>
       <c r="BJ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>190160.62</v>
       </c>
       <c r="BK23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>191029.23</v>
       </c>
       <c r="BL23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>188569.1</v>
       </c>
       <c r="BM23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>189159.57</v>
       </c>
       <c r="BN23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>178398.38</v>
       </c>
       <c r="BO23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>180467.37</v>
       </c>
       <c r="BP23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>181593.81</v>
       </c>
       <c r="BQ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>181330.66</v>
       </c>
       <c r="BR23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>177179.43000000002</v>
       </c>
       <c r="BS23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>175200.25999999998</v>
       </c>
       <c r="BT23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>171084.44</v>
       </c>
       <c r="BU23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>168092.18</v>
       </c>
       <c r="BV23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>162076.41</v>
       </c>
       <c r="BW23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>160649.07999999999</v>
       </c>
       <c r="BX23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>160340.26999999999</v>
       </c>
       <c r="BY23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>158190.38</v>
       </c>
       <c r="BZ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>158207.57999999999</v>
       </c>
       <c r="CA23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>158305.73000000001</v>
       </c>
       <c r="CB23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>158106.57</v>
       </c>
       <c r="CC23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>155624.44</v>
       </c>
       <c r="CD23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>156941.96</v>
       </c>
       <c r="CE23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>154461.03</v>
       </c>
       <c r="CF23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>154862.15</v>
       </c>
       <c r="CG23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>148364.09</v>
       </c>
       <c r="CH23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>167270.23000000001</v>
       </c>
       <c r="CI23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>163213.1</v>
       </c>
       <c r="CJ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>162544.79999999999</v>
       </c>
       <c r="CK23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>158589.19</v>
       </c>
       <c r="CL23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>195230.07</v>
       </c>
       <c r="CM23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>246436.82</v>
       </c>
       <c r="CN23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>307328.14</v>
       </c>
       <c r="CO23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>351986.95</v>
       </c>
       <c r="CP23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>352207.35</v>
       </c>
       <c r="CQ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>365261.32</v>
       </c>
       <c r="CR23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>364796.36</v>
       </c>
       <c r="CS23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>364564.1</v>
       </c>
       <c r="CT23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>438465.57</v>
       </c>
       <c r="CU23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>437874.37</v>
       </c>
       <c r="CV23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>493652.23000000004</v>
       </c>
       <c r="CW23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>501461.57999999996</v>
       </c>
       <c r="CX23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>501363.31</v>
       </c>
       <c r="CY23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>489719.02</v>
       </c>
       <c r="CZ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>491834.13</v>
       </c>
       <c r="DA23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>524139.35</v>
       </c>
       <c r="DB23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>541932.01</v>
       </c>
       <c r="DC23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>516450.35</v>
       </c>
       <c r="DD23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>505837.38</v>
       </c>
       <c r="DE23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>536902.89999999991</v>
       </c>
       <c r="DF23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>536459.5199999999</v>
       </c>
       <c r="DG23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>533422.71</v>
       </c>
       <c r="DH23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>532230.09000000008</v>
       </c>
       <c r="DI23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>532210.31000000006</v>
       </c>
       <c r="DJ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>531958.98</v>
       </c>
       <c r="DK23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>620861.22</v>
       </c>
       <c r="DL23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>620440.09</v>
       </c>
       <c r="DM23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>615381.85000000009</v>
       </c>
       <c r="DN23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>626508.19000000006</v>
       </c>
       <c r="DO23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>592319.6</v>
       </c>
       <c r="DP23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>589670.8899999999</v>
       </c>
       <c r="DQ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>587543.35</v>
       </c>
       <c r="DR23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>585623.72</v>
       </c>
       <c r="DS23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>580097.91999999993</v>
       </c>
       <c r="DT23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>576763.02</v>
       </c>
       <c r="DU23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>572985.75</v>
       </c>
       <c r="DV23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>568363.99</v>
       </c>
       <c r="DW23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>561979.2699999999</v>
       </c>
       <c r="DX23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>558654.48</v>
       </c>
       <c r="DY23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>551176.34</v>
       </c>
       <c r="DZ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>542296.35</v>
       </c>
       <c r="EA23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>538201.12</v>
       </c>
       <c r="EB23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>534472.05000000005</v>
       </c>
       <c r="EC23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>532268.78</v>
       </c>
       <c r="ED23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>531131.18000000005</v>
       </c>
       <c r="EE23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>528522.96000000008</v>
       </c>
       <c r="EF23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>525523.69999999995</v>
       </c>
       <c r="EG23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>524402.56999999995</v>
       </c>
       <c r="EH23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>521614.04</v>
       </c>
       <c r="EI23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>517517.92</v>
       </c>
       <c r="EJ23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>514778.45999999996</v>
       </c>
       <c r="EK23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>507633.62</v>
       </c>
       <c r="EL23" s="101">
-        <f t="shared" si="42"/>
+        <f t="shared" si="47"/>
         <v>500054.32999999996</v>
       </c>
       <c r="EM23" s="101">
-        <f t="shared" ref="EM23:GX23" si="43">EM24+EM25</f>
+        <f t="shared" ref="EM23:GX23" si="48">EM24+EM25</f>
         <v>487059.95999999996</v>
       </c>
       <c r="EN23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>470719.62</v>
       </c>
       <c r="EO23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>466247.31999999995</v>
       </c>
       <c r="EP23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>463685.79</v>
       </c>
       <c r="EQ23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>460477.61</v>
       </c>
       <c r="ER23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>455580.18</v>
       </c>
       <c r="ES23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>452740.79</v>
       </c>
       <c r="ET23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>446277.20999999996</v>
       </c>
       <c r="EU23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>441735.77999999997</v>
       </c>
       <c r="EV23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>438271.67</v>
       </c>
       <c r="EW23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>432369.05</v>
       </c>
       <c r="EX23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>426321.04000000004</v>
       </c>
       <c r="EY23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>399513.4</v>
       </c>
       <c r="EZ23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>397798.36000000004</v>
       </c>
       <c r="FA23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>393062.98000000004</v>
       </c>
       <c r="FB23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>386656.25</v>
       </c>
       <c r="FC23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>383570.59</v>
       </c>
       <c r="FD23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>381046.94</v>
       </c>
       <c r="FE23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>379903.38</v>
       </c>
       <c r="FF23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>378871.31000000006</v>
       </c>
       <c r="FG23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>376404.77</v>
       </c>
       <c r="FH23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>375133.92000000004</v>
       </c>
       <c r="FI23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>372382.14</v>
       </c>
       <c r="FJ23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>367634.93000000005</v>
       </c>
       <c r="FK23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>341751.97000000003</v>
       </c>
       <c r="FL23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>338258.35000000003</v>
       </c>
       <c r="FM23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>336643.42000000004</v>
       </c>
       <c r="FN23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>334156.74000000005</v>
       </c>
       <c r="FO23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>331507.38</v>
       </c>
       <c r="FP23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>329004.24</v>
       </c>
       <c r="FQ23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>329004.21999999997</v>
       </c>
       <c r="FR23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>330003.48</v>
       </c>
       <c r="FS23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>334999.63</v>
       </c>
       <c r="FT23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>336695.32999999996</v>
       </c>
       <c r="FU23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>334666.03999999998</v>
       </c>
       <c r="FV23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>335921.18</v>
       </c>
       <c r="FW23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>333921.68</v>
       </c>
       <c r="FX23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>333920.84999999998</v>
       </c>
       <c r="FY23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>333918.94</v>
       </c>
       <c r="FZ23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>329078.11</v>
       </c>
       <c r="GA23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>327049.62</v>
       </c>
       <c r="GB23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>315231.03999999998</v>
       </c>
       <c r="GC23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>314111.5</v>
       </c>
       <c r="GD23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>314111.73</v>
       </c>
       <c r="GE23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>312531.62</v>
       </c>
       <c r="GF23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>311536.31</v>
       </c>
       <c r="GG23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>309472.06</v>
       </c>
       <c r="GH23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>309472.36</v>
       </c>
       <c r="GI23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>305605.86</v>
       </c>
       <c r="GJ23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>286378.75</v>
       </c>
       <c r="GK23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>286376.84999999998</v>
       </c>
       <c r="GL23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>285356.81</v>
       </c>
       <c r="GM23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>285357.25</v>
       </c>
       <c r="GN23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>285357.52999999997</v>
       </c>
       <c r="GO23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>285359.57</v>
       </c>
       <c r="GP23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>285360.17</v>
       </c>
       <c r="GQ23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>285356.96000000002</v>
       </c>
       <c r="GR23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>284141.61</v>
       </c>
       <c r="GS23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>282039.62</v>
       </c>
       <c r="GT23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>281041.62</v>
       </c>
       <c r="GU23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>276278.37</v>
       </c>
       <c r="GV23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>257039.32</v>
       </c>
       <c r="GW23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>257035.82</v>
       </c>
       <c r="GX23" s="101">
-        <f t="shared" si="43"/>
+        <f t="shared" si="48"/>
         <v>256945.8</v>
       </c>
       <c r="GY23" s="101">
-        <f t="shared" ref="GY23:HU23" si="44">GY24+GY25</f>
+        <f t="shared" ref="GY23:HU23" si="49">GY24+GY25</f>
         <v>256944.52</v>
       </c>
       <c r="GZ23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>253945.59</v>
       </c>
       <c r="HA23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>253846.82</v>
       </c>
       <c r="HB23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>250847.83</v>
       </c>
       <c r="HC23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>249844.96</v>
       </c>
       <c r="HD23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>249845.69999999998</v>
       </c>
       <c r="HE23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>248107.49</v>
       </c>
       <c r="HF23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>248108.49</v>
       </c>
       <c r="HG23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>226675.49</v>
       </c>
       <c r="HH23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>226673.51</v>
       </c>
       <c r="HI23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>226670.78</v>
       </c>
       <c r="HJ23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>226573.85</v>
       </c>
       <c r="HK23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>225531.34</v>
       </c>
       <c r="HL23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>225531.3</v>
       </c>
       <c r="HM23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>225509.94</v>
       </c>
       <c r="HN23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>223509.29</v>
       </c>
       <c r="HO23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>223508.22</v>
       </c>
       <c r="HP23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>223506.93</v>
       </c>
       <c r="HQ23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>214507.47999999998</v>
       </c>
       <c r="HR23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>213508.27</v>
       </c>
       <c r="HS23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>204270.91</v>
       </c>
       <c r="HT23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>203271.11000000002</v>
       </c>
       <c r="HU23" s="101">
-        <f t="shared" si="44"/>
+        <f t="shared" si="49"/>
         <v>202267.5</v>
       </c>
       <c r="HV23" s="101">
-        <f t="shared" ref="HV23:HW23" si="45">HV24+HV25</f>
+        <f t="shared" ref="HV23:HW23" si="50">HV24+HV25</f>
         <v>199267.91</v>
       </c>
       <c r="HW23" s="101">
-        <f t="shared" si="45"/>
+        <f t="shared" si="50"/>
         <v>199268.69</v>
       </c>
       <c r="HX23" s="101">
-        <f t="shared" ref="HX23:HZ23" si="46">HX24+HX25</f>
+        <f t="shared" ref="HX23:HZ23" si="51">HX24+HX25</f>
         <v>202269.17</v>
       </c>
       <c r="HY23" s="101">
-        <f t="shared" si="46"/>
+        <f t="shared" si="51"/>
         <v>202267.2</v>
       </c>
       <c r="HZ23" s="101">
-        <f t="shared" si="46"/>
+        <f t="shared" si="51"/>
         <v>189503.91999999998</v>
       </c>
       <c r="IA23" s="101">
-        <f t="shared" ref="IA23:IB23" si="47">IA24+IA25</f>
+        <f t="shared" ref="IA23:IB23" si="52">IA24+IA25</f>
         <v>189269.12</v>
       </c>
       <c r="IB23" s="101">
-        <f t="shared" si="47"/>
+        <f t="shared" si="52"/>
         <v>189256.22999999998</v>
       </c>
       <c r="IC23" s="101">
-        <f t="shared" ref="IC23:II23" si="48">IC24+IC25</f>
+        <f t="shared" ref="IC23:II23" si="53">IC24+IC25</f>
         <v>189254.88999999998</v>
       </c>
       <c r="ID23" s="101">
-        <f t="shared" si="48"/>
+        <f t="shared" si="53"/>
         <v>189252.91</v>
       </c>
       <c r="IE23" s="101">
-        <f t="shared" si="48"/>
+        <f t="shared" si="53"/>
         <v>187181.61</v>
       </c>
       <c r="IF23" s="101">
-        <f t="shared" si="48"/>
+        <f t="shared" si="53"/>
         <v>187130.13</v>
       </c>
       <c r="IG23" s="101">
-        <f t="shared" si="48"/>
+        <f t="shared" si="53"/>
         <v>172126.13</v>
       </c>
       <c r="IH23" s="101">
-        <f t="shared" si="48"/>
+        <f t="shared" si="53"/>
         <v>163046.57</v>
       </c>
       <c r="II23" s="101">
-        <f t="shared" si="48"/>
+        <f t="shared" si="53"/>
         <v>162007.16999999998</v>
       </c>
       <c r="IJ23" s="101">
-        <f t="shared" ref="IJ23:IL23" si="49">IJ24+IJ25</f>
+        <f t="shared" ref="IJ23:IL23" si="54">IJ24+IJ25</f>
         <v>161979.63999999998</v>
       </c>
       <c r="IK23" s="101">
-        <f t="shared" si="49"/>
+        <f t="shared" si="54"/>
         <v>160916.16</v>
       </c>
       <c r="IL23" s="101">
-        <f t="shared" si="49"/>
+        <f t="shared" si="54"/>
         <v>160802.94999999998</v>
       </c>
       <c r="IM23" s="101">
-        <f t="shared" ref="IM23:IS23" si="50">IM24+IM25</f>
+        <f t="shared" ref="IM23:IS23" si="55">IM24+IM25</f>
         <v>159757.1</v>
       </c>
       <c r="IN23" s="101">
-        <f t="shared" si="50"/>
+        <f t="shared" si="55"/>
         <v>158750.25</v>
       </c>
       <c r="IO23" s="101">
-        <f t="shared" si="50"/>
+        <f t="shared" si="55"/>
         <v>158750.54</v>
       </c>
       <c r="IP23" s="101">
-        <f t="shared" si="50"/>
+        <f t="shared" si="55"/>
         <v>155789.71</v>
       </c>
       <c r="IQ23" s="101">
-        <f t="shared" si="50"/>
+        <f t="shared" si="55"/>
         <v>155789.28</v>
       </c>
       <c r="IR23" s="101">
-        <f t="shared" si="50"/>
+        <f t="shared" si="55"/>
         <v>154782.18</v>
       </c>
       <c r="IS23" s="101">
-        <f t="shared" si="50"/>
+        <f t="shared" si="55"/>
         <v>154752.85</v>
       </c>
+      <c r="IT23" s="101">
+        <f t="shared" ref="IT23:IV23" si="56">IT24+IT25</f>
+        <v>154626.06</v>
+      </c>
+      <c r="IU23" s="101">
+        <f t="shared" si="56"/>
+        <v>123625.39</v>
+      </c>
+      <c r="IV23" s="101">
+        <f t="shared" si="56"/>
+        <v>123626.31</v>
+      </c>
     </row>
-    <row r="24" spans="1:253" s="45" customFormat="1" ht="23.25">
+    <row r="24" spans="1:256" s="45" customFormat="1" ht="23.25">
       <c r="A24" s="43" t="s">
         <v>120</v>
       </c>
       <c r="B24" s="32">
         <v>0</v>
       </c>
       <c r="C24" s="32">
         <v>0</v>
       </c>
       <c r="D24" s="32">
         <v>0</v>
       </c>
       <c r="E24" s="32">
         <v>0</v>
       </c>
       <c r="F24" s="32">
         <v>0</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="32">
         <v>0</v>
       </c>
       <c r="I24" s="32">
@@ -23634,52 +23874,61 @@
       </c>
       <c r="IL24" s="33">
         <v>43.83</v>
       </c>
       <c r="IM24" s="33">
         <v>41.98</v>
       </c>
       <c r="IN24" s="33">
         <v>41.13</v>
       </c>
       <c r="IO24" s="33">
         <v>41.42</v>
       </c>
       <c r="IP24" s="33">
         <v>41.59</v>
       </c>
       <c r="IQ24" s="33">
         <v>41.16</v>
       </c>
       <c r="IR24" s="33">
         <v>41.06</v>
       </c>
       <c r="IS24" s="33">
         <v>37.729999999999997</v>
       </c>
+      <c r="IT24" s="33">
+        <v>37.94</v>
+      </c>
+      <c r="IU24" s="33">
+        <v>37.270000000000003</v>
+      </c>
+      <c r="IV24" s="33">
+        <v>38.19</v>
+      </c>
     </row>
-    <row r="25" spans="1:253" s="45" customFormat="1" ht="23.25">
+    <row r="25" spans="1:256" s="45" customFormat="1" ht="23.25">
       <c r="A25" s="43" t="s">
         <v>121</v>
       </c>
       <c r="B25" s="32">
         <v>0</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="32">
         <v>0</v>
       </c>
       <c r="E25" s="32">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="32">
         <v>0</v>
       </c>
       <c r="I25" s="32">
@@ -24395,1065 +24644,1086 @@
       </c>
       <c r="IL25" s="33">
         <v>160759.12</v>
       </c>
       <c r="IM25" s="33">
         <v>159715.12</v>
       </c>
       <c r="IN25" s="33">
         <v>158709.12</v>
       </c>
       <c r="IO25" s="33">
         <v>158709.12</v>
       </c>
       <c r="IP25" s="33">
         <v>155748.12</v>
       </c>
       <c r="IQ25" s="33">
         <v>155748.12</v>
       </c>
       <c r="IR25" s="33">
         <v>154741.12</v>
       </c>
       <c r="IS25" s="33">
         <v>154715.12</v>
       </c>
+      <c r="IT25" s="33">
+        <v>154588.12</v>
+      </c>
+      <c r="IU25" s="33">
+        <v>123588.12</v>
+      </c>
+      <c r="IV25" s="33">
+        <v>123588.12</v>
+      </c>
     </row>
-    <row r="26" spans="1:253" s="45" customFormat="1" ht="42.75" customHeight="1">
+    <row r="26" spans="1:256" s="45" customFormat="1" ht="42.75" customHeight="1">
       <c r="A26" s="76" t="s">
         <v>122</v>
       </c>
       <c r="B26" s="78">
         <f>B27+B28</f>
         <v>372004.9</v>
       </c>
       <c r="C26" s="78">
-        <f t="shared" ref="C26:DE26" si="51">C27+C28</f>
+        <f t="shared" ref="C26:DE26" si="57">C27+C28</f>
         <v>380695</v>
       </c>
       <c r="D26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>385596.7</v>
       </c>
       <c r="E26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>395408.52</v>
       </c>
       <c r="F26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>403261.3</v>
       </c>
       <c r="G26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>441688.71</v>
       </c>
       <c r="H26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>430928.29</v>
       </c>
       <c r="I26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>418825.75</v>
       </c>
       <c r="J26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>437739.07</v>
       </c>
       <c r="K26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>428329.2</v>
       </c>
       <c r="L26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>425975.29</v>
       </c>
       <c r="M26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>401754.41</v>
       </c>
       <c r="N26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>352538.62</v>
       </c>
       <c r="O26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>333085.23</v>
       </c>
       <c r="P26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>316356.51</v>
       </c>
       <c r="Q26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>300861.62</v>
       </c>
       <c r="R26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>282313.58</v>
       </c>
       <c r="S26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>323834.90999999997</v>
       </c>
       <c r="T26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>310353.17</v>
       </c>
       <c r="U26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>293022.01</v>
       </c>
       <c r="V26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>273515.17</v>
       </c>
       <c r="W26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>265481.46000000002</v>
       </c>
       <c r="X26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>256382.05</v>
       </c>
       <c r="Y26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>231981.07</v>
       </c>
       <c r="Z26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>232268.58</v>
       </c>
       <c r="AA26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>227583.78</v>
       </c>
       <c r="AB26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>224243.24</v>
       </c>
       <c r="AC26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>222175.31</v>
       </c>
       <c r="AD26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>216606.67</v>
       </c>
       <c r="AE26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>200120.43</v>
       </c>
       <c r="AF26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>190549.54</v>
       </c>
       <c r="AG26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>187776.22</v>
       </c>
       <c r="AH26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>185154.44</v>
       </c>
       <c r="AI26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>183940.8</v>
       </c>
       <c r="AJ26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>182416.87</v>
       </c>
       <c r="AK26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>166571.35999999999</v>
       </c>
       <c r="AL26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>168430.39</v>
       </c>
       <c r="AM26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>167427.37</v>
       </c>
       <c r="AN26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>166371.79</v>
       </c>
       <c r="AO26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>160359.60999999999</v>
       </c>
       <c r="AP26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>157267.6</v>
       </c>
       <c r="AQ26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>142980.84000000003</v>
       </c>
       <c r="AR26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>142982.04</v>
       </c>
       <c r="AS26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>136914.53</v>
       </c>
       <c r="AT26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>138218.61000000002</v>
       </c>
       <c r="AU26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>138198.78</v>
       </c>
       <c r="AV26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>138193.84</v>
       </c>
       <c r="AW26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>136914.54999999999</v>
       </c>
       <c r="AX26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>113520.15000000001</v>
       </c>
       <c r="AY26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>110520.09</v>
       </c>
       <c r="AZ26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>110257.72</v>
       </c>
       <c r="BA26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>108229.99</v>
       </c>
       <c r="BB26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>105192.67000000001</v>
       </c>
       <c r="BC26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>102020.08</v>
       </c>
       <c r="BD26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>99020.22</v>
       </c>
       <c r="BE26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>97019.53</v>
       </c>
       <c r="BF26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>98146.48000000001</v>
       </c>
       <c r="BG26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>96181.53</v>
       </c>
       <c r="BH26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>82665.570000000007</v>
       </c>
       <c r="BI26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>82638.149999999994</v>
       </c>
       <c r="BJ26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>74634.97</v>
       </c>
       <c r="BK26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>69632.56</v>
       </c>
       <c r="BL26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>70114.850000000006</v>
       </c>
       <c r="BM26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>61445.18</v>
       </c>
       <c r="BN26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>61445.18</v>
       </c>
       <c r="BO26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>61445.18</v>
       </c>
       <c r="BP26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>61445.18</v>
       </c>
       <c r="BQ26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>61445.18</v>
       </c>
       <c r="BR26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>61445.18</v>
       </c>
       <c r="BS26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>61445.18</v>
       </c>
       <c r="BT26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="BU26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="BV26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="BW26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="BX26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="BY26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="BZ26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="CA26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="CB26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="CC26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="CD26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="CE26" s="78">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>30445.18</v>
       </c>
       <c r="CF26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CG26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CH26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CI26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CJ26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CK26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CL26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CM26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CN26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CO26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CP26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CQ26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CR26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CS26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CT26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CU26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CV26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CW26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CX26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CY26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="CZ26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="DA26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="DB26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="DC26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="DD26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="DE26" s="107">
-        <f t="shared" si="51"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="DF26" s="107">
-        <f t="shared" ref="DF26:FQ26" si="52">DF27+DF28</f>
+        <f t="shared" ref="DF26:FQ26" si="58">DF27+DF28</f>
         <v>0</v>
       </c>
       <c r="DG26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DH26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DI26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DJ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DK26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DL26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DM26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DN26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DO26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DP26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DQ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DR26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DS26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DT26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DU26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DV26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DW26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DX26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DY26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="DZ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EA26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EB26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EC26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="ED26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EE26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EF26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EG26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EH26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EI26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EJ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EK26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EL26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EM26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EN26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EO26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EP26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EQ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="ER26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="ES26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="ET26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EU26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EV26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EW26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EX26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EY26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="EZ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FA26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FB26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FC26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FD26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FE26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FF26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FG26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FH26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FI26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FJ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FK26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FL26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FM26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FN26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FO26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FP26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FQ26" s="107">
-        <f t="shared" si="52"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="FR26" s="107">
-        <f t="shared" ref="FR26:HU26" si="53">FR27+FR28</f>
+        <f t="shared" ref="FR26:HU26" si="59">FR27+FR28</f>
         <v>0</v>
       </c>
       <c r="FS26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="FT26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="FU26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="FV26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="FW26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="FX26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="FY26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="FZ26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GA26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GB26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GC26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GD26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GE26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GF26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GG26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GH26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GI26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GJ26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GK26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GL26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GM26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GN26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GO26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GP26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GQ26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GR26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GS26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GT26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GU26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GV26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GW26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GX26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GY26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="GZ26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HA26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HB26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HC26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HD26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HE26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HF26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HG26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HH26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HI26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HJ26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HK26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HL26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HM26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HN26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HO26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HP26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HQ26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HR26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HS26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HT26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HU26" s="107">
-        <f t="shared" si="53"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="HV26" s="107">
-        <f t="shared" ref="HV26:HW26" si="54">HV27+HV28</f>
+        <f t="shared" ref="HV26:HW26" si="60">HV27+HV28</f>
         <v>0</v>
       </c>
       <c r="HW26" s="107">
-        <f t="shared" si="54"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="HX26" s="107">
-        <f t="shared" ref="HX26:HZ26" si="55">HX27+HX28</f>
+        <f t="shared" ref="HX26:HZ26" si="61">HX27+HX28</f>
         <v>0</v>
       </c>
       <c r="HY26" s="107">
-        <f t="shared" si="55"/>
+        <f t="shared" si="61"/>
         <v>0</v>
       </c>
       <c r="HZ26" s="107">
-        <f t="shared" si="55"/>
+        <f t="shared" si="61"/>
         <v>0</v>
       </c>
       <c r="IA26" s="107">
-        <f t="shared" ref="IA26:IB26" si="56">IA27+IA28</f>
+        <f t="shared" ref="IA26:IB26" si="62">IA27+IA28</f>
         <v>0</v>
       </c>
       <c r="IB26" s="107">
-        <f t="shared" si="56"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="IC26" s="107">
-        <f t="shared" ref="IC26:II26" si="57">IC27+IC28</f>
+        <f t="shared" ref="IC26:II26" si="63">IC27+IC28</f>
         <v>0</v>
       </c>
       <c r="ID26" s="107">
-        <f t="shared" si="57"/>
+        <f t="shared" si="63"/>
         <v>0</v>
       </c>
       <c r="IE26" s="107">
-        <f t="shared" si="57"/>
+        <f t="shared" si="63"/>
         <v>0</v>
       </c>
       <c r="IF26" s="107">
-        <f t="shared" si="57"/>
+        <f t="shared" si="63"/>
         <v>0</v>
       </c>
       <c r="IG26" s="107">
-        <f t="shared" si="57"/>
+        <f t="shared" si="63"/>
         <v>0</v>
       </c>
       <c r="IH26" s="107">
-        <f t="shared" si="57"/>
+        <f t="shared" si="63"/>
         <v>0</v>
       </c>
       <c r="II26" s="107">
-        <f t="shared" si="57"/>
+        <f t="shared" si="63"/>
         <v>0</v>
       </c>
       <c r="IJ26" s="107">
-        <f t="shared" ref="IJ26:IL26" si="58">IJ27+IJ28</f>
+        <f t="shared" ref="IJ26:IL26" si="64">IJ27+IJ28</f>
         <v>0</v>
       </c>
       <c r="IK26" s="107">
-        <f t="shared" si="58"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="IL26" s="107">
-        <f t="shared" si="58"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="IM26" s="107">
-        <f t="shared" ref="IM26:IS26" si="59">IM27+IM28</f>
+        <f t="shared" ref="IM26:IS26" si="65">IM27+IM28</f>
         <v>0</v>
       </c>
       <c r="IN26" s="107">
-        <f t="shared" si="59"/>
+        <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="IO26" s="107">
-        <f t="shared" si="59"/>
+        <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="IP26" s="107">
-        <f t="shared" si="59"/>
+        <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="IQ26" s="107">
-        <f t="shared" si="59"/>
+        <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="IR26" s="107">
-        <f t="shared" si="59"/>
+        <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="IS26" s="107">
-        <f t="shared" si="59"/>
+        <f t="shared" si="65"/>
+        <v>0</v>
+      </c>
+      <c r="IT26" s="107">
+        <f t="shared" ref="IT26:IV26" si="66">IT27+IT28</f>
+        <v>0</v>
+      </c>
+      <c r="IU26" s="107">
+        <f t="shared" si="66"/>
+        <v>0</v>
+      </c>
+      <c r="IV26" s="107">
+        <f t="shared" si="66"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:253" s="45" customFormat="1" ht="23.25">
+    <row r="27" spans="1:256" s="45" customFormat="1" ht="23.25">
       <c r="A27" s="43" t="s">
         <v>123</v>
       </c>
       <c r="B27" s="44">
         <v>40000</v>
       </c>
       <c r="C27" s="87">
         <v>40000</v>
       </c>
       <c r="D27" s="87">
         <v>40000</v>
       </c>
       <c r="E27" s="33">
         <v>40000</v>
       </c>
       <c r="F27" s="33">
         <v>40000</v>
       </c>
       <c r="G27" s="33">
         <v>40000</v>
       </c>
       <c r="H27" s="89">
         <v>40000</v>
       </c>
       <c r="I27" s="87">
@@ -26169,52 +26439,61 @@
       </c>
       <c r="IL27" s="32">
         <v>0</v>
       </c>
       <c r="IM27" s="32">
         <v>0</v>
       </c>
       <c r="IN27" s="32">
         <v>0</v>
       </c>
       <c r="IO27" s="32">
         <v>0</v>
       </c>
       <c r="IP27" s="32">
         <v>0</v>
       </c>
       <c r="IQ27" s="32">
         <v>0</v>
       </c>
       <c r="IR27" s="32">
         <v>0</v>
       </c>
       <c r="IS27" s="32">
         <v>0</v>
       </c>
+      <c r="IT27" s="32">
+        <v>0</v>
+      </c>
+      <c r="IU27" s="32">
+        <v>0</v>
+      </c>
+      <c r="IV27" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:253" s="45" customFormat="1" ht="23.25">
+    <row r="28" spans="1:256" s="45" customFormat="1" ht="23.25">
       <c r="A28" s="43" t="s">
         <v>124</v>
       </c>
       <c r="B28" s="44">
         <v>332004.90000000002</v>
       </c>
       <c r="C28" s="44">
         <v>340695</v>
       </c>
       <c r="D28" s="44">
         <v>345596.7</v>
       </c>
       <c r="E28" s="33">
         <v>355408.52</v>
       </c>
       <c r="F28" s="33">
         <v>363261.3</v>
       </c>
       <c r="G28" s="33">
         <v>401688.71</v>
       </c>
       <c r="H28" s="89">
         <v>390928.29</v>
       </c>
       <c r="I28" s="87">
@@ -26930,1065 +27209,1086 @@
       </c>
       <c r="IL28" s="32">
         <v>0</v>
       </c>
       <c r="IM28" s="32">
         <v>0</v>
       </c>
       <c r="IN28" s="32">
         <v>0</v>
       </c>
       <c r="IO28" s="32">
         <v>0</v>
       </c>
       <c r="IP28" s="32">
         <v>0</v>
       </c>
       <c r="IQ28" s="32">
         <v>0</v>
       </c>
       <c r="IR28" s="32">
         <v>0</v>
       </c>
       <c r="IS28" s="32">
         <v>0</v>
       </c>
+      <c r="IT28" s="32">
+        <v>0</v>
+      </c>
+      <c r="IU28" s="32">
+        <v>0</v>
+      </c>
+      <c r="IV28" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:253" s="19" customFormat="1" ht="43.5" customHeight="1">
+    <row r="29" spans="1:256" s="19" customFormat="1" ht="43.5" customHeight="1">
       <c r="A29" s="74" t="s">
         <v>126</v>
       </c>
       <c r="B29" s="79">
         <f>B30+B31</f>
         <v>82063.8</v>
       </c>
       <c r="C29" s="79">
-        <f t="shared" ref="C29:HU29" si="60">C30+C31</f>
+        <f t="shared" ref="C29:HU29" si="67">C30+C31</f>
         <v>87588.800000000003</v>
       </c>
       <c r="D29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>92268.800000000003</v>
       </c>
       <c r="E29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>96898.8</v>
       </c>
       <c r="F29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>105488.8</v>
       </c>
       <c r="G29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>109988.8</v>
       </c>
       <c r="H29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>111492.13</v>
       </c>
       <c r="I29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>111492.13</v>
       </c>
       <c r="J29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>111492.13</v>
       </c>
       <c r="K29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>114552.13</v>
       </c>
       <c r="L29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>114552.13</v>
       </c>
       <c r="M29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>114552.13</v>
       </c>
       <c r="N29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>104552.14</v>
       </c>
       <c r="O29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>99552.14</v>
       </c>
       <c r="P29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>93997.14</v>
       </c>
       <c r="Q29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>92473.540000000008</v>
       </c>
       <c r="R29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>86973.540000000008</v>
       </c>
       <c r="S29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>86973.540000000008</v>
       </c>
       <c r="T29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>85331.83</v>
       </c>
       <c r="U29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>82741.399999999994</v>
       </c>
       <c r="V29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>80428.5</v>
       </c>
       <c r="W29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>69715.97</v>
       </c>
       <c r="X29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>64415.070000000007</v>
       </c>
       <c r="Y29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>61467.18</v>
       </c>
       <c r="Z29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>52204.76</v>
       </c>
       <c r="AA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>49215.68</v>
       </c>
       <c r="AB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>45715.68</v>
       </c>
       <c r="AC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>45715.68</v>
       </c>
       <c r="AD29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>46715.68</v>
       </c>
       <c r="AE29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>45715.68</v>
       </c>
       <c r="AF29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>40436.97</v>
       </c>
       <c r="AG29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>35593.279999999999</v>
       </c>
       <c r="AH29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>35593.279999999999</v>
       </c>
       <c r="AI29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>26793.279999999999</v>
       </c>
       <c r="AJ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>26793.279999999999</v>
       </c>
       <c r="AK29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>26793.279999999999</v>
       </c>
       <c r="AL29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>20969.43</v>
       </c>
       <c r="AM29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>20969.43</v>
       </c>
       <c r="AN29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>20969.43</v>
       </c>
       <c r="AO29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>20969.43</v>
       </c>
       <c r="AP29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>20969.43</v>
       </c>
       <c r="AQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>20969.43</v>
       </c>
       <c r="AR29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>16802.14</v>
       </c>
       <c r="AS29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17116.14</v>
       </c>
       <c r="AT29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17116.14</v>
       </c>
       <c r="AU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8316.14</v>
       </c>
       <c r="AV29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8316.14</v>
       </c>
       <c r="AW29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8494.1</v>
       </c>
       <c r="AX29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3682.73</v>
       </c>
       <c r="AY29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3682.73</v>
       </c>
       <c r="AZ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3682.73</v>
       </c>
       <c r="BA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3682.73</v>
       </c>
       <c r="BB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3754.73</v>
       </c>
       <c r="BC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3754.73</v>
       </c>
       <c r="BD29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BE29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BF29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BG29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BH29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BI29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BJ29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BK29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BL29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BM29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BN29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BO29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BP29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="BQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>200</v>
       </c>
       <c r="BR29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>222.2</v>
       </c>
       <c r="BS29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>224.75</v>
       </c>
       <c r="BT29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>224.75</v>
       </c>
       <c r="BU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>298.66000000000003</v>
       </c>
       <c r="BV29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>321.85000000000002</v>
       </c>
       <c r="BW29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>329.37</v>
       </c>
       <c r="BX29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>359.4</v>
       </c>
       <c r="BY29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>378.55</v>
       </c>
       <c r="BZ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>378.55</v>
       </c>
       <c r="CA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>429.43</v>
       </c>
       <c r="CB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>447.27</v>
       </c>
       <c r="CC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>468.96</v>
       </c>
       <c r="CD29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="CE29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="CF29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="CG29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="CH29" s="108">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="CI29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>5303</v>
       </c>
       <c r="CJ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6180</v>
       </c>
       <c r="CK29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7080</v>
       </c>
       <c r="CL29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8820</v>
       </c>
       <c r="CM29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>10000</v>
       </c>
       <c r="CN29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7464.85</v>
       </c>
       <c r="CO29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6560.82</v>
       </c>
       <c r="CP29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>5732.21</v>
       </c>
       <c r="CQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7232.21</v>
       </c>
       <c r="CR29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7263.95</v>
       </c>
       <c r="CS29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7263.95</v>
       </c>
       <c r="CT29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6953.53</v>
       </c>
       <c r="CU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8053.53</v>
       </c>
       <c r="CV29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>5561.91</v>
       </c>
       <c r="CW29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3383.37</v>
       </c>
       <c r="CX29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>813.37</v>
       </c>
       <c r="CY29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>813.37</v>
       </c>
       <c r="CZ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>834.34</v>
       </c>
       <c r="DA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>834.69</v>
       </c>
       <c r="DB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>834.69</v>
       </c>
       <c r="DC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>834.69</v>
       </c>
       <c r="DD29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>834.69</v>
       </c>
       <c r="DE29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>834.69</v>
       </c>
       <c r="DF29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>834.69</v>
       </c>
       <c r="DG29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7854.72</v>
       </c>
       <c r="DH29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6914.21</v>
       </c>
       <c r="DI29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>5849.79</v>
       </c>
       <c r="DJ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3652.17</v>
       </c>
       <c r="DK29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>3652.17</v>
       </c>
       <c r="DL29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17825.75</v>
       </c>
       <c r="DM29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>15369.96</v>
       </c>
       <c r="DN29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>11457.02</v>
       </c>
       <c r="DO29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>10448.200000000001</v>
       </c>
       <c r="DP29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8957.7999999999993</v>
       </c>
       <c r="DQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7970.58</v>
       </c>
       <c r="DR29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6924.58</v>
       </c>
       <c r="DS29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9418.7199999999993</v>
       </c>
       <c r="DT29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8196.65</v>
       </c>
       <c r="DU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7030.41</v>
       </c>
       <c r="DV29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6131.99</v>
       </c>
       <c r="DW29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6038.24</v>
       </c>
       <c r="DX29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>22074.99</v>
       </c>
       <c r="DY29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>22922.45</v>
       </c>
       <c r="DZ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>18432.88</v>
       </c>
       <c r="EA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>18379.02</v>
       </c>
       <c r="EB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17558.07</v>
       </c>
       <c r="EC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17430.88</v>
       </c>
       <c r="ED29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17425.79</v>
       </c>
       <c r="EE29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17430.099999999999</v>
       </c>
       <c r="EF29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>16531.37</v>
       </c>
       <c r="EG29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>12284.67</v>
       </c>
       <c r="EH29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>11947.45</v>
       </c>
       <c r="EI29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>11309.07</v>
       </c>
       <c r="EJ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>24472.17</v>
       </c>
       <c r="EK29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>23276.2</v>
       </c>
       <c r="EL29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>22317.69</v>
       </c>
       <c r="EM29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>21306.68</v>
       </c>
       <c r="EN29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>20463.41</v>
       </c>
       <c r="EO29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>19505.91</v>
       </c>
       <c r="EP29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>19507.099999999999</v>
       </c>
       <c r="EQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>19351.89</v>
       </c>
       <c r="ER29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>19428.22</v>
       </c>
       <c r="ES29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>18433.66</v>
       </c>
       <c r="ET29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>17561.61</v>
       </c>
       <c r="EU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>16484.54</v>
       </c>
       <c r="EV29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>15514.79</v>
       </c>
       <c r="EW29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>14643.5</v>
       </c>
       <c r="EX29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>13629.55</v>
       </c>
       <c r="EY29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>12636.69</v>
       </c>
       <c r="EZ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>11695.11</v>
       </c>
       <c r="FA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>10651.26</v>
       </c>
       <c r="FB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9631.69</v>
       </c>
       <c r="FC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9245.77</v>
       </c>
       <c r="FD29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9194.81</v>
       </c>
       <c r="FE29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9265.1299999999992</v>
       </c>
       <c r="FF29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8756.18</v>
       </c>
       <c r="FG29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8838.01</v>
       </c>
       <c r="FH29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8818.67</v>
       </c>
       <c r="FI29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8819.2999999999993</v>
       </c>
       <c r="FJ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8968.5400000000009</v>
       </c>
       <c r="FK29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8505.49</v>
       </c>
       <c r="FL29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8465.42</v>
       </c>
       <c r="FM29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7867.86</v>
       </c>
       <c r="FN29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7286.29</v>
       </c>
       <c r="FO29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7182.49</v>
       </c>
       <c r="FP29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8397.9599999999991</v>
       </c>
       <c r="FQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9411.48</v>
       </c>
       <c r="FR29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9411.23</v>
       </c>
       <c r="FS29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9280.61</v>
       </c>
       <c r="FT29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9360.69</v>
       </c>
       <c r="FU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9300.83</v>
       </c>
       <c r="FV29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9106.74</v>
       </c>
       <c r="FW29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9007.82</v>
       </c>
       <c r="FX29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>9011.68</v>
       </c>
       <c r="FY29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8701.07</v>
       </c>
       <c r="FZ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8629.11</v>
       </c>
       <c r="GA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8611.98</v>
       </c>
       <c r="GB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8028.42</v>
       </c>
       <c r="GC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>8014.5</v>
       </c>
       <c r="GD29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7936.02</v>
       </c>
       <c r="GE29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7858.47</v>
       </c>
       <c r="GF29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7715.91</v>
       </c>
       <c r="GG29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7677.85</v>
       </c>
       <c r="GH29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7821.47</v>
       </c>
       <c r="GI29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7777.22</v>
       </c>
       <c r="GJ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7690.51</v>
       </c>
       <c r="GK29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7613.49</v>
       </c>
       <c r="GL29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7601.26</v>
       </c>
       <c r="GM29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7586.88</v>
       </c>
       <c r="GN29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7624.36</v>
       </c>
       <c r="GO29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7226.63</v>
       </c>
       <c r="GP29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7231.18</v>
       </c>
       <c r="GQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7161.5999999999995</v>
       </c>
       <c r="GR29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7146.04</v>
       </c>
       <c r="GS29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6581.3</v>
       </c>
       <c r="GT29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7162.82</v>
       </c>
       <c r="GU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7135.08</v>
       </c>
       <c r="GV29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7113.3</v>
       </c>
       <c r="GW29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7067.95</v>
       </c>
       <c r="GX29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7057.16</v>
       </c>
       <c r="GY29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7065.45</v>
       </c>
       <c r="GZ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>7017.49</v>
       </c>
       <c r="HA29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6718.03</v>
       </c>
       <c r="HB29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6707.29</v>
       </c>
       <c r="HC29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6725.14</v>
       </c>
       <c r="HD29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6713.32</v>
       </c>
       <c r="HE29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6755.2</v>
       </c>
       <c r="HF29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6522.89</v>
       </c>
       <c r="HG29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>6090.87</v>
       </c>
       <c r="HH29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>16136.98</v>
       </c>
       <c r="HI29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>36274.53</v>
       </c>
       <c r="HJ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>36264.65</v>
       </c>
       <c r="HK29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>36246.53</v>
       </c>
       <c r="HL29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>36231.949999999997</v>
       </c>
       <c r="HM29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>36202.79</v>
       </c>
       <c r="HN29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>56256.46</v>
       </c>
       <c r="HO29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>61245.36</v>
       </c>
       <c r="HP29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>61252.9</v>
       </c>
       <c r="HQ29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>61124.84</v>
       </c>
       <c r="HR29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>61416.92</v>
       </c>
       <c r="HS29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>61624.71</v>
       </c>
       <c r="HT29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>71757.679999999993</v>
       </c>
       <c r="HU29" s="79">
-        <f t="shared" si="60"/>
+        <f t="shared" si="67"/>
         <v>81746.759999999995</v>
       </c>
       <c r="HV29" s="79">
-        <f t="shared" ref="HV29:HW29" si="61">HV30+HV31</f>
+        <f t="shared" ref="HV29:HW29" si="68">HV30+HV31</f>
         <v>81625.95</v>
       </c>
       <c r="HW29" s="79">
-        <f t="shared" si="61"/>
+        <f t="shared" si="68"/>
         <v>86614</v>
       </c>
       <c r="HX29" s="79">
-        <f t="shared" ref="HX29:HZ29" si="62">HX30+HX31</f>
+        <f t="shared" ref="HX29:HZ29" si="69">HX30+HX31</f>
         <v>111874.82</v>
       </c>
       <c r="HY29" s="79">
-        <f t="shared" si="62"/>
+        <f t="shared" si="69"/>
         <v>112312.72</v>
       </c>
       <c r="HZ29" s="79">
-        <f t="shared" si="62"/>
+        <f t="shared" si="69"/>
         <v>112370.74</v>
       </c>
       <c r="IA29" s="79">
-        <f t="shared" ref="IA29:IB29" si="63">IA30+IA31</f>
+        <f t="shared" ref="IA29:IB29" si="70">IA30+IA31</f>
         <v>112583.7</v>
       </c>
       <c r="IB29" s="79">
-        <f t="shared" si="63"/>
+        <f t="shared" si="70"/>
         <v>112670.97</v>
       </c>
       <c r="IC29" s="79">
-        <f t="shared" ref="IC29:II29" si="64">IC30+IC31</f>
+        <f t="shared" ref="IC29:II29" si="71">IC30+IC31</f>
         <v>112694.1</v>
       </c>
       <c r="ID29" s="79">
-        <f t="shared" si="64"/>
+        <f t="shared" si="71"/>
         <v>112648.58</v>
       </c>
       <c r="IE29" s="79">
-        <f t="shared" si="64"/>
+        <f t="shared" si="71"/>
         <v>112229.85</v>
       </c>
       <c r="IF29" s="79">
-        <f t="shared" si="64"/>
+        <f t="shared" si="71"/>
         <v>112255.75</v>
       </c>
       <c r="IG29" s="79">
-        <f t="shared" si="64"/>
+        <f t="shared" si="71"/>
         <v>111914.87</v>
       </c>
       <c r="IH29" s="79">
-        <f t="shared" si="64"/>
+        <f t="shared" si="71"/>
         <v>110865.22</v>
       </c>
       <c r="II29" s="79">
-        <f t="shared" si="64"/>
+        <f t="shared" si="71"/>
         <v>89631.23</v>
       </c>
       <c r="IJ29" s="79">
-        <f t="shared" ref="IJ29:IL29" si="65">IJ30+IJ31</f>
+        <f t="shared" ref="IJ29:IL29" si="72">IJ30+IJ31</f>
         <v>88791.65</v>
       </c>
       <c r="IK29" s="79">
-        <f t="shared" si="65"/>
+        <f t="shared" si="72"/>
         <v>88067.21</v>
       </c>
       <c r="IL29" s="79">
-        <f t="shared" si="65"/>
+        <f t="shared" si="72"/>
         <v>62440.86</v>
       </c>
       <c r="IM29" s="79">
-        <f t="shared" ref="IM29:IS29" si="66">IM30+IM31</f>
+        <f t="shared" ref="IM29:IS29" si="73">IM30+IM31</f>
         <v>61813.920000000006</v>
       </c>
       <c r="IN29" s="79">
-        <f t="shared" si="66"/>
+        <f t="shared" si="73"/>
         <v>60263.89</v>
       </c>
       <c r="IO29" s="79">
-        <f t="shared" si="66"/>
+        <f t="shared" si="73"/>
         <v>59366.5</v>
       </c>
       <c r="IP29" s="79">
-        <f t="shared" si="66"/>
+        <f t="shared" si="73"/>
         <v>40337.89</v>
       </c>
       <c r="IQ29" s="79">
-        <f t="shared" si="66"/>
+        <f t="shared" si="73"/>
         <v>38879.270000000004</v>
       </c>
       <c r="IR29" s="79">
-        <f t="shared" si="66"/>
+        <f t="shared" si="73"/>
         <v>37855.83</v>
       </c>
       <c r="IS29" s="79">
-        <f t="shared" si="66"/>
+        <f t="shared" si="73"/>
         <v>35738.06</v>
       </c>
+      <c r="IT29" s="79">
+        <f t="shared" ref="IT29:IV29" si="74">IT30+IT31</f>
+        <v>35393.659999999996</v>
+      </c>
+      <c r="IU29" s="79">
+        <f t="shared" si="74"/>
+        <v>34659.46</v>
+      </c>
+      <c r="IV29" s="79">
+        <f t="shared" si="74"/>
+        <v>33199.040000000001</v>
+      </c>
     </row>
-    <row r="30" spans="1:253" s="45" customFormat="1" ht="23.25">
+    <row r="30" spans="1:256" s="45" customFormat="1" ht="23.25">
       <c r="A30" s="43" t="s">
         <v>127</v>
       </c>
       <c r="B30" s="44">
         <v>82063.8</v>
       </c>
       <c r="C30" s="44">
         <v>87588.800000000003</v>
       </c>
       <c r="D30" s="44">
         <v>92268.800000000003</v>
       </c>
       <c r="E30" s="33">
         <v>96898.8</v>
       </c>
       <c r="F30" s="89">
         <v>105488.8</v>
       </c>
       <c r="G30" s="89">
         <v>102488.8</v>
       </c>
       <c r="H30" s="89">
         <v>95492.13</v>
       </c>
       <c r="I30" s="87">
@@ -28704,52 +29004,61 @@
       </c>
       <c r="IL30" s="106">
         <v>55416</v>
       </c>
       <c r="IM30" s="106">
         <v>54304.66</v>
       </c>
       <c r="IN30" s="106">
         <v>53193.440000000002</v>
       </c>
       <c r="IO30" s="106">
         <v>52221.22</v>
       </c>
       <c r="IP30" s="106">
         <v>33332.120000000003</v>
       </c>
       <c r="IQ30" s="106">
         <v>32082</v>
       </c>
       <c r="IR30" s="106">
         <v>30970.89</v>
       </c>
       <c r="IS30" s="106">
         <v>29720.78</v>
       </c>
+      <c r="IT30" s="106">
+        <v>28470.67</v>
+      </c>
+      <c r="IU30" s="106">
+        <v>27220.560000000001</v>
+      </c>
+      <c r="IV30" s="106">
+        <v>25831.439999999999</v>
+      </c>
     </row>
-    <row r="31" spans="1:253" s="45" customFormat="1" ht="23.25">
+    <row r="31" spans="1:256" s="45" customFormat="1" ht="23.25">
       <c r="A31" s="43" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="32">
         <v>0</v>
       </c>
       <c r="C31" s="32">
         <v>0</v>
       </c>
       <c r="D31" s="32">
         <v>0</v>
       </c>
       <c r="E31" s="32">
         <v>0</v>
       </c>
       <c r="F31" s="32">
         <v>0</v>
       </c>
       <c r="G31" s="89">
         <v>7500</v>
       </c>
       <c r="H31" s="89">
         <v>16000</v>
       </c>
       <c r="I31" s="87">
@@ -29465,1065 +29774,1086 @@
       </c>
       <c r="IL31" s="106">
         <v>7024.86</v>
       </c>
       <c r="IM31" s="106">
         <v>7509.26</v>
       </c>
       <c r="IN31" s="106" t="s">
         <v>182</v>
       </c>
       <c r="IO31" s="106">
         <v>7145.28</v>
       </c>
       <c r="IP31" s="106">
         <v>7005.77</v>
       </c>
       <c r="IQ31" s="106">
         <v>6797.27</v>
       </c>
       <c r="IR31" s="106">
         <v>6884.94</v>
       </c>
       <c r="IS31" s="106">
         <v>6017.28</v>
       </c>
+      <c r="IT31" s="106">
+        <v>6922.99</v>
+      </c>
+      <c r="IU31" s="106">
+        <v>7438.9</v>
+      </c>
+      <c r="IV31" s="106">
+        <v>7367.6</v>
+      </c>
     </row>
-    <row r="32" spans="1:253" s="22" customFormat="1" ht="31.5" customHeight="1">
+    <row r="32" spans="1:256" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A32" s="80" t="s">
         <v>131</v>
       </c>
       <c r="B32" s="81">
-        <f t="shared" ref="B32:HU32" si="67">B4+B18+B23+B26+B29</f>
+        <f t="shared" ref="B32:HU32" si="75">B4+B18+B23+B26+B29</f>
         <v>3179339.2199999997</v>
       </c>
       <c r="C32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3193558.42</v>
       </c>
       <c r="D32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3224423.84</v>
       </c>
       <c r="E32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3233049.22</v>
       </c>
       <c r="F32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3287112.3599999994</v>
       </c>
       <c r="G32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3321128.75</v>
       </c>
       <c r="H32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3345843.26</v>
       </c>
       <c r="I32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3349687.3899999997</v>
       </c>
       <c r="J32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3388990.5</v>
       </c>
       <c r="K32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3380189.42</v>
       </c>
       <c r="L32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3378498.87</v>
       </c>
       <c r="M32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3410590.12</v>
       </c>
       <c r="N32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3347955.2</v>
       </c>
       <c r="O32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3341018.2700000005</v>
       </c>
       <c r="P32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3317193.35</v>
       </c>
       <c r="Q32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3300598.7800000003</v>
       </c>
       <c r="R32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3314883.61</v>
       </c>
       <c r="S32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3351496.6</v>
       </c>
       <c r="T32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3346073.8899999997</v>
       </c>
       <c r="U32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3237305.3699999996</v>
       </c>
       <c r="V32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3233120.37</v>
       </c>
       <c r="W32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3213282.45</v>
       </c>
       <c r="X32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3184925.6899999995</v>
       </c>
       <c r="Y32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3162063.57</v>
       </c>
       <c r="Z32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3158089.65</v>
       </c>
       <c r="AA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3171628.41</v>
       </c>
       <c r="AB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3214834.9200000004</v>
       </c>
       <c r="AC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3201498.76</v>
       </c>
       <c r="AD32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3212592.14</v>
       </c>
       <c r="AE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3169426</v>
       </c>
       <c r="AF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3166896.89</v>
       </c>
       <c r="AG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3175249.5</v>
       </c>
       <c r="AH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3183420.1799999997</v>
       </c>
       <c r="AI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3186901.9899999998</v>
       </c>
       <c r="AJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3213850.7199999997</v>
       </c>
       <c r="AK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3191050.8999999994</v>
       </c>
       <c r="AL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3332398.06</v>
       </c>
       <c r="AM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3341933.7300000004</v>
       </c>
       <c r="AN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3375203.6600000006</v>
       </c>
       <c r="AO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3400953.17</v>
       </c>
       <c r="AP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3399677.3400000003</v>
       </c>
       <c r="AQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3376018.68</v>
       </c>
       <c r="AR32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3330371.82</v>
       </c>
       <c r="AS32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3340481.16</v>
       </c>
       <c r="AT32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3408231.4</v>
       </c>
       <c r="AU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3408630.54</v>
       </c>
       <c r="AV32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3421975.6999999997</v>
       </c>
       <c r="AW32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3471344.64</v>
       </c>
       <c r="AX32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3524617.6</v>
       </c>
       <c r="AY32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3608824.8199999994</v>
       </c>
       <c r="AZ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3707892.22</v>
       </c>
       <c r="BA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3799015.73</v>
       </c>
       <c r="BB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3834085.66</v>
       </c>
       <c r="BC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3831570.93</v>
       </c>
       <c r="BD32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3984507.43</v>
       </c>
       <c r="BE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4018289.14</v>
       </c>
       <c r="BF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4001941.9999999995</v>
       </c>
       <c r="BG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>2844867.5799999996</v>
       </c>
       <c r="BH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>2836616.19</v>
       </c>
       <c r="BI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>2834875.06</v>
       </c>
       <c r="BJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>2862320.0300000003</v>
       </c>
       <c r="BK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>2929543.26</v>
       </c>
       <c r="BL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>2979610.8100000005</v>
       </c>
       <c r="BM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>2978328.8600000003</v>
       </c>
       <c r="BN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3008965.1300000004</v>
       </c>
       <c r="BO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3058339.7900000005</v>
       </c>
       <c r="BP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3108368.37</v>
       </c>
       <c r="BQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3139748.6700000004</v>
       </c>
       <c r="BR32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3103788.45</v>
       </c>
       <c r="BS32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3076788.7499999995</v>
       </c>
       <c r="BT32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3034279.88</v>
       </c>
       <c r="BU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3140163.6000000006</v>
       </c>
       <c r="BV32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3133078.1000000006</v>
       </c>
       <c r="BW32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3127500.98</v>
       </c>
       <c r="BX32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3117146.8699999996</v>
       </c>
       <c r="BY32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3119451.97</v>
       </c>
       <c r="BZ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3147405.48</v>
       </c>
       <c r="CA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3121841.3700000006</v>
       </c>
       <c r="CB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3139291.89</v>
       </c>
       <c r="CC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3139484.41</v>
       </c>
       <c r="CD32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3306193.73</v>
       </c>
       <c r="CE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3155602.38</v>
       </c>
       <c r="CF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3161431.2399999998</v>
       </c>
       <c r="CG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3155796.21</v>
       </c>
       <c r="CH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3224141.5500000003</v>
       </c>
       <c r="CI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3212855.7600000002</v>
       </c>
       <c r="CJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3336976.54</v>
       </c>
       <c r="CK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3481484.39</v>
       </c>
       <c r="CL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3534125.78</v>
       </c>
       <c r="CM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3658058.5199999996</v>
       </c>
       <c r="CN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3774681.67</v>
       </c>
       <c r="CO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3903826.9600000004</v>
       </c>
       <c r="CP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3804106.48</v>
       </c>
       <c r="CQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3704455.39</v>
       </c>
       <c r="CR32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3776479.5100000002</v>
       </c>
       <c r="CS32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3828547.37</v>
       </c>
       <c r="CT32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3913755.7699999996</v>
       </c>
       <c r="CU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>3958236.32</v>
       </c>
       <c r="CV32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4004306.81</v>
       </c>
       <c r="CW32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4028045.6500000004</v>
       </c>
       <c r="CX32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4050326.72</v>
       </c>
       <c r="CY32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4097929.44</v>
       </c>
       <c r="CZ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4121871.8799999994</v>
       </c>
       <c r="DA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4191651.0300000003</v>
       </c>
       <c r="DB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4322489.790000001</v>
       </c>
       <c r="DC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4271849.5200000005</v>
       </c>
       <c r="DD32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4291699.790000001</v>
       </c>
       <c r="DE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4352535.54</v>
       </c>
       <c r="DF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4358957.83</v>
       </c>
       <c r="DG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4439758.419999999</v>
       </c>
       <c r="DH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4451104.28</v>
       </c>
       <c r="DI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4485274.3400000008</v>
       </c>
       <c r="DJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4441662.08</v>
       </c>
       <c r="DK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4561210.26</v>
       </c>
       <c r="DL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4559152.22</v>
       </c>
       <c r="DM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4566525.6399999997</v>
       </c>
       <c r="DN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4616962.2699999996</v>
       </c>
       <c r="DO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4566756.0999999996</v>
       </c>
       <c r="DP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4552239.33</v>
       </c>
       <c r="DQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4565154.0299999993</v>
       </c>
       <c r="DR32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4601041.5600000005</v>
       </c>
       <c r="DS32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4663407.7699999996</v>
       </c>
       <c r="DT32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4678501.43</v>
       </c>
       <c r="DU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4723692.7300000004</v>
       </c>
       <c r="DV32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4655439.82</v>
       </c>
       <c r="DW32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4652954.96</v>
       </c>
       <c r="DX32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4686937.1500000004</v>
       </c>
       <c r="DY32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4725453.28</v>
       </c>
       <c r="DZ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4784532.38</v>
       </c>
       <c r="EA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4868581.87</v>
       </c>
       <c r="EB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4976975.54</v>
       </c>
       <c r="EC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5009253.1500000004</v>
       </c>
       <c r="ED32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4988952.2699999996</v>
       </c>
       <c r="EE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5014317.0599999996</v>
       </c>
       <c r="EF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5030479.75</v>
       </c>
       <c r="EG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5066401.71</v>
       </c>
       <c r="EH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5004198.74</v>
       </c>
       <c r="EI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4954123.28</v>
       </c>
       <c r="EJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>4997019.3</v>
       </c>
       <c r="EK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5949330.6400000006</v>
       </c>
       <c r="EL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5988386.5300000012</v>
       </c>
       <c r="EM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5985185.0999999996</v>
       </c>
       <c r="EN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5944236.7700000005</v>
       </c>
       <c r="EO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>5921722.1299999999</v>
       </c>
       <c r="EP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6059644.6099999994</v>
       </c>
       <c r="EQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6090230.6699999999</v>
       </c>
       <c r="ER32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6166548.3199999994</v>
       </c>
       <c r="ES32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6267920.8800000008</v>
       </c>
       <c r="ET32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6347824.3800000008</v>
       </c>
       <c r="EU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6185497.0000000009</v>
       </c>
       <c r="EV32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6224988.75</v>
       </c>
       <c r="EW32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6274850.4999999991</v>
       </c>
       <c r="EX32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6369331.3100000005</v>
       </c>
       <c r="EY32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6306824.4300000006</v>
       </c>
       <c r="EZ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6325468.6900000004</v>
       </c>
       <c r="FA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6371416.1200000001</v>
       </c>
       <c r="FB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6441040.8899999997</v>
       </c>
       <c r="FC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6463378.1899999985</v>
       </c>
       <c r="FD32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6453831.7000000002</v>
       </c>
       <c r="FE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6486711.4800000004</v>
       </c>
       <c r="FF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6497688.5700000003</v>
       </c>
       <c r="FG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6531509.629999999</v>
       </c>
       <c r="FH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6557928.3999999994</v>
       </c>
       <c r="FI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6672890.3299999991</v>
       </c>
       <c r="FJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6780953.2199999997</v>
       </c>
       <c r="FK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6762750.4299999997</v>
       </c>
       <c r="FL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6808753.6299999999</v>
       </c>
       <c r="FM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6833645.9300000006</v>
       </c>
       <c r="FN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6832689.9700000007</v>
       </c>
       <c r="FO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6901694.5999999996</v>
       </c>
       <c r="FP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6908743.6299999999</v>
       </c>
       <c r="FQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6960625.4700000007</v>
       </c>
       <c r="FR32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6979501.2400000002</v>
       </c>
       <c r="FS32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6883189.1299999999</v>
       </c>
       <c r="FT32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6917357.8600000013</v>
       </c>
       <c r="FU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6915252.2300000004</v>
       </c>
       <c r="FV32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6901801.5499999998</v>
       </c>
       <c r="FW32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6880066.1399999997</v>
       </c>
       <c r="FX32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6945348.4199999999</v>
       </c>
       <c r="FY32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6954336.9100000011</v>
       </c>
       <c r="FZ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>6987102.3800000008</v>
       </c>
       <c r="GA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7028210.1600000011</v>
       </c>
       <c r="GB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7019131.4399999995</v>
       </c>
       <c r="GC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7186608.8300000001</v>
       </c>
       <c r="GD32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7343810.5299999993</v>
       </c>
       <c r="GE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7433103.04</v>
       </c>
       <c r="GF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7579942.3899999997</v>
       </c>
       <c r="GG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7667760.8799999999</v>
       </c>
       <c r="GH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7848155.8800000008</v>
       </c>
       <c r="GI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7829157.5699999994</v>
       </c>
       <c r="GJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>7925377.6899999995</v>
       </c>
       <c r="GK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8136114.5499999989</v>
       </c>
       <c r="GL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8195034.5199999996</v>
       </c>
       <c r="GM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8421958.2599999998</v>
       </c>
       <c r="GN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8472186.9799999986</v>
       </c>
       <c r="GO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8593834.2000000011</v>
       </c>
       <c r="GP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8696140.9499999993</v>
       </c>
       <c r="GQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8825097.8100000005</v>
       </c>
       <c r="GR32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>8909063.7799999993</v>
       </c>
       <c r="GS32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9159961.8699999992</v>
       </c>
       <c r="GT32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9337543.0199999996</v>
       </c>
       <c r="GU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9441003.2499999981</v>
       </c>
       <c r="GV32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9620305.7500000019</v>
       </c>
       <c r="GW32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9644257.6999999993</v>
       </c>
       <c r="GX32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9734419.370000001</v>
       </c>
       <c r="GY32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9829300.2299999986</v>
       </c>
       <c r="GZ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>9951962.7300000004</v>
       </c>
       <c r="HA32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10046605.17</v>
       </c>
       <c r="HB32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10115928.76</v>
       </c>
       <c r="HC32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10204305.380000001</v>
       </c>
       <c r="HD32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10246199.07</v>
       </c>
       <c r="HE32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10311731.51</v>
       </c>
       <c r="HF32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10373937.590000002</v>
       </c>
       <c r="HG32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10462192.949999999</v>
       </c>
       <c r="HH32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10496180.709999999</v>
       </c>
       <c r="HI32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10587313.009999998</v>
       </c>
       <c r="HJ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10692883.789999999</v>
       </c>
       <c r="HK32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10724775.890000001</v>
       </c>
       <c r="HL32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10797505.460000001</v>
       </c>
       <c r="HM32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10895273.139999999</v>
       </c>
       <c r="HN32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10958916.84</v>
       </c>
       <c r="HO32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10928183.460000001</v>
       </c>
       <c r="HP32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>10972094.029999999</v>
       </c>
       <c r="HQ32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>11027980.020000001</v>
       </c>
       <c r="HR32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>11131634.199999999</v>
       </c>
       <c r="HS32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>11125428.080000002</v>
       </c>
       <c r="HT32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>11131598.289999999</v>
       </c>
       <c r="HU32" s="81">
-        <f t="shared" si="67"/>
+        <f t="shared" si="75"/>
         <v>11084577.07</v>
       </c>
       <c r="HV32" s="81">
-        <f t="shared" ref="HV32:HW32" si="68">HV4+HV18+HV23+HV26+HV29</f>
+        <f t="shared" ref="HV32:HW32" si="76">HV4+HV18+HV23+HV26+HV29</f>
         <v>11129424.569999998</v>
       </c>
       <c r="HW32" s="81">
-        <f t="shared" si="68"/>
+        <f t="shared" si="76"/>
         <v>11275041.76</v>
       </c>
       <c r="HX32" s="81">
-        <f t="shared" ref="HX32:HZ32" si="69">HX4+HX18+HX23+HX26+HX29</f>
+        <f t="shared" ref="HX32:HZ32" si="77">HX4+HX18+HX23+HX26+HX29</f>
         <v>11474153.99</v>
       </c>
       <c r="HY32" s="81">
-        <f t="shared" si="69"/>
+        <f t="shared" si="77"/>
         <v>11523700.950000001</v>
       </c>
       <c r="HZ32" s="81">
-        <f t="shared" si="69"/>
+        <f t="shared" si="77"/>
         <v>11646159.440000001</v>
       </c>
       <c r="IA32" s="81">
-        <f t="shared" ref="IA32:IB32" si="70">IA4+IA18+IA23+IA26+IA29</f>
+        <f t="shared" ref="IA32:IB32" si="78">IA4+IA18+IA23+IA26+IA29</f>
         <v>11541664.469999999</v>
       </c>
       <c r="IB32" s="81">
-        <f t="shared" si="70"/>
+        <f t="shared" si="78"/>
         <v>11641886.65</v>
       </c>
       <c r="IC32" s="81">
-        <f t="shared" ref="IC32:II32" si="71">IC4+IC18+IC23+IC26+IC29</f>
+        <f t="shared" ref="IC32:II32" si="79">IC4+IC18+IC23+IC26+IC29</f>
         <v>11728149.060000001</v>
       </c>
       <c r="ID32" s="81">
-        <f t="shared" si="71"/>
+        <f t="shared" si="79"/>
         <v>11627853.539999999</v>
       </c>
       <c r="IE32" s="81">
-        <f t="shared" si="71"/>
+        <f t="shared" si="79"/>
         <v>11787275.050000001</v>
       </c>
       <c r="IF32" s="81">
-        <f t="shared" si="71"/>
+        <f t="shared" si="79"/>
         <v>11900270.459999999</v>
       </c>
       <c r="IG32" s="81">
-        <f t="shared" si="71"/>
+        <f t="shared" si="79"/>
         <v>11845610.270000001</v>
       </c>
       <c r="IH32" s="81">
-        <f t="shared" si="71"/>
+        <f t="shared" si="79"/>
         <v>11952897.190000001</v>
       </c>
       <c r="II32" s="81">
-        <f t="shared" si="71"/>
+        <f t="shared" si="79"/>
         <v>12004894.710000001</v>
       </c>
       <c r="IJ32" s="81">
-        <f t="shared" ref="IJ32:IL32" si="72">IJ4+IJ18+IJ23+IJ26+IJ29</f>
+        <f t="shared" ref="IJ32:IL32" si="80">IJ4+IJ18+IJ23+IJ26+IJ29</f>
         <v>12081009.870000001</v>
       </c>
       <c r="IK32" s="81">
-        <f t="shared" si="72"/>
+        <f t="shared" si="80"/>
         <v>12140279.040000003</v>
       </c>
       <c r="IL32" s="81">
-        <f t="shared" si="72"/>
+        <f t="shared" si="80"/>
         <v>12214058.579999998</v>
       </c>
       <c r="IM32" s="81">
-        <f t="shared" ref="IM32:IS32" si="73">IM4+IM18+IM23+IM26+IM29</f>
+        <f t="shared" ref="IM32:IS32" si="81">IM4+IM18+IM23+IM26+IM29</f>
         <v>12067959.710000001</v>
       </c>
       <c r="IN32" s="81">
-        <f t="shared" si="73"/>
+        <f t="shared" si="81"/>
         <v>12128175.43</v>
       </c>
       <c r="IO32" s="81">
-        <f t="shared" si="73"/>
+        <f t="shared" si="81"/>
         <v>12168296.539999999</v>
       </c>
       <c r="IP32" s="81">
-        <f t="shared" si="73"/>
+        <f t="shared" si="81"/>
         <v>12226290.330000002</v>
       </c>
       <c r="IQ32" s="81">
-        <f t="shared" si="73"/>
+        <f t="shared" si="81"/>
         <v>12269892.84</v>
       </c>
       <c r="IR32" s="81">
-        <f t="shared" si="73"/>
+        <f t="shared" si="81"/>
         <v>12373693.779999999</v>
       </c>
       <c r="IS32" s="81">
-        <f t="shared" si="73"/>
+        <f t="shared" si="81"/>
         <v>12452855.410000002</v>
       </c>
+      <c r="IT32" s="81">
+        <f t="shared" ref="IT32:IV32" si="82">IT4+IT18+IT23+IT26+IT29</f>
+        <v>12543115.57</v>
+      </c>
+      <c r="IU32" s="81">
+        <f t="shared" si="82"/>
+        <v>12595731.580000002</v>
+      </c>
+      <c r="IV32" s="81">
+        <f t="shared" si="82"/>
+        <v>12681203.979999999</v>
+      </c>
     </row>
-    <row r="33" spans="1:253" s="22" customFormat="1" ht="31.5" customHeight="1">
+    <row r="33" spans="1:256" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A33" s="82" t="s">
         <v>132</v>
       </c>
       <c r="B33" s="83">
         <v>7011942.3300000001</v>
       </c>
       <c r="C33" s="83">
         <v>7069602.6699999999</v>
       </c>
       <c r="D33" s="84">
         <v>7127263</v>
       </c>
       <c r="E33" s="84">
         <v>7175790.6699999999</v>
       </c>
       <c r="F33" s="84">
         <v>7224318.3300000001</v>
       </c>
       <c r="G33" s="84">
         <v>7272846</v>
       </c>
       <c r="H33" s="84">
         <v>7333436</v>
       </c>
       <c r="I33" s="84">
@@ -31239,1065 +31569,1086 @@
       </c>
       <c r="IL33" s="110">
         <v>18762283</v>
       </c>
       <c r="IM33" s="110">
         <v>18782271</v>
       </c>
       <c r="IN33" s="110">
         <v>18783519.329999998</v>
       </c>
       <c r="IO33" s="110">
         <v>18784767.670000002</v>
       </c>
       <c r="IP33" s="110">
         <v>18786016</v>
       </c>
       <c r="IQ33" s="110">
         <v>18804944</v>
       </c>
       <c r="IR33" s="110">
         <v>18823872</v>
       </c>
       <c r="IS33" s="110">
         <v>18842800</v>
       </c>
+      <c r="IT33" s="110">
+        <v>19016777.649999999</v>
+      </c>
+      <c r="IU33" s="110">
+        <v>19059846.289999999</v>
+      </c>
+      <c r="IV33" s="110">
+        <v>19102914.940000001</v>
+      </c>
     </row>
-    <row r="34" spans="1:253" s="22" customFormat="1" ht="31.5" customHeight="1">
+    <row r="34" spans="1:256" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A34" s="82" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="84">
         <f>B32/B33*100</f>
         <v>45.341776506025539</v>
       </c>
       <c r="C34" s="84">
-        <f t="shared" ref="C34:HU34" si="74">C32/C33*100</f>
+        <f t="shared" ref="C34:HU34" si="83">C32/C33*100</f>
         <v>45.173096269638016</v>
       </c>
       <c r="D34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.240702356570814</v>
       </c>
       <c r="E34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.054954480716482</v>
       </c>
       <c r="F34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.50065777624723</v>
       </c>
       <c r="G34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.664774835050821</v>
       </c>
       <c r="H34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.624496620683672</v>
       </c>
       <c r="I34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.302618492280118</v>
       </c>
       <c r="J34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.461637460601594</v>
       </c>
       <c r="K34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.021883271724739</v>
       </c>
       <c r="L34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>44.682365212892336</v>
       </c>
       <c r="M34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>44.791253322154532</v>
       </c>
       <c r="N34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>43.495562172073768</v>
       </c>
       <c r="O34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>42.943364939357139</v>
       </c>
       <c r="P34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>42.188019529739741</v>
       </c>
       <c r="Q34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.593019118645472</v>
       </c>
       <c r="R34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.394409231134013</v>
       </c>
       <c r="S34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.475684445395963</v>
       </c>
       <c r="T34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.117036769395803</v>
       </c>
       <c r="U34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>39.502354355571747</v>
       </c>
       <c r="V34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>39.17738515412934</v>
       </c>
       <c r="W34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>38.705420290623927</v>
       </c>
       <c r="X34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>38.137029779762798</v>
       </c>
       <c r="Y34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>37.640728139414072</v>
       </c>
       <c r="Z34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>37.380346324806126</v>
       </c>
       <c r="AA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>37.329018024828599</v>
       </c>
       <c r="AB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>37.625487678863379</v>
       </c>
       <c r="AC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>37.264663157979513</v>
       </c>
       <c r="AD34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>37.190569057535463</v>
       </c>
       <c r="AE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.492535809748496</v>
       </c>
       <c r="AF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.239032190752305</v>
       </c>
       <c r="AG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.112388147639045</v>
       </c>
       <c r="AH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.985227317943078</v>
       </c>
       <c r="AI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.715283296248565</v>
       </c>
       <c r="AJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.710687756491019</v>
       </c>
       <c r="AK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.158055027042394</v>
       </c>
       <c r="AL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.460531871961749</v>
       </c>
       <c r="AM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.312813724905034</v>
       </c>
       <c r="AN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.423244505547878</v>
       </c>
       <c r="AO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.364007862701754</v>
       </c>
       <c r="AP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.019516603295564</v>
       </c>
       <c r="AQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.446232950388044</v>
       </c>
       <c r="AR34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.689767530790938</v>
       </c>
       <c r="AS34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.521400535238399</v>
       </c>
       <c r="AT34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.946688897868775</v>
       </c>
       <c r="AU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.005494840911936</v>
       </c>
       <c r="AV34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.197644969125946</v>
       </c>
       <c r="AW34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.761512626702022</v>
       </c>
       <c r="AX34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.422113730829295</v>
       </c>
       <c r="AY34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>37.407445442440626</v>
       </c>
       <c r="AZ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>38.553392854376341</v>
       </c>
       <c r="BA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>39.641332448166253</v>
       </c>
       <c r="BB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.150051359240145</v>
       </c>
       <c r="BC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.267422970471173</v>
       </c>
       <c r="BD34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.975821571539385</v>
       </c>
       <c r="BE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>42.434186229376074</v>
       </c>
       <c r="BF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>42.3641171362585</v>
       </c>
       <c r="BG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.891706919028156</v>
       </c>
       <c r="BH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.585199328699535</v>
       </c>
       <c r="BI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.350582849579553</v>
       </c>
       <c r="BJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.239628182283823</v>
       </c>
       <c r="BK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.532596091597508</v>
       </c>
       <c r="BL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.647255161286218</v>
       </c>
       <c r="BM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.333587109459717</v>
       </c>
       <c r="BN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.337427913331034</v>
       </c>
       <c r="BO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.522073454882296</v>
       </c>
       <c r="BP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.755061668303927</v>
       </c>
       <c r="BQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.807163269435154</v>
       </c>
       <c r="BR34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.224352682133848</v>
       </c>
       <c r="BS34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.800564162879912</v>
       </c>
       <c r="BT34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.23737757215385</v>
       </c>
       <c r="BU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.053677573718716</v>
       </c>
       <c r="BV34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.80190464738817</v>
       </c>
       <c r="BW34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.567123585219928</v>
       </c>
       <c r="BX34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.291963573067608</v>
       </c>
       <c r="BY34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.177546932213239</v>
       </c>
       <c r="BZ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.294795039744258</v>
       </c>
       <c r="CA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>27.932093915656719</v>
       </c>
       <c r="CB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>27.925374020645826</v>
       </c>
       <c r="CC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>27.766099080650829</v>
       </c>
       <c r="CD34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.072910164079964</v>
       </c>
       <c r="CE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>27.801798659954137</v>
       </c>
       <c r="CF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>27.906563565865067</v>
       </c>
       <c r="CG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>27.91034267022296</v>
       </c>
       <c r="CH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.442875204953506</v>
       </c>
       <c r="CI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>28.272002069677381</v>
       </c>
       <c r="CJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>29.290526497623649</v>
       </c>
       <c r="CK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>30.396621947969898</v>
       </c>
       <c r="CL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>30.693186059918538</v>
       </c>
       <c r="CM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>31.602529475064291</v>
       </c>
       <c r="CN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>32.423478175569862</v>
       </c>
       <c r="CO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>33.342036127150848</v>
       </c>
       <c r="CP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>32.306548975832932</v>
       </c>
       <c r="CQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>30.950066883402847</v>
       </c>
       <c r="CR34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>31.048305574357361</v>
       </c>
       <c r="CS34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>30.981964972726338</v>
       </c>
       <c r="CT34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>31.466513600262992</v>
       </c>
       <c r="CU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>31.619484969104938</v>
       </c>
       <c r="CV34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>31.783809897850347</v>
       </c>
       <c r="CW34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>31.84818463451618</v>
       </c>
       <c r="CX34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>31.901266220583796</v>
       </c>
       <c r="CY34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>32.152616615264485</v>
       </c>
       <c r="CZ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>32.233992904703825</v>
       </c>
       <c r="DA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>32.672112498076693</v>
       </c>
       <c r="DB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>33.581742660769528</v>
       </c>
       <c r="DC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>33.150874385111884</v>
       </c>
       <c r="DD34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>33.267389143514883</v>
       </c>
       <c r="DE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>33.700985617055558</v>
       </c>
       <c r="DF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>33.720588317988927</v>
       </c>
       <c r="DG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.315028232683751</v>
       </c>
       <c r="DH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.372069436594671</v>
       </c>
       <c r="DI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.544355397084843</v>
       </c>
       <c r="DJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.118254324464395</v>
       </c>
       <c r="DK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.944401507604056</v>
       </c>
       <c r="DL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.857865243793533</v>
       </c>
       <c r="DM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.843643148159849</v>
       </c>
       <c r="DN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.157397612475648</v>
       </c>
       <c r="DO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.688762063856856</v>
       </c>
       <c r="DP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.492870307564452</v>
       </c>
       <c r="DQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.505284459072136</v>
       </c>
       <c r="DR34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.680691478953442</v>
       </c>
       <c r="DS34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.054170758342657</v>
       </c>
       <c r="DT34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.071235628556408</v>
       </c>
       <c r="DU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.330147180958555</v>
       </c>
       <c r="DV34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.741313866551302</v>
       </c>
       <c r="DW34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.644818006842662</v>
       </c>
       <c r="DX34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.761010697229295</v>
       </c>
       <c r="DY34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>34.909790779259495</v>
       </c>
       <c r="DZ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.208733355164632</v>
       </c>
       <c r="EA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.692037322192341</v>
       </c>
       <c r="EB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.349505766589672</v>
       </c>
       <c r="EC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.448215080896546</v>
       </c>
       <c r="ED34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.155068900016616</v>
       </c>
       <c r="EE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.193881989420277</v>
       </c>
       <c r="EF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.166228795077032</v>
       </c>
       <c r="EG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>36.23020871079602</v>
       </c>
       <c r="EH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.595533986944424</v>
       </c>
       <c r="EI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.053367530153359</v>
       </c>
       <c r="EJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>35.181027296856463</v>
       </c>
       <c r="EK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.678385991703557</v>
       </c>
       <c r="EL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.745392200110651</v>
       </c>
       <c r="EM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.486588670595232</v>
       </c>
       <c r="EN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.97053264947067</v>
       </c>
       <c r="EO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.586602831723489</v>
       </c>
       <c r="EP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.312115727067699</v>
       </c>
       <c r="EQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.302067676808704</v>
       </c>
       <c r="ER34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.600638350435112</v>
       </c>
       <c r="ES34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>42.09868355949564</v>
       </c>
       <c r="ET34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>42.448803673052971</v>
       </c>
       <c r="EU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.18309765755248</v>
       </c>
       <c r="EV34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.238937510806608</v>
       </c>
       <c r="EW34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.36257909834152</v>
       </c>
       <c r="EX34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.777662241267784</v>
       </c>
       <c r="EY34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.149150643370206</v>
       </c>
       <c r="EZ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.053936167655955</v>
       </c>
       <c r="FA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.135995460938403</v>
       </c>
       <c r="FB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.387367073910653</v>
       </c>
       <c r="FC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.333946497176754</v>
       </c>
       <c r="FD34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.078092546887781</v>
       </c>
       <c r="FE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.072904737844418</v>
       </c>
       <c r="FF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.929802620651238</v>
       </c>
       <c r="FG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.931329281420751</v>
       </c>
       <c r="FH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.916813674725624</v>
       </c>
       <c r="FI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.452461017087288</v>
       </c>
       <c r="FJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.940783855835029</v>
       </c>
       <c r="FK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.651796171089487</v>
       </c>
       <c r="FL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.759019911139639</v>
       </c>
       <c r="FM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.736412228095396</v>
       </c>
       <c r="FN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.588494731702461</v>
       </c>
       <c r="FO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.865964871513981</v>
       </c>
       <c r="FP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.767004075653254</v>
       </c>
       <c r="FQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.949867611033085</v>
       </c>
       <c r="FR34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.933295332604203</v>
       </c>
       <c r="FS34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.226906888208134</v>
       </c>
       <c r="FT34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.339170797182611</v>
       </c>
       <c r="FU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.234636439451336</v>
       </c>
       <c r="FV34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.063067533850933</v>
       </c>
       <c r="FW34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>40.867803667731316</v>
       </c>
       <c r="FX34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.189224300814629</v>
       </c>
       <c r="FY34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.176299740887274</v>
       </c>
       <c r="FZ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.436058817822314</v>
       </c>
       <c r="GA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.746196653870356</v>
       </c>
       <c r="GB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>41.758750195136251</v>
       </c>
       <c r="GC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>43.280878580801257</v>
       </c>
       <c r="GD34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>44.77825308926505</v>
       </c>
       <c r="GE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>45.894091882859747</v>
       </c>
       <c r="GF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>47.106680455453287</v>
       </c>
       <c r="GG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>47.966020382024119</v>
       </c>
       <c r="GH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>49.419697703295398</v>
       </c>
       <c r="GI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>49.528081363508761</v>
       </c>
       <c r="GJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>50.369743050286409</v>
       </c>
       <c r="GK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>51.950471707600599</v>
       </c>
       <c r="GL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>52.436202270779894</v>
       </c>
       <c r="GM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>54.001202625951215</v>
       </c>
       <c r="GN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>54.437440026647529</v>
       </c>
       <c r="GO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>54.780575149766641</v>
       </c>
       <c r="GP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>54.995990783893923</v>
       </c>
       <c r="GQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>55.375261343237739</v>
       </c>
       <c r="GR34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>55.825361714506926</v>
       </c>
       <c r="GS34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>57.318811749387542</v>
       </c>
       <c r="GT34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>58.350016122339809</v>
       </c>
       <c r="GU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>58.771290449265102</v>
       </c>
       <c r="GV34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>59.659691038770681</v>
       </c>
       <c r="GW34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>59.581613447242951</v>
       </c>
       <c r="GX34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>59.842074936705622</v>
       </c>
       <c r="GY34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.128849024980745</v>
       </c>
       <c r="GZ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.581941461262353</v>
       </c>
       <c r="HA34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.796834555308777</v>
       </c>
       <c r="HB34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.856887127847529</v>
       </c>
       <c r="HC34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.030191457057605</v>
       </c>
       <c r="HD34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.779603810813967</v>
       </c>
       <c r="HE34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.672167150288757</v>
       </c>
       <c r="HF34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.547045261318935</v>
       </c>
       <c r="HG34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.773280421963825</v>
       </c>
       <c r="HH34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.683637216845277</v>
       </c>
       <c r="HI34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>60.923666922027884</v>
       </c>
       <c r="HJ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.248148005727742</v>
       </c>
       <c r="HK34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.149563344982639</v>
       </c>
       <c r="HL34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.283659511508617</v>
       </c>
       <c r="HM34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.689382335374319</v>
       </c>
       <c r="HN34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.900406259683606</v>
       </c>
       <c r="HO34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.578616733527859</v>
       </c>
       <c r="HP34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.69260308354653</v>
       </c>
       <c r="HQ34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.873287414658172</v>
       </c>
       <c r="HR34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>62.320626084222496</v>
       </c>
       <c r="HS34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>62.178211938562143</v>
       </c>
       <c r="HT34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>62.10533924341005</v>
       </c>
       <c r="HU34" s="84">
-        <f t="shared" si="74"/>
+        <f t="shared" si="83"/>
         <v>61.736463575934685</v>
       </c>
       <c r="HV34" s="84">
-        <f t="shared" ref="HV34:HW34" si="75">HV32/HV33*100</f>
+        <f t="shared" ref="HV34:HW34" si="84">HV32/HV33*100</f>
         <v>61.872340310796439</v>
       </c>
       <c r="HW34" s="84">
-        <f t="shared" si="75"/>
+        <f t="shared" si="84"/>
         <v>62.566904777019595</v>
       </c>
       <c r="HX34" s="84">
-        <f t="shared" ref="HX34:HZ34" si="76">HX32/HX33*100</f>
+        <f t="shared" ref="HX34:HZ34" si="85">HX32/HX33*100</f>
         <v>63.555234484871079</v>
       </c>
       <c r="HY34" s="84">
-        <f t="shared" si="76"/>
+        <f t="shared" si="85"/>
         <v>63.612898749712329</v>
       </c>
       <c r="HZ34" s="84">
-        <f t="shared" si="76"/>
+        <f t="shared" si="85"/>
         <v>64.071295128722838</v>
       </c>
       <c r="IA34" s="84">
-        <f t="shared" ref="IA34:IB34" si="77">IA32/IA33*100</f>
+        <f t="shared" ref="IA34:IB34" si="86">IA32/IA33*100</f>
         <v>63.282227254827973</v>
       </c>
       <c r="IB34" s="84">
-        <f t="shared" si="77"/>
+        <f t="shared" si="86"/>
         <v>63.645953952361708</v>
       </c>
       <c r="IC34" s="84">
-        <f t="shared" ref="IC34:II34" si="78">IC32/IC33*100</f>
+        <f t="shared" ref="IC34:II34" si="87">IC32/IC33*100</f>
         <v>63.931473214699544</v>
       </c>
       <c r="ID34" s="84">
-        <f t="shared" si="78"/>
+        <f t="shared" si="87"/>
         <v>63.201334332421247</v>
       </c>
       <c r="IE34" s="84">
-        <f t="shared" si="78"/>
+        <f t="shared" si="87"/>
         <v>63.854330419245066</v>
       </c>
       <c r="IF34" s="84">
-        <f t="shared" si="78"/>
+        <f t="shared" si="87"/>
         <v>64.25232328960962</v>
       </c>
       <c r="IG34" s="84">
-        <f t="shared" si="78"/>
+        <f t="shared" si="87"/>
         <v>63.745466246483083</v>
       </c>
       <c r="IH34" s="84">
-        <f t="shared" si="78"/>
+        <f t="shared" si="87"/>
         <v>64.162104182296559</v>
       </c>
       <c r="II34" s="84">
-        <f t="shared" si="78"/>
+        <f t="shared" si="87"/>
         <v>64.280616352500289</v>
       </c>
       <c r="IJ34" s="84">
-        <f t="shared" ref="IJ34:IL34" si="79">IJ32/IJ33*100</f>
+        <f t="shared" ref="IJ34:IL34" si="88">IJ32/IJ33*100</f>
         <v>64.527356965143241</v>
       </c>
       <c r="IK34" s="84">
-        <f t="shared" si="79"/>
+        <f t="shared" si="88"/>
         <v>64.774772993382086</v>
       </c>
       <c r="IL34" s="84">
-        <f t="shared" si="79"/>
+        <f t="shared" si="88"/>
         <v>65.098999839198669</v>
       </c>
       <c r="IM34" s="84">
-        <f t="shared" ref="IM34:IS34" si="80">IM32/IM33*100</f>
+        <f t="shared" ref="IM34:IS34" si="89">IM32/IM33*100</f>
         <v>64.251866613999979</v>
       </c>
       <c r="IN34" s="84">
-        <f t="shared" si="80"/>
+        <f t="shared" si="89"/>
         <v>64.568173923773429</v>
       </c>
       <c r="IO34" s="84">
-        <f t="shared" si="80"/>
+        <f t="shared" si="89"/>
         <v>64.777466262908519</v>
       </c>
       <c r="IP34" s="84">
-        <f t="shared" si="80"/>
+        <f t="shared" si="89"/>
         <v>65.081869034924708</v>
       </c>
       <c r="IQ34" s="84">
-        <f t="shared" si="80"/>
+        <f t="shared" si="89"/>
         <v>65.24822855095978</v>
       </c>
       <c r="IR34" s="84">
-        <f t="shared" si="80"/>
+        <f t="shared" si="89"/>
         <v>65.734051846506389</v>
       </c>
       <c r="IS34" s="84">
-        <f t="shared" si="80"/>
+        <f t="shared" si="89"/>
         <v>66.088136635744164</v>
       </c>
+      <c r="IT34" s="84">
+        <f t="shared" ref="IT34:IV34" si="90">IT32/IT33*100</f>
+        <v>65.958154430017231</v>
+      </c>
+      <c r="IU34" s="84">
+        <f t="shared" si="90"/>
+        <v>66.085168727769428</v>
+      </c>
+      <c r="IV34" s="84">
+        <f t="shared" si="90"/>
+        <v>66.383607003591663</v>
+      </c>
     </row>
-    <row r="35" spans="1:253" s="22" customFormat="1" ht="31.5" customHeight="1">
+    <row r="35" spans="1:256" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A35" s="85" t="s">
         <v>134</v>
       </c>
       <c r="B35" s="86">
         <v>38.5</v>
       </c>
       <c r="C35" s="86">
         <v>38.28</v>
       </c>
       <c r="D35" s="86">
         <v>39.11</v>
       </c>
       <c r="E35" s="88">
         <v>39.57</v>
       </c>
       <c r="F35" s="88">
         <v>40.47</v>
       </c>
       <c r="G35" s="88">
         <v>41.27</v>
       </c>
       <c r="H35" s="88">
         <v>41.7</v>
       </c>
       <c r="I35" s="88">
@@ -33013,52 +33364,61 @@
       </c>
       <c r="IL35" s="88">
         <v>32.75</v>
       </c>
       <c r="IM35" s="88">
         <v>32.72</v>
       </c>
       <c r="IN35" s="88">
         <v>32.869999999999997</v>
       </c>
       <c r="IO35" s="88">
         <v>32.47</v>
       </c>
       <c r="IP35" s="88">
         <v>32.46</v>
       </c>
       <c r="IQ35" s="88">
         <v>32.51</v>
       </c>
       <c r="IR35" s="88">
         <v>32.369999999999997</v>
       </c>
       <c r="IS35" s="88">
         <v>32.369999999999997</v>
       </c>
+      <c r="IT35" s="88">
+        <v>31.51</v>
+      </c>
+      <c r="IU35" s="88">
+        <v>31.26</v>
+      </c>
+      <c r="IV35" s="88">
+        <v>32.99</v>
+      </c>
     </row>
-    <row r="36" spans="1:253" s="94" customFormat="1" ht="30.75" customHeight="1">
+    <row r="36" spans="1:256" s="94" customFormat="1" ht="30.75" customHeight="1">
       <c r="A36" s="99" t="s">
         <v>157</v>
       </c>
       <c r="B36" s="99"/>
       <c r="C36" s="90"/>
       <c r="D36" s="91"/>
       <c r="E36" s="91"/>
       <c r="F36" s="91"/>
       <c r="G36" s="91"/>
       <c r="H36" s="91"/>
       <c r="I36" s="91"/>
       <c r="J36" s="91"/>
       <c r="K36" s="91"/>
       <c r="L36" s="91"/>
       <c r="M36" s="91"/>
       <c r="N36" s="92"/>
       <c r="O36" s="92"/>
       <c r="P36" s="91"/>
       <c r="Q36" s="91"/>
       <c r="R36" s="91"/>
       <c r="S36" s="91"/>
       <c r="T36" s="91"/>
       <c r="U36" s="91"/>
       <c r="V36" s="91"/>
       <c r="W36" s="91"/>
@@ -33249,51 +33609,51 @@
       <c r="GZ36" s="91"/>
       <c r="HA36" s="91"/>
       <c r="HB36" s="91"/>
       <c r="HC36" s="91"/>
       <c r="HD36" s="91"/>
       <c r="HE36" s="91"/>
       <c r="HF36" s="91"/>
       <c r="HG36" s="91"/>
       <c r="HH36" s="91"/>
       <c r="HI36" s="91"/>
       <c r="HJ36" s="91"/>
       <c r="HK36" s="91"/>
       <c r="HL36" s="91"/>
       <c r="HM36" s="91"/>
       <c r="HN36" s="91"/>
       <c r="HO36" s="91"/>
       <c r="HP36" s="91"/>
       <c r="HQ36" s="91"/>
       <c r="HR36" s="91"/>
       <c r="HS36" s="91"/>
       <c r="HT36" s="91"/>
       <c r="HU36" s="91"/>
       <c r="HV36" s="93"/>
       <c r="HW36" s="93"/>
     </row>
-    <row r="37" spans="1:253" s="94" customFormat="1" ht="19.5" customHeight="1">
+    <row r="37" spans="1:256" s="94" customFormat="1" ht="19.5" customHeight="1">
       <c r="A37" s="100" t="s">
         <v>169</v>
       </c>
       <c r="B37" s="95"/>
       <c r="C37" s="95"/>
       <c r="D37" s="93"/>
       <c r="E37" s="93"/>
       <c r="F37" s="93"/>
       <c r="G37" s="93"/>
       <c r="H37" s="93"/>
       <c r="I37" s="93"/>
       <c r="J37" s="93"/>
       <c r="K37" s="93"/>
       <c r="L37" s="93"/>
       <c r="M37" s="93"/>
       <c r="N37" s="96"/>
       <c r="O37" s="96"/>
       <c r="P37" s="93"/>
       <c r="Q37" s="93"/>
       <c r="R37" s="93"/>
       <c r="S37" s="93"/>
       <c r="T37" s="93"/>
       <c r="U37" s="93"/>
       <c r="V37" s="93"/>
       <c r="W37" s="93"/>
@@ -33484,51 +33844,51 @@
       <c r="GZ37" s="93"/>
       <c r="HA37" s="93"/>
       <c r="HB37" s="93"/>
       <c r="HC37" s="93"/>
       <c r="HD37" s="93"/>
       <c r="HE37" s="93"/>
       <c r="HF37" s="93"/>
       <c r="HG37" s="93"/>
       <c r="HH37" s="93"/>
       <c r="HI37" s="93"/>
       <c r="HJ37" s="93"/>
       <c r="HK37" s="93"/>
       <c r="HL37" s="93"/>
       <c r="HM37" s="93"/>
       <c r="HN37" s="93"/>
       <c r="HO37" s="93"/>
       <c r="HP37" s="93"/>
       <c r="HQ37" s="93"/>
       <c r="HR37" s="93"/>
       <c r="HS37" s="93"/>
       <c r="HT37" s="93"/>
       <c r="HU37" s="93"/>
       <c r="HV37" s="93"/>
       <c r="HW37" s="93"/>
     </row>
-    <row r="38" spans="1:253" s="94" customFormat="1" ht="19.5" customHeight="1">
+    <row r="38" spans="1:256" s="94" customFormat="1" ht="19.5" customHeight="1">
       <c r="A38" s="100" t="s">
         <v>159</v>
       </c>
       <c r="B38" s="95"/>
       <c r="C38" s="95"/>
       <c r="D38" s="97"/>
       <c r="E38" s="97"/>
       <c r="F38" s="97"/>
       <c r="G38" s="97"/>
       <c r="H38" s="97"/>
       <c r="I38" s="97"/>
       <c r="J38" s="97"/>
       <c r="K38" s="97"/>
       <c r="L38" s="97"/>
       <c r="M38" s="97"/>
       <c r="N38" s="98"/>
       <c r="O38" s="98"/>
       <c r="P38" s="97"/>
       <c r="Q38" s="97"/>
       <c r="R38" s="97"/>
       <c r="S38" s="97"/>
       <c r="T38" s="97"/>
       <c r="U38" s="97"/>
       <c r="V38" s="97"/>
       <c r="W38" s="97"/>
@@ -33717,56 +34077,56 @@
       <c r="GX38" s="97"/>
       <c r="GY38" s="97"/>
       <c r="GZ38" s="97"/>
       <c r="HA38" s="97"/>
       <c r="HB38" s="97"/>
       <c r="HC38" s="97"/>
       <c r="HD38" s="97"/>
       <c r="HE38" s="97"/>
       <c r="HF38" s="97"/>
       <c r="HG38" s="97"/>
       <c r="HH38" s="97"/>
       <c r="HI38" s="97"/>
       <c r="HJ38" s="97"/>
       <c r="HK38" s="97"/>
       <c r="HL38" s="97"/>
       <c r="HM38" s="97"/>
       <c r="HN38" s="97"/>
       <c r="HO38" s="97"/>
       <c r="HP38" s="97"/>
       <c r="HQ38" s="97"/>
       <c r="HR38" s="97"/>
       <c r="HS38" s="97"/>
       <c r="HT38" s="97"/>
       <c r="HU38" s="97"/>
     </row>
-    <row r="39" spans="1:253" s="94" customFormat="1" ht="27" customHeight="1">
-      <c r="A39" s="116" t="s">
+    <row r="39" spans="1:256" s="94" customFormat="1" ht="27" customHeight="1">
+      <c r="A39" s="117" t="s">
         <v>158</v>
       </c>
-      <c r="B39" s="116"/>
-      <c r="C39" s="116"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="117"/>
       <c r="D39" s="97"/>
       <c r="E39" s="97"/>
       <c r="F39" s="97"/>
       <c r="G39" s="97"/>
       <c r="H39" s="97"/>
       <c r="I39" s="97"/>
       <c r="J39" s="97"/>
       <c r="K39" s="97"/>
       <c r="L39" s="97"/>
       <c r="M39" s="97"/>
       <c r="N39" s="98"/>
       <c r="O39" s="98"/>
       <c r="P39" s="97"/>
       <c r="Q39" s="97"/>
       <c r="R39" s="97"/>
       <c r="S39" s="97"/>
       <c r="T39" s="97"/>
       <c r="U39" s="97"/>
       <c r="V39" s="97"/>
       <c r="W39" s="97"/>
       <c r="X39" s="97"/>
       <c r="Y39" s="97"/>
       <c r="Z39" s="97"/>
       <c r="AA39" s="97"/>
       <c r="AB39" s="97"/>
@@ -33950,51 +34310,51 @@
       <c r="GX39" s="97"/>
       <c r="GY39" s="97"/>
       <c r="GZ39" s="97"/>
       <c r="HA39" s="97"/>
       <c r="HB39" s="97"/>
       <c r="HC39" s="97"/>
       <c r="HD39" s="97"/>
       <c r="HE39" s="97"/>
       <c r="HF39" s="97"/>
       <c r="HG39" s="97"/>
       <c r="HH39" s="97"/>
       <c r="HI39" s="97"/>
       <c r="HJ39" s="97"/>
       <c r="HK39" s="97"/>
       <c r="HL39" s="97"/>
       <c r="HM39" s="97"/>
       <c r="HN39" s="97"/>
       <c r="HO39" s="97"/>
       <c r="HP39" s="97"/>
       <c r="HQ39" s="97"/>
       <c r="HR39" s="97"/>
       <c r="HS39" s="97"/>
       <c r="HT39" s="97"/>
       <c r="HU39" s="97"/>
     </row>
-    <row r="40" spans="1:253" ht="27" customHeight="1">
+    <row r="40" spans="1:256" ht="27" customHeight="1">
       <c r="B40" s="54"/>
       <c r="C40" s="54"/>
       <c r="D40" s="54"/>
       <c r="E40" s="54"/>
       <c r="F40" s="54"/>
       <c r="G40" s="54"/>
       <c r="H40" s="54"/>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
       <c r="K40" s="55"/>
       <c r="L40" s="55"/>
       <c r="M40" s="54"/>
       <c r="N40" s="54"/>
       <c r="O40" s="54"/>
       <c r="P40" s="54"/>
       <c r="Q40" s="54"/>
       <c r="R40" s="54"/>
       <c r="S40" s="54"/>
       <c r="T40" s="54"/>
       <c r="U40" s="54"/>
       <c r="V40" s="54"/>
       <c r="W40" s="54"/>
       <c r="X40" s="54"/>
       <c r="Y40" s="54"/>
       <c r="Z40" s="54"/>
@@ -34180,51 +34540,51 @@
       <c r="GX40" s="54"/>
       <c r="GY40" s="54"/>
       <c r="GZ40" s="54"/>
       <c r="HA40" s="54"/>
       <c r="HB40" s="54"/>
       <c r="HC40" s="54"/>
       <c r="HD40" s="54"/>
       <c r="HE40" s="54"/>
       <c r="HF40" s="54"/>
       <c r="HG40" s="54"/>
       <c r="HH40" s="54"/>
       <c r="HI40" s="54"/>
       <c r="HJ40" s="54"/>
       <c r="HK40" s="54"/>
       <c r="HL40" s="54"/>
       <c r="HM40" s="54"/>
       <c r="HN40" s="54"/>
       <c r="HO40" s="54"/>
       <c r="HP40" s="54"/>
       <c r="HQ40" s="54"/>
       <c r="HR40" s="54"/>
       <c r="HS40" s="54"/>
       <c r="HT40" s="54"/>
       <c r="HU40" s="54"/>
     </row>
-    <row r="41" spans="1:253">
+    <row r="41" spans="1:256">
       <c r="B41" s="54"/>
       <c r="C41" s="54"/>
       <c r="D41" s="54"/>
       <c r="E41" s="54"/>
       <c r="F41" s="54"/>
       <c r="G41" s="54"/>
       <c r="H41" s="54"/>
       <c r="I41" s="54"/>
       <c r="J41" s="54"/>
       <c r="K41" s="55"/>
       <c r="L41" s="55"/>
       <c r="M41" s="54"/>
       <c r="N41" s="54"/>
       <c r="O41" s="54"/>
       <c r="P41" s="54"/>
       <c r="Q41" s="54"/>
       <c r="R41" s="54"/>
       <c r="S41" s="54"/>
       <c r="T41" s="54"/>
       <c r="U41" s="54"/>
       <c r="V41" s="54"/>
       <c r="W41" s="54"/>
       <c r="X41" s="54"/>
       <c r="Y41" s="54"/>
       <c r="Z41" s="54"/>
@@ -34410,51 +34770,51 @@
       <c r="GX41" s="54"/>
       <c r="GY41" s="54"/>
       <c r="GZ41" s="54"/>
       <c r="HA41" s="54"/>
       <c r="HB41" s="54"/>
       <c r="HC41" s="54"/>
       <c r="HD41" s="54"/>
       <c r="HE41" s="54"/>
       <c r="HF41" s="54"/>
       <c r="HG41" s="54"/>
       <c r="HH41" s="54"/>
       <c r="HI41" s="54"/>
       <c r="HJ41" s="54"/>
       <c r="HK41" s="54"/>
       <c r="HL41" s="54"/>
       <c r="HM41" s="54"/>
       <c r="HN41" s="54"/>
       <c r="HO41" s="54"/>
       <c r="HP41" s="54"/>
       <c r="HQ41" s="54"/>
       <c r="HR41" s="54"/>
       <c r="HS41" s="54"/>
       <c r="HT41" s="54"/>
       <c r="HU41" s="54"/>
     </row>
-    <row r="42" spans="1:253">
+    <row r="42" spans="1:256">
       <c r="B42" s="54"/>
       <c r="C42" s="54"/>
       <c r="D42" s="54"/>
       <c r="E42" s="54"/>
       <c r="F42" s="54"/>
       <c r="G42" s="54"/>
       <c r="H42" s="54"/>
       <c r="I42" s="54"/>
       <c r="J42" s="54"/>
       <c r="K42" s="55"/>
       <c r="L42" s="55"/>
       <c r="M42" s="54"/>
       <c r="N42" s="54"/>
       <c r="O42" s="54"/>
       <c r="P42" s="54"/>
       <c r="Q42" s="54"/>
       <c r="R42" s="54"/>
       <c r="S42" s="54"/>
       <c r="T42" s="54"/>
       <c r="U42" s="54"/>
       <c r="V42" s="54"/>
       <c r="W42" s="54"/>
       <c r="X42" s="54"/>
       <c r="Y42" s="54"/>
       <c r="Z42" s="54"/>
@@ -34640,51 +35000,51 @@
       <c r="GX42" s="54"/>
       <c r="GY42" s="54"/>
       <c r="GZ42" s="54"/>
       <c r="HA42" s="54"/>
       <c r="HB42" s="54"/>
       <c r="HC42" s="54"/>
       <c r="HD42" s="54"/>
       <c r="HE42" s="54"/>
       <c r="HF42" s="54"/>
       <c r="HG42" s="54"/>
       <c r="HH42" s="54"/>
       <c r="HI42" s="54"/>
       <c r="HJ42" s="54"/>
       <c r="HK42" s="54"/>
       <c r="HL42" s="54"/>
       <c r="HM42" s="54"/>
       <c r="HN42" s="54"/>
       <c r="HO42" s="54"/>
       <c r="HP42" s="54"/>
       <c r="HQ42" s="54"/>
       <c r="HR42" s="54"/>
       <c r="HS42" s="54"/>
       <c r="HT42" s="54"/>
       <c r="HU42" s="54"/>
     </row>
-    <row r="43" spans="1:253">
+    <row r="43" spans="1:256">
       <c r="B43" s="54"/>
       <c r="C43" s="54"/>
       <c r="D43" s="54"/>
       <c r="E43" s="54"/>
       <c r="F43" s="54"/>
       <c r="G43" s="54"/>
       <c r="H43" s="54"/>
       <c r="I43" s="54"/>
       <c r="J43" s="54"/>
       <c r="K43" s="55"/>
       <c r="L43" s="55"/>
       <c r="M43" s="54"/>
       <c r="N43" s="54"/>
       <c r="O43" s="54"/>
       <c r="P43" s="54"/>
       <c r="Q43" s="54"/>
       <c r="R43" s="54"/>
       <c r="S43" s="54"/>
       <c r="T43" s="54"/>
       <c r="U43" s="54"/>
       <c r="V43" s="54"/>
       <c r="W43" s="54"/>
       <c r="X43" s="54"/>
       <c r="Y43" s="54"/>
       <c r="Z43" s="54"/>
@@ -34870,51 +35230,51 @@
       <c r="GX43" s="54"/>
       <c r="GY43" s="54"/>
       <c r="GZ43" s="54"/>
       <c r="HA43" s="54"/>
       <c r="HB43" s="54"/>
       <c r="HC43" s="54"/>
       <c r="HD43" s="54"/>
       <c r="HE43" s="54"/>
       <c r="HF43" s="54"/>
       <c r="HG43" s="54"/>
       <c r="HH43" s="54"/>
       <c r="HI43" s="54"/>
       <c r="HJ43" s="54"/>
       <c r="HK43" s="54"/>
       <c r="HL43" s="54"/>
       <c r="HM43" s="54"/>
       <c r="HN43" s="54"/>
       <c r="HO43" s="54"/>
       <c r="HP43" s="54"/>
       <c r="HQ43" s="54"/>
       <c r="HR43" s="54"/>
       <c r="HS43" s="54"/>
       <c r="HT43" s="54"/>
       <c r="HU43" s="54"/>
     </row>
-    <row r="44" spans="1:253">
+    <row r="44" spans="1:256">
       <c r="B44" s="54"/>
       <c r="C44" s="54"/>
       <c r="D44" s="54"/>
       <c r="E44" s="54"/>
       <c r="F44" s="54"/>
       <c r="G44" s="54"/>
       <c r="H44" s="54"/>
       <c r="I44" s="54"/>
       <c r="J44" s="54"/>
       <c r="K44" s="55"/>
       <c r="L44" s="55"/>
       <c r="M44" s="54"/>
       <c r="N44" s="54"/>
       <c r="O44" s="54"/>
       <c r="P44" s="54"/>
       <c r="Q44" s="54"/>
       <c r="R44" s="54"/>
       <c r="S44" s="54"/>
       <c r="T44" s="54"/>
       <c r="U44" s="54"/>
       <c r="V44" s="54"/>
       <c r="W44" s="54"/>
       <c r="X44" s="54"/>
       <c r="Y44" s="54"/>
       <c r="Z44" s="54"/>
@@ -35100,51 +35460,51 @@
       <c r="GX44" s="54"/>
       <c r="GY44" s="54"/>
       <c r="GZ44" s="54"/>
       <c r="HA44" s="54"/>
       <c r="HB44" s="54"/>
       <c r="HC44" s="54"/>
       <c r="HD44" s="54"/>
       <c r="HE44" s="54"/>
       <c r="HF44" s="54"/>
       <c r="HG44" s="54"/>
       <c r="HH44" s="54"/>
       <c r="HI44" s="54"/>
       <c r="HJ44" s="54"/>
       <c r="HK44" s="54"/>
       <c r="HL44" s="54"/>
       <c r="HM44" s="54"/>
       <c r="HN44" s="54"/>
       <c r="HO44" s="54"/>
       <c r="HP44" s="54"/>
       <c r="HQ44" s="54"/>
       <c r="HR44" s="54"/>
       <c r="HS44" s="54"/>
       <c r="HT44" s="54"/>
       <c r="HU44" s="54"/>
     </row>
-    <row r="45" spans="1:253">
+    <row r="45" spans="1:256">
       <c r="B45" s="54"/>
       <c r="C45" s="54"/>
       <c r="D45" s="54"/>
       <c r="E45" s="54"/>
       <c r="F45" s="54"/>
       <c r="G45" s="54"/>
       <c r="H45" s="54"/>
       <c r="I45" s="54"/>
       <c r="J45" s="54"/>
       <c r="K45" s="55"/>
       <c r="L45" s="55"/>
       <c r="M45" s="54"/>
       <c r="N45" s="54"/>
       <c r="O45" s="54"/>
       <c r="P45" s="54"/>
       <c r="Q45" s="54"/>
       <c r="R45" s="54"/>
       <c r="S45" s="54"/>
       <c r="T45" s="54"/>
       <c r="U45" s="54"/>
       <c r="V45" s="54"/>
       <c r="W45" s="54"/>
       <c r="X45" s="54"/>
       <c r="Y45" s="54"/>
       <c r="Z45" s="54"/>
@@ -35330,51 +35690,51 @@
       <c r="GX45" s="54"/>
       <c r="GY45" s="54"/>
       <c r="GZ45" s="54"/>
       <c r="HA45" s="54"/>
       <c r="HB45" s="54"/>
       <c r="HC45" s="54"/>
       <c r="HD45" s="54"/>
       <c r="HE45" s="54"/>
       <c r="HF45" s="54"/>
       <c r="HG45" s="54"/>
       <c r="HH45" s="54"/>
       <c r="HI45" s="54"/>
       <c r="HJ45" s="54"/>
       <c r="HK45" s="54"/>
       <c r="HL45" s="54"/>
       <c r="HM45" s="54"/>
       <c r="HN45" s="54"/>
       <c r="HO45" s="54"/>
       <c r="HP45" s="54"/>
       <c r="HQ45" s="54"/>
       <c r="HR45" s="54"/>
       <c r="HS45" s="54"/>
       <c r="HT45" s="54"/>
       <c r="HU45" s="54"/>
     </row>
-    <row r="46" spans="1:253">
+    <row r="46" spans="1:256">
       <c r="B46" s="54"/>
       <c r="C46" s="54"/>
       <c r="D46" s="54"/>
       <c r="E46" s="54"/>
       <c r="F46" s="54"/>
       <c r="G46" s="54"/>
       <c r="H46" s="54"/>
       <c r="I46" s="54"/>
       <c r="J46" s="54"/>
       <c r="K46" s="55"/>
       <c r="L46" s="55"/>
       <c r="M46" s="54"/>
       <c r="N46" s="54"/>
       <c r="O46" s="54"/>
       <c r="P46" s="54"/>
       <c r="Q46" s="54"/>
       <c r="R46" s="54"/>
       <c r="S46" s="54"/>
       <c r="T46" s="54"/>
       <c r="U46" s="54"/>
       <c r="V46" s="54"/>
       <c r="W46" s="54"/>
       <c r="X46" s="54"/>
       <c r="Y46" s="54"/>
       <c r="Z46" s="54"/>
@@ -35560,117 +35920,117 @@
       <c r="GX46" s="54"/>
       <c r="GY46" s="54"/>
       <c r="GZ46" s="54"/>
       <c r="HA46" s="54"/>
       <c r="HB46" s="54"/>
       <c r="HC46" s="54"/>
       <c r="HD46" s="54"/>
       <c r="HE46" s="54"/>
       <c r="HF46" s="54"/>
       <c r="HG46" s="54"/>
       <c r="HH46" s="54"/>
       <c r="HI46" s="54"/>
       <c r="HJ46" s="54"/>
       <c r="HK46" s="54"/>
       <c r="HL46" s="54"/>
       <c r="HM46" s="54"/>
       <c r="HN46" s="54"/>
       <c r="HO46" s="54"/>
       <c r="HP46" s="54"/>
       <c r="HQ46" s="54"/>
       <c r="HR46" s="54"/>
       <c r="HS46" s="54"/>
       <c r="HT46" s="54"/>
       <c r="HU46" s="54"/>
     </row>
-    <row r="47" spans="1:253">
+    <row r="47" spans="1:256">
       <c r="K47" s="16"/>
       <c r="L47" s="16"/>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
     </row>
-    <row r="48" spans="1:253">
+    <row r="48" spans="1:256">
       <c r="K48" s="16"/>
       <c r="L48" s="16"/>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:HT1"/>
     <mergeCell ref="A39:C39"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C23 C26 C29 C32 B8 C34" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05883144-4688-4D20-96AB-6D895AA1AEF2}">
   <dimension ref="A1:V49"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="R22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="Z30" sqref="Z30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.28515625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="72" style="15" customWidth="1"/>
     <col min="2" max="13" width="18.5703125" style="15" customWidth="1"/>
     <col min="14" max="15" width="18.5703125" style="16" customWidth="1"/>
     <col min="16" max="20" width="18.5703125" style="15" customWidth="1"/>
     <col min="21" max="16384" width="21.28515625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="33" customHeight="1">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="118" t="s">
         <v>147</v>
       </c>
-      <c r="B1" s="117"/>
-[...15 lines deleted...]
-      <c r="R1" s="117"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
+      <c r="N1" s="118"/>
+      <c r="O1" s="118"/>
+      <c r="P1" s="118"/>
+      <c r="Q1" s="118"/>
+      <c r="R1" s="118"/>
       <c r="S1" s="14"/>
       <c r="T1" s="14"/>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="14"/>
       <c r="H2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="N2" s="15"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="17"/>
       <c r="T2" s="18"/>
       <c r="U2" s="18"/>
       <c r="V2" s="18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:22" s="19" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="56"/>
       <c r="B3" s="57" t="s">
         <v>146</v>
       </c>
@@ -38375,98 +38735,98 @@
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="C1:W18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="13" width="17.42578125" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="18.42578125" hidden="1" customWidth="1"/>
     <col min="16" max="19" width="15.28515625" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="14.7109375" customWidth="1"/>
     <col min="21" max="21" width="15.28515625" customWidth="1"/>
     <col min="22" max="22" width="15.140625" customWidth="1"/>
     <col min="23" max="23" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:23" ht="23.25" customHeight="1">
-      <c r="C1" s="118" t="s">
+      <c r="C1" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="D1" s="118"/>
-[...18 lines deleted...]
-      <c r="W1" s="118"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
+      <c r="J1" s="119"/>
+      <c r="K1" s="119"/>
+      <c r="L1" s="119"/>
+      <c r="M1" s="119"/>
+      <c r="N1" s="119"/>
+      <c r="O1" s="119"/>
+      <c r="P1" s="119"/>
+      <c r="Q1" s="119"/>
+      <c r="R1" s="119"/>
+      <c r="S1" s="119"/>
+      <c r="T1" s="119"/>
+      <c r="U1" s="119"/>
+      <c r="V1" s="119"/>
+      <c r="W1" s="119"/>
     </row>
     <row r="2" spans="3:23" ht="23.25" customHeight="1" thickBot="1">
-      <c r="C2" s="119" t="s">
+      <c r="C2" s="120" t="s">
         <v>25</v>
       </c>
-      <c r="D2" s="119"/>
-[...18 lines deleted...]
-      <c r="W2" s="119"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="120"/>
+      <c r="I2" s="120"/>
+      <c r="J2" s="120"/>
+      <c r="K2" s="120"/>
+      <c r="L2" s="120"/>
+      <c r="M2" s="120"/>
+      <c r="N2" s="120"/>
+      <c r="O2" s="120"/>
+      <c r="P2" s="120"/>
+      <c r="Q2" s="120"/>
+      <c r="R2" s="120"/>
+      <c r="S2" s="120"/>
+      <c r="T2" s="120"/>
+      <c r="U2" s="120"/>
+      <c r="V2" s="120"/>
+      <c r="W2" s="120"/>
     </row>
     <row r="3" spans="3:23" ht="21" customHeight="1" thickBot="1">
       <c r="C3" s="5"/>
       <c r="D3" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>67</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>71</v>
       </c>
       <c r="K3" s="6" t="s">