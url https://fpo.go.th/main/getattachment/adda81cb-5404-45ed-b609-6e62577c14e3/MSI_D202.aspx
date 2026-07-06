--- v2 (2026-04-18)
+++ v3 (2026-07-06)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Suchayap\Desktop\Report ลงเว็บ v.4\MSI_D202  เงินรับฝากของสถาบันการเงินเฉพาะกิจ จำแนกตามขนาดและอายุของบัญชีเงินฝาก\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70BA726A-3B3C-46BE-9A95-B4003ADF9B52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11A4DFF9-DB68-4E63-B9E7-A8DB86987010}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{4731E2DD-F99F-41AF-A78B-578C5CE2F967}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{4731E2DD-F99F-41AF-A78B-578C5CE2F967}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="918" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="943" uniqueCount="65">
   <si>
     <t>สำนักงานเศรษฐกิจการคลัง</t>
   </si>
   <si>
     <t xml:space="preserve"> MSI_D202 เงินรับฝากของสถาบันการเงินเฉพาะกิจ จำแนกตามขนาดและอายุของบัญชีเงินฝาก</t>
   </si>
   <si>
     <t>กองนโยบายระบบการเงินและสถาบันการเงิน สำนักงานเศรษฐกิจการคลัง โทร 0 2273 9020 ต่อ 3286</t>
   </si>
   <si>
     <t xml:space="preserve">จ่ายคืนเมื่อทวงถาม
 </t>
   </si>
   <si>
     <t xml:space="preserve">ออมทรัพย์
 </t>
   </si>
   <si>
     <t xml:space="preserve">ฝากประจำไม่เกิน 3 เดือน
 </t>
   </si>
   <si>
     <t xml:space="preserve">ฝากประจำ 3-6 เดือน
 </t>
   </si>
@@ -232,51 +232,54 @@
   <si>
     <t>มิ.ย. 67</t>
   </si>
   <si>
     <t>ก.ย. 67</t>
   </si>
   <si>
     <t>ธ.ค. 67</t>
   </si>
   <si>
     <t>มี.ค. 68</t>
   </si>
   <si>
     <t>มิ.ย. 68</t>
   </si>
   <si>
     <t>ก.ย. 68</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ธ.ค. 68</t>
   </si>
   <si>
-    <t>ปรับปรุงข้อมูลล่าสุด : ธ.ค. 68</t>
+    <t>มี.ค. 69</t>
+  </si>
+  <si>
+    <t>ปรับปรุงข้อมูลล่าสุด : มี.ค. 69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -840,54 +843,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A5A088C-4BC1-411E-BD94-9A110576CE00}">
-  <dimension ref="A2:VE28"/>
+  <dimension ref="A2:VU28"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="TW10" workbookViewId="0">
-      <selection activeCell="TZ15" sqref="TZ15:UO27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G7" sqref="G6:G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.5703125" bestFit="1" customWidth="1"/>
@@ -1418,94 +1421,109 @@
     <col min="552" max="552" width="9" bestFit="1" customWidth="1"/>
     <col min="553" max="553" width="11" bestFit="1" customWidth="1"/>
     <col min="554" max="554" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="555" max="555" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="556" max="556" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="557" max="557" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="558" max="558" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="559" max="559" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="560" max="560" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="561" max="561" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="562" max="563" width="9" bestFit="1" customWidth="1"/>
     <col min="564" max="564" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="565" max="565" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="566" max="566" width="8" bestFit="1" customWidth="1"/>
     <col min="567" max="567" width="11" bestFit="1" customWidth="1"/>
     <col min="568" max="568" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="569" max="569" width="11" bestFit="1" customWidth="1"/>
     <col min="570" max="570" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="571" max="571" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="572" max="572" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="573" max="573" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="574" max="574" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="575" max="575" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="576" max="576" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="577" max="577" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="578" max="578" width="9" bestFit="1" customWidth="1"/>
+    <col min="580" max="580" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="581" max="581" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="582" max="582" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="583" max="583" width="11" bestFit="1" customWidth="1"/>
+    <col min="584" max="584" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="585" max="585" width="11" bestFit="1" customWidth="1"/>
+    <col min="586" max="586" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="587" max="587" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="588" max="588" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="589" max="589" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="590" max="590" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="591" max="591" width="11" bestFit="1" customWidth="1"/>
+    <col min="592" max="592" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="593" max="593" width="12.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:577" ht="18.75">
+    <row r="2" spans="1:593" ht="18.75">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:577" ht="18.75">
+    <row r="3" spans="1:593" ht="18.75">
       <c r="A3" s="1"/>
     </row>
-    <row r="4" spans="1:577" ht="18.75">
+    <row r="4" spans="1:593" ht="18.75">
       <c r="A4" s="1"/>
     </row>
-    <row r="5" spans="1:577" ht="18.75">
+    <row r="5" spans="1:593" ht="18.75">
       <c r="A5" s="1"/>
     </row>
-    <row r="6" spans="1:577" ht="18.75">
+    <row r="6" spans="1:593" ht="18.75">
       <c r="A6" s="1"/>
     </row>
-    <row r="7" spans="1:577" ht="21">
+    <row r="7" spans="1:593" ht="21">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:577" ht="21">
+    <row r="8" spans="1:593" ht="21">
       <c r="A8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:577" ht="21">
+    <row r="9" spans="1:593" ht="21">
       <c r="A9" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
-    <row r="10" spans="1:577" ht="21">
+    <row r="10" spans="1:593" ht="21">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:577" ht="21">
+    <row r="11" spans="1:593" ht="21">
       <c r="A11" s="2"/>
       <c r="UG11" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="12" spans="1:577" ht="21">
+    <row r="12" spans="1:593" ht="21">
       <c r="B12" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="24" t="s">
         <v>28</v>
       </c>
       <c r="S12" s="25"/>
       <c r="T12" s="25"/>
       <c r="U12" s="25"/>
       <c r="V12" s="25"/>
@@ -2110,52 +2128,70 @@
       <c r="UI12" s="25"/>
       <c r="UJ12" s="25"/>
       <c r="UK12" s="25"/>
       <c r="UL12" s="25"/>
       <c r="UM12" s="25"/>
       <c r="UN12" s="25"/>
       <c r="UO12" s="25"/>
       <c r="UP12" s="24" t="s">
         <v>62</v>
       </c>
       <c r="UQ12" s="25"/>
       <c r="UR12" s="25"/>
       <c r="US12" s="25"/>
       <c r="UT12" s="25"/>
       <c r="UU12" s="25"/>
       <c r="UV12" s="25"/>
       <c r="UW12" s="25"/>
       <c r="UX12" s="25"/>
       <c r="UY12" s="25"/>
       <c r="UZ12" s="25"/>
       <c r="VA12" s="25"/>
       <c r="VB12" s="25"/>
       <c r="VC12" s="25"/>
       <c r="VD12" s="25"/>
       <c r="VE12" s="25"/>
+      <c r="VF12" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="VG12" s="25"/>
+      <c r="VH12" s="25"/>
+      <c r="VI12" s="25"/>
+      <c r="VJ12" s="25"/>
+      <c r="VK12" s="25"/>
+      <c r="VL12" s="25"/>
+      <c r="VM12" s="25"/>
+      <c r="VN12" s="25"/>
+      <c r="VO12" s="25"/>
+      <c r="VP12" s="25"/>
+      <c r="VQ12" s="25"/>
+      <c r="VR12" s="25"/>
+      <c r="VS12" s="25"/>
+      <c r="VT12" s="25"/>
+      <c r="VU12" s="25"/>
     </row>
-    <row r="13" spans="1:577" ht="18.75">
+    <row r="13" spans="1:593" ht="18.75">
       <c r="A13" s="1"/>
       <c r="B13" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="26"/>
       <c r="D13" s="26" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G13" s="26"/>
       <c r="H13" s="26" t="s">
         <v>6</v>
       </c>
       <c r="I13" s="26"/>
       <c r="J13" s="26" t="s">
         <v>7</v>
       </c>
       <c r="K13" s="26"/>
       <c r="L13" s="26" t="s">
         <v>8</v>
       </c>
       <c r="M13" s="26"/>
@@ -3265,52 +3301,84 @@
       <c r="US13" s="26"/>
       <c r="UT13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="UU13" s="26"/>
       <c r="UV13" s="26" t="s">
         <v>6</v>
       </c>
       <c r="UW13" s="26"/>
       <c r="UX13" s="26" t="s">
         <v>7</v>
       </c>
       <c r="UY13" s="26"/>
       <c r="UZ13" s="26" t="s">
         <v>8</v>
       </c>
       <c r="VA13" s="26"/>
       <c r="VB13" s="26" t="s">
         <v>9</v>
       </c>
       <c r="VC13" s="26"/>
       <c r="VD13" s="27" t="s">
         <v>10</v>
       </c>
       <c r="VE13" s="27"/>
+      <c r="VF13" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="VG13" s="26"/>
+      <c r="VH13" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="VI13" s="26"/>
+      <c r="VJ13" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="VK13" s="26"/>
+      <c r="VL13" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="VM13" s="26"/>
+      <c r="VN13" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="VO13" s="26"/>
+      <c r="VP13" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="VQ13" s="26"/>
+      <c r="VR13" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="VS13" s="26"/>
+      <c r="VT13" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="VU13" s="27"/>
     </row>
-    <row r="14" spans="1:577" ht="43.5" customHeight="1">
+    <row r="14" spans="1:593" ht="43.5" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="4" t="s">
@@ -4998,52 +5066,100 @@
       </c>
       <c r="UX14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="UY14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="UZ14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="VA14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="VB14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="VC14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="VD14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="VE14" s="5" t="s">
         <v>13</v>
       </c>
+      <c r="VF14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="VG14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="VH14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="VI14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="VJ14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="VK14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="VL14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="VM14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="VN14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="VO14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="VP14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="VQ14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="VR14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="VS14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="VT14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="VU14" s="5" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="15" spans="1:577" ht="18.75">
+    <row r="15" spans="1:593" ht="18.75">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="7">
         <v>134168</v>
       </c>
       <c r="C15" s="8">
         <v>213.50282351999999</v>
       </c>
       <c r="D15" s="7">
         <v>51953351</v>
       </c>
       <c r="E15" s="8">
         <v>171874.26294242992</v>
       </c>
       <c r="F15" s="7">
         <v>125858</v>
       </c>
       <c r="G15" s="8">
         <v>513.86241772999995</v>
       </c>
       <c r="H15" s="7">
         <v>763794</v>
       </c>
       <c r="I15" s="8">
@@ -6731,52 +6847,100 @@
       </c>
       <c r="UX15" s="7">
         <v>2913295</v>
       </c>
       <c r="UY15" s="20">
         <v>20178.764512680005</v>
       </c>
       <c r="UZ15" s="7">
         <v>7100472</v>
       </c>
       <c r="VA15" s="20">
         <v>28579.822551559999</v>
       </c>
       <c r="VB15" s="7">
         <v>1195433</v>
       </c>
       <c r="VC15" s="20">
         <v>1403.9078649399996</v>
       </c>
       <c r="VD15" s="9">
         <v>75633954</v>
       </c>
       <c r="VE15" s="21">
         <v>271658.22406199999</v>
       </c>
+      <c r="VF15" s="7">
+        <v>202714</v>
+      </c>
+      <c r="VG15" s="20">
+        <v>239.72014970999999</v>
+      </c>
+      <c r="VH15" s="7">
+        <v>63836804</v>
+      </c>
+      <c r="VI15" s="20">
+        <v>214801.94083701001</v>
+      </c>
+      <c r="VJ15" s="7">
+        <v>61733</v>
+      </c>
+      <c r="VK15" s="20">
+        <v>246.7033024399999</v>
+      </c>
+      <c r="VL15" s="7">
+        <v>320298</v>
+      </c>
+      <c r="VM15" s="20">
+        <v>400.3702397899998</v>
+      </c>
+      <c r="VN15" s="7">
+        <v>3010124</v>
+      </c>
+      <c r="VO15" s="20">
+        <v>20825.001015870002</v>
+      </c>
+      <c r="VP15" s="7">
+        <v>7088506</v>
+      </c>
+      <c r="VQ15" s="20">
+        <v>26755.927560140004</v>
+      </c>
+      <c r="VR15" s="7">
+        <v>1192827</v>
+      </c>
+      <c r="VS15" s="20">
+        <v>1358.5124034800001</v>
+      </c>
+      <c r="VT15" s="9">
+        <v>75713006</v>
+      </c>
+      <c r="VU15" s="21">
+        <v>264628.17550844001</v>
+      </c>
     </row>
-    <row r="16" spans="1:577" ht="18.75">
+    <row r="16" spans="1:593" ht="18.75">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="12">
         <v>1417</v>
       </c>
       <c r="C16" s="13">
         <v>101.89645675999999</v>
       </c>
       <c r="D16" s="12">
         <v>1305128</v>
       </c>
       <c r="E16" s="13">
         <v>90181.809631500015</v>
       </c>
       <c r="F16" s="12">
         <v>7242</v>
       </c>
       <c r="G16" s="13">
         <v>524.96819249999987</v>
       </c>
       <c r="H16" s="12">
         <v>15241</v>
       </c>
       <c r="I16" s="13">
@@ -8464,52 +8628,100 @@
       </c>
       <c r="UX16" s="12">
         <v>545826</v>
       </c>
       <c r="UY16" s="22">
         <v>51703.287588500003</v>
       </c>
       <c r="UZ16" s="12">
         <v>424537</v>
       </c>
       <c r="VA16" s="22">
         <v>39243.396573919999</v>
       </c>
       <c r="VB16" s="12">
         <v>36408</v>
       </c>
       <c r="VC16" s="22">
         <v>3522.1782796800003</v>
       </c>
       <c r="VD16" s="14">
         <v>2867617</v>
       </c>
       <c r="VE16" s="23">
         <v>224262.4427629</v>
       </c>
+      <c r="VF16" s="12">
+        <v>1624</v>
+      </c>
+      <c r="VG16" s="22">
+        <v>115.46430020999996</v>
+      </c>
+      <c r="VH16" s="12">
+        <v>1864996</v>
+      </c>
+      <c r="VI16" s="22">
+        <v>130334.03357068</v>
+      </c>
+      <c r="VJ16" s="12">
+        <v>3098</v>
+      </c>
+      <c r="VK16" s="22">
+        <v>222.02108891999998</v>
+      </c>
+      <c r="VL16" s="12">
+        <v>4936</v>
+      </c>
+      <c r="VM16" s="22">
+        <v>374.47884971000008</v>
+      </c>
+      <c r="VN16" s="12">
+        <v>579528</v>
+      </c>
+      <c r="VO16" s="22">
+        <v>55012.829871279988</v>
+      </c>
+      <c r="VP16" s="12">
+        <v>359602</v>
+      </c>
+      <c r="VQ16" s="22">
+        <v>33019.736078629998</v>
+      </c>
+      <c r="VR16" s="12">
+        <v>35280</v>
+      </c>
+      <c r="VS16" s="22">
+        <v>3415.8155167699997</v>
+      </c>
+      <c r="VT16" s="14">
+        <v>2849064</v>
+      </c>
+      <c r="VU16" s="23">
+        <v>222494.37927620002</v>
+      </c>
     </row>
-    <row r="17" spans="1:577" ht="18.75">
+    <row r="17" spans="1:593" ht="18.75">
       <c r="A17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="7">
         <v>1097</v>
       </c>
       <c r="C17" s="8">
         <v>154.95170694000001</v>
       </c>
       <c r="D17" s="7">
         <v>939350</v>
       </c>
       <c r="E17" s="8">
         <v>126875.04515209999</v>
       </c>
       <c r="F17" s="7">
         <v>7697</v>
       </c>
       <c r="G17" s="8">
         <v>1059.4427060299997</v>
       </c>
       <c r="H17" s="7">
         <v>17028</v>
       </c>
       <c r="I17" s="8">
@@ -10197,52 +10409,100 @@
       </c>
       <c r="UX17" s="7">
         <v>268246</v>
       </c>
       <c r="UY17" s="20">
         <v>45225.437411320003</v>
       </c>
       <c r="UZ17" s="7">
         <v>267487</v>
       </c>
       <c r="VA17" s="20">
         <v>45723.672757010012</v>
       </c>
       <c r="VB17" s="7">
         <v>14391</v>
       </c>
       <c r="VC17" s="20">
         <v>2504.74749625</v>
       </c>
       <c r="VD17" s="9">
         <v>1942156</v>
       </c>
       <c r="VE17" s="21">
         <v>283479.68381745991</v>
       </c>
+      <c r="VF17" s="7">
+        <v>1174</v>
+      </c>
+      <c r="VG17" s="20">
+        <v>164.27682670000004</v>
+      </c>
+      <c r="VH17" s="7">
+        <v>1406466</v>
+      </c>
+      <c r="VI17" s="20">
+        <v>192233.50858136997</v>
+      </c>
+      <c r="VJ17" s="7">
+        <v>3585</v>
+      </c>
+      <c r="VK17" s="20">
+        <v>494.51479679000005</v>
+      </c>
+      <c r="VL17" s="7">
+        <v>5699</v>
+      </c>
+      <c r="VM17" s="20">
+        <v>826.76508076999983</v>
+      </c>
+      <c r="VN17" s="7">
+        <v>286978</v>
+      </c>
+      <c r="VO17" s="20">
+        <v>48490.072856390005</v>
+      </c>
+      <c r="VP17" s="7">
+        <v>231454</v>
+      </c>
+      <c r="VQ17" s="20">
+        <v>39342.93062489001</v>
+      </c>
+      <c r="VR17" s="7">
+        <v>13899</v>
+      </c>
+      <c r="VS17" s="20">
+        <v>2421.7631782799999</v>
+      </c>
+      <c r="VT17" s="9">
+        <v>1949255</v>
+      </c>
+      <c r="VU17" s="21">
+        <v>283973.83194518997</v>
+      </c>
     </row>
-    <row r="18" spans="1:577" ht="18.75">
+    <row r="18" spans="1:593" ht="18.75">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12">
         <v>1082</v>
       </c>
       <c r="C18" s="13">
         <v>343.94751137999998</v>
       </c>
       <c r="D18" s="12">
         <v>664611</v>
       </c>
       <c r="E18" s="13">
         <v>201570.89043245997</v>
       </c>
       <c r="F18" s="12">
         <v>7640</v>
       </c>
       <c r="G18" s="13">
         <v>2380.3884491199997</v>
       </c>
       <c r="H18" s="12">
         <v>23379</v>
       </c>
       <c r="I18" s="13">
@@ -11930,52 +12190,100 @@
       </c>
       <c r="UX18" s="12">
         <v>319010</v>
       </c>
       <c r="UY18" s="22">
         <v>122785.75833327</v>
       </c>
       <c r="UZ18" s="12">
         <v>341511</v>
       </c>
       <c r="VA18" s="22">
         <v>134483.49610208999</v>
       </c>
       <c r="VB18" s="12">
         <v>30025</v>
       </c>
       <c r="VC18" s="22">
         <v>12922.007978619999</v>
       </c>
       <c r="VD18" s="14">
         <v>1800220</v>
       </c>
       <c r="VE18" s="23">
         <v>611683.09951367998</v>
       </c>
+      <c r="VF18" s="12">
+        <v>1098</v>
+      </c>
+      <c r="VG18" s="22">
+        <v>340.47636979000004</v>
+      </c>
+      <c r="VH18" s="12">
+        <v>1096640</v>
+      </c>
+      <c r="VI18" s="22">
+        <v>336260.39501182013</v>
+      </c>
+      <c r="VJ18" s="12">
+        <v>4115</v>
+      </c>
+      <c r="VK18" s="22">
+        <v>1315.3307866699997</v>
+      </c>
+      <c r="VL18" s="12">
+        <v>8358</v>
+      </c>
+      <c r="VM18" s="22">
+        <v>2867.6314808799989</v>
+      </c>
+      <c r="VN18" s="12">
+        <v>342355</v>
+      </c>
+      <c r="VO18" s="22">
+        <v>132732.39634213</v>
+      </c>
+      <c r="VP18" s="12">
+        <v>294437</v>
+      </c>
+      <c r="VQ18" s="22">
+        <v>115352.40235207997</v>
+      </c>
+      <c r="VR18" s="12">
+        <v>29402</v>
+      </c>
+      <c r="VS18" s="22">
+        <v>12669.240068620002</v>
+      </c>
+      <c r="VT18" s="14">
+        <v>1776405</v>
+      </c>
+      <c r="VU18" s="23">
+        <v>601537.87241198996</v>
+      </c>
     </row>
-    <row r="19" spans="1:577" ht="18.75">
+    <row r="19" spans="1:593" ht="18.75">
       <c r="A19" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="7">
         <v>600</v>
       </c>
       <c r="C19" s="8">
         <v>430.59135347</v>
       </c>
       <c r="D19" s="7">
         <v>254466</v>
       </c>
       <c r="E19" s="8">
         <v>175998.04018489001</v>
       </c>
       <c r="F19" s="7">
         <v>3348</v>
       </c>
       <c r="G19" s="8">
         <v>2279.4254212600003</v>
       </c>
       <c r="H19" s="7">
         <v>15100</v>
       </c>
       <c r="I19" s="8">
@@ -13663,52 +13971,100 @@
       </c>
       <c r="UX19" s="7">
         <v>238637</v>
       </c>
       <c r="UY19" s="20">
         <v>211858.37825298996</v>
       </c>
       <c r="UZ19" s="7">
         <v>310420</v>
       </c>
       <c r="VA19" s="20">
         <v>280241.17069050996</v>
       </c>
       <c r="VB19" s="7">
         <v>30278</v>
       </c>
       <c r="VC19" s="20">
         <v>28624.740011650003</v>
       </c>
       <c r="VD19" s="9">
         <v>1019214</v>
       </c>
       <c r="VE19" s="21">
         <v>824136.92942644993</v>
       </c>
+      <c r="VF19" s="7">
+        <v>432</v>
+      </c>
+      <c r="VG19" s="20">
+        <v>307.53181598000003</v>
+      </c>
+      <c r="VH19" s="7">
+        <v>442510</v>
+      </c>
+      <c r="VI19" s="20">
+        <v>304744.20177723008</v>
+      </c>
+      <c r="VJ19" s="7">
+        <v>2380</v>
+      </c>
+      <c r="VK19" s="20">
+        <v>1673.0186045900007</v>
+      </c>
+      <c r="VL19" s="7">
+        <v>5729</v>
+      </c>
+      <c r="VM19" s="20">
+        <v>4357.5419606800006</v>
+      </c>
+      <c r="VN19" s="7">
+        <v>257985</v>
+      </c>
+      <c r="VO19" s="20">
+        <v>229521.88404093997</v>
+      </c>
+      <c r="VP19" s="7">
+        <v>290130</v>
+      </c>
+      <c r="VQ19" s="20">
+        <v>263954.34498594998</v>
+      </c>
+      <c r="VR19" s="7">
+        <v>29848</v>
+      </c>
+      <c r="VS19" s="20">
+        <v>28234.129478499995</v>
+      </c>
+      <c r="VT19" s="9">
+        <v>1029014</v>
+      </c>
+      <c r="VU19" s="21">
+        <v>832792.65266387002</v>
+      </c>
     </row>
-    <row r="20" spans="1:577" ht="18.75">
+    <row r="20" spans="1:593" ht="18.75">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12">
         <v>760</v>
       </c>
       <c r="C20" s="13">
         <v>2126.6267604700001</v>
       </c>
       <c r="D20" s="12">
         <v>199234</v>
       </c>
       <c r="E20" s="13">
         <v>430131.88747637998</v>
       </c>
       <c r="F20" s="12">
         <v>3113</v>
       </c>
       <c r="G20" s="13">
         <v>8082.3126516599987</v>
       </c>
       <c r="H20" s="12">
         <v>15597</v>
       </c>
       <c r="I20" s="13">
@@ -15396,52 +15752,100 @@
       </c>
       <c r="UX20" s="12">
         <v>155121</v>
       </c>
       <c r="UY20" s="22">
         <v>426976.94829877996</v>
       </c>
       <c r="UZ20" s="12">
         <v>213019</v>
       </c>
       <c r="VA20" s="22">
         <v>572821.18808611005</v>
       </c>
       <c r="VB20" s="12">
         <v>11949</v>
       </c>
       <c r="VC20" s="22">
         <v>34896.508914110011</v>
       </c>
       <c r="VD20" s="14">
         <v>782286</v>
       </c>
       <c r="VE20" s="23">
         <v>1967726.9182332703</v>
       </c>
+      <c r="VF20" s="12">
+        <v>872</v>
+      </c>
+      <c r="VG20" s="22">
+        <v>2579.3203975099996</v>
+      </c>
+      <c r="VH20" s="12">
+        <v>398714</v>
+      </c>
+      <c r="VI20" s="22">
+        <v>930366.01541927003</v>
+      </c>
+      <c r="VJ20" s="12">
+        <v>3100</v>
+      </c>
+      <c r="VK20" s="22">
+        <v>8715.2337738400001</v>
+      </c>
+      <c r="VL20" s="12">
+        <v>7299</v>
+      </c>
+      <c r="VM20" s="22">
+        <v>19860.096462179998</v>
+      </c>
+      <c r="VN20" s="12">
+        <v>162793</v>
+      </c>
+      <c r="VO20" s="22">
+        <v>450525.56590597006</v>
+      </c>
+      <c r="VP20" s="12">
+        <v>200951</v>
+      </c>
+      <c r="VQ20" s="22">
+        <v>542794.20409566001</v>
+      </c>
+      <c r="VR20" s="12">
+        <v>11694</v>
+      </c>
+      <c r="VS20" s="22">
+        <v>34142.786447710001</v>
+      </c>
+      <c r="VT20" s="14">
+        <v>785423</v>
+      </c>
+      <c r="VU20" s="23">
+        <v>1988983.2225021401</v>
+      </c>
     </row>
-    <row r="21" spans="1:577" ht="18.75">
+    <row r="21" spans="1:593" ht="18.75">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="7">
         <v>60</v>
       </c>
       <c r="C21" s="8">
         <v>911.5983696400001</v>
       </c>
       <c r="D21" s="7">
         <v>8838</v>
       </c>
       <c r="E21" s="8">
         <v>134626.84831236</v>
       </c>
       <c r="F21" s="7">
         <v>363</v>
       </c>
       <c r="G21" s="8">
         <v>5516.0455079200001</v>
       </c>
       <c r="H21" s="7">
         <v>752</v>
       </c>
       <c r="I21" s="8">
@@ -17129,52 +17533,100 @@
       </c>
       <c r="UX21" s="7">
         <v>7638</v>
       </c>
       <c r="UY21" s="20">
         <v>116301.57318059</v>
       </c>
       <c r="UZ21" s="7">
         <v>6965</v>
       </c>
       <c r="VA21" s="20">
         <v>106128.8594462</v>
       </c>
       <c r="VB21" s="7">
         <v>752</v>
       </c>
       <c r="VC21" s="20">
         <v>11382.97120491</v>
       </c>
       <c r="VD21" s="9">
         <v>34183</v>
       </c>
       <c r="VE21" s="21">
         <v>511887.46908752009</v>
       </c>
+      <c r="VF21" s="7">
+        <v>95</v>
+      </c>
+      <c r="VG21" s="20">
+        <v>1430.0592797500001</v>
+      </c>
+      <c r="VH21" s="7">
+        <v>18992</v>
+      </c>
+      <c r="VI21" s="20">
+        <v>281819.50478488993</v>
+      </c>
+      <c r="VJ21" s="7">
+        <v>500</v>
+      </c>
+      <c r="VK21" s="20">
+        <v>7749.114755130001</v>
+      </c>
+      <c r="VL21" s="7">
+        <v>469</v>
+      </c>
+      <c r="VM21" s="20">
+        <v>7084.1160635099995</v>
+      </c>
+      <c r="VN21" s="7">
+        <v>7627</v>
+      </c>
+      <c r="VO21" s="20">
+        <v>116765.26312213999</v>
+      </c>
+      <c r="VP21" s="7">
+        <v>6518</v>
+      </c>
+      <c r="VQ21" s="20">
+        <v>99224.797898610006</v>
+      </c>
+      <c r="VR21" s="7">
+        <v>749</v>
+      </c>
+      <c r="VS21" s="20">
+        <v>11336.35812884</v>
+      </c>
+      <c r="VT21" s="9">
+        <v>34950</v>
+      </c>
+      <c r="VU21" s="21">
+        <v>525409.2140328699</v>
+      </c>
     </row>
-    <row r="22" spans="1:577" ht="18.75">
+    <row r="22" spans="1:593" ht="18.75">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12">
         <v>24</v>
       </c>
       <c r="C22" s="13">
         <v>843.81286049000005</v>
       </c>
       <c r="D22" s="12">
         <v>2156</v>
       </c>
       <c r="E22" s="13">
         <v>73834.307203260003</v>
       </c>
       <c r="F22" s="12">
         <v>122</v>
       </c>
       <c r="G22" s="13">
         <v>4575.2420672599992</v>
       </c>
       <c r="H22" s="12">
         <v>239</v>
       </c>
       <c r="I22" s="13">
@@ -18862,52 +19314,100 @@
       </c>
       <c r="UX22" s="12">
         <v>2179</v>
       </c>
       <c r="UY22" s="22">
         <v>77554.518175550009</v>
       </c>
       <c r="UZ22" s="12">
         <v>1616</v>
       </c>
       <c r="VA22" s="22">
         <v>58614.206743750008</v>
       </c>
       <c r="VB22" s="12">
         <v>237</v>
       </c>
       <c r="VC22" s="22">
         <v>8356.8834956200008</v>
       </c>
       <c r="VD22" s="14">
         <v>8445</v>
       </c>
       <c r="VE22" s="23">
         <v>297054.02628806006</v>
       </c>
+      <c r="VF22" s="12">
+        <v>33</v>
+      </c>
+      <c r="VG22" s="22">
+        <v>1156.6795010399999</v>
+      </c>
+      <c r="VH22" s="12">
+        <v>4578</v>
+      </c>
+      <c r="VI22" s="22">
+        <v>157811.26127454001</v>
+      </c>
+      <c r="VJ22" s="12">
+        <v>195</v>
+      </c>
+      <c r="VK22" s="22">
+        <v>7037.7462513400005</v>
+      </c>
+      <c r="VL22" s="12">
+        <v>134</v>
+      </c>
+      <c r="VM22" s="22">
+        <v>4867.9739817600002</v>
+      </c>
+      <c r="VN22" s="12">
+        <v>2175</v>
+      </c>
+      <c r="VO22" s="22">
+        <v>77192.301715580004</v>
+      </c>
+      <c r="VP22" s="12">
+        <v>1547</v>
+      </c>
+      <c r="VQ22" s="22">
+        <v>56315.055612289994</v>
+      </c>
+      <c r="VR22" s="12">
+        <v>231</v>
+      </c>
+      <c r="VS22" s="22">
+        <v>8163.0382108699996</v>
+      </c>
+      <c r="VT22" s="14">
+        <v>8893</v>
+      </c>
+      <c r="VU22" s="23">
+        <v>312544.05654741998</v>
+      </c>
     </row>
-    <row r="23" spans="1:577" ht="18.75">
+    <row r="23" spans="1:593" ht="18.75">
       <c r="A23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="7">
         <v>9</v>
       </c>
       <c r="C23" s="8">
         <v>607.89266677000001</v>
       </c>
       <c r="D23" s="7">
         <v>733</v>
       </c>
       <c r="E23" s="8">
         <v>49765.01559463</v>
       </c>
       <c r="F23" s="7">
         <v>74</v>
       </c>
       <c r="G23" s="8">
         <v>5429.20066873</v>
       </c>
       <c r="H23" s="7">
         <v>102</v>
       </c>
       <c r="I23" s="8">
@@ -20595,52 +21095,100 @@
       </c>
       <c r="UX23" s="7">
         <v>1111</v>
       </c>
       <c r="UY23" s="20">
         <v>79260.816899539976</v>
       </c>
       <c r="UZ23" s="7">
         <v>627</v>
       </c>
       <c r="VA23" s="20">
         <v>46508.549591210001</v>
       </c>
       <c r="VB23" s="7">
         <v>94</v>
       </c>
       <c r="VC23" s="20">
         <v>7268.5152166499993</v>
       </c>
       <c r="VD23" s="9">
         <v>3661</v>
       </c>
       <c r="VE23" s="21">
         <v>258015.00394734999</v>
       </c>
+      <c r="VF23" s="7">
+        <v>15</v>
+      </c>
+      <c r="VG23" s="20">
+        <v>1150.4373545700003</v>
+      </c>
+      <c r="VH23" s="7">
+        <v>1827</v>
+      </c>
+      <c r="VI23" s="20">
+        <v>122797.84774569001</v>
+      </c>
+      <c r="VJ23" s="7">
+        <v>148</v>
+      </c>
+      <c r="VK23" s="20">
+        <v>10569.4814453</v>
+      </c>
+      <c r="VL23" s="7">
+        <v>93</v>
+      </c>
+      <c r="VM23" s="20">
+        <v>6872.8053740600008</v>
+      </c>
+      <c r="VN23" s="7">
+        <v>1098</v>
+      </c>
+      <c r="VO23" s="20">
+        <v>78410.627013069985</v>
+      </c>
+      <c r="VP23" s="7">
+        <v>599</v>
+      </c>
+      <c r="VQ23" s="20">
+        <v>44404.113065519996</v>
+      </c>
+      <c r="VR23" s="7">
+        <v>108</v>
+      </c>
+      <c r="VS23" s="20">
+        <v>8688.6739206800012</v>
+      </c>
+      <c r="VT23" s="9">
+        <v>3888</v>
+      </c>
+      <c r="VU23" s="21">
+        <v>272893.98591888999</v>
+      </c>
     </row>
-    <row r="24" spans="1:577" ht="18.75">
+    <row r="24" spans="1:593" ht="18.75">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="12">
         <v>8</v>
       </c>
       <c r="C24" s="13">
         <v>1174.4938387699999</v>
       </c>
       <c r="D24" s="12">
         <v>299</v>
       </c>
       <c r="E24" s="13">
         <v>41211.091286310002</v>
       </c>
       <c r="F24" s="12">
         <v>46</v>
       </c>
       <c r="G24" s="13">
         <v>6490.4494527700008</v>
       </c>
       <c r="H24" s="12">
         <v>43</v>
       </c>
       <c r="I24" s="13">
@@ -22328,52 +22876,100 @@
       </c>
       <c r="UX24" s="12">
         <v>523</v>
       </c>
       <c r="UY24" s="22">
         <v>72328.672455439999</v>
       </c>
       <c r="UZ24" s="12">
         <v>252</v>
       </c>
       <c r="VA24" s="22">
         <v>35760.042157120013</v>
       </c>
       <c r="VB24" s="12">
         <v>59</v>
       </c>
       <c r="VC24" s="22">
         <v>8598.2949693499995</v>
       </c>
       <c r="VD24" s="14">
         <v>1636</v>
       </c>
       <c r="VE24" s="23">
         <v>223956.72668033998</v>
       </c>
+      <c r="VF24" s="12">
+        <v>1</v>
+      </c>
+      <c r="VG24" s="22">
+        <v>111.83316206999999</v>
+      </c>
+      <c r="VH24" s="12">
+        <v>671</v>
+      </c>
+      <c r="VI24" s="22">
+        <v>88003.949114269999</v>
+      </c>
+      <c r="VJ24" s="12">
+        <v>134</v>
+      </c>
+      <c r="VK24" s="22">
+        <v>19519.674563389999</v>
+      </c>
+      <c r="VL24" s="12">
+        <v>60</v>
+      </c>
+      <c r="VM24" s="22">
+        <v>7175.5101391299995</v>
+      </c>
+      <c r="VN24" s="12">
+        <v>536</v>
+      </c>
+      <c r="VO24" s="22">
+        <v>73327.164034219997</v>
+      </c>
+      <c r="VP24" s="12">
+        <v>252</v>
+      </c>
+      <c r="VQ24" s="22">
+        <v>35632.077150880003</v>
+      </c>
+      <c r="VR24" s="12">
+        <v>57</v>
+      </c>
+      <c r="VS24" s="22">
+        <v>8500.5655103800018</v>
+      </c>
+      <c r="VT24" s="14">
+        <v>1711</v>
+      </c>
+      <c r="VU24" s="23">
+        <v>232270.77367434002</v>
+      </c>
     </row>
-    <row r="25" spans="1:577" ht="18.75">
+    <row r="25" spans="1:593" ht="18.75">
       <c r="A25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="7">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1356.6372956299999</v>
       </c>
       <c r="D25" s="7">
         <v>108</v>
       </c>
       <c r="E25" s="8">
         <v>31151.092160839995</v>
       </c>
       <c r="F25" s="7">
         <v>33</v>
       </c>
       <c r="G25" s="8">
         <v>12632.35350161</v>
       </c>
       <c r="H25" s="7">
         <v>28</v>
       </c>
       <c r="I25" s="8">
@@ -24061,52 +24657,100 @@
       </c>
       <c r="UX25" s="7">
         <v>660</v>
       </c>
       <c r="UY25" s="20">
         <v>116463.29342071999</v>
       </c>
       <c r="UZ25" s="7">
         <v>114</v>
       </c>
       <c r="VA25" s="20">
         <v>37327.825039510004</v>
       </c>
       <c r="VB25" s="7">
         <v>33</v>
       </c>
       <c r="VC25" s="20">
         <v>10708.658161540001</v>
       </c>
       <c r="VD25" s="9">
         <v>1219</v>
       </c>
       <c r="VE25" s="21">
         <v>284278.00243387005</v>
       </c>
+      <c r="VF25" s="7">
+        <v>4</v>
+      </c>
+      <c r="VG25" s="20">
+        <v>1116.6821713600002</v>
+      </c>
+      <c r="VH25" s="7">
+        <v>292</v>
+      </c>
+      <c r="VI25" s="20">
+        <v>83579.994797140011</v>
+      </c>
+      <c r="VJ25" s="7">
+        <v>93</v>
+      </c>
+      <c r="VK25" s="20">
+        <v>29770.583038270001</v>
+      </c>
+      <c r="VL25" s="7">
+        <v>56</v>
+      </c>
+      <c r="VM25" s="20">
+        <v>14863.15188059</v>
+      </c>
+      <c r="VN25" s="7">
+        <v>685</v>
+      </c>
+      <c r="VO25" s="20">
+        <v>125432.23183963998</v>
+      </c>
+      <c r="VP25" s="7">
+        <v>101</v>
+      </c>
+      <c r="VQ25" s="20">
+        <v>32291.308846539996</v>
+      </c>
+      <c r="VR25" s="7">
+        <v>37</v>
+      </c>
+      <c r="VS25" s="20">
+        <v>12384.58756993</v>
+      </c>
+      <c r="VT25" s="9">
+        <v>1268</v>
+      </c>
+      <c r="VU25" s="21">
+        <v>299438.54014347005</v>
+      </c>
     </row>
-    <row r="26" spans="1:577" ht="18.75">
+    <row r="26" spans="1:593" ht="18.75">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="12">
         <v>1</v>
       </c>
       <c r="C26" s="13">
         <v>577.4590676900001</v>
       </c>
       <c r="D26" s="12">
         <v>64</v>
       </c>
       <c r="E26" s="13">
         <v>73829.480140510015</v>
       </c>
       <c r="F26" s="12">
         <v>57</v>
       </c>
       <c r="G26" s="13">
         <v>176682.23021217002</v>
       </c>
       <c r="H26" s="12">
         <v>49</v>
       </c>
       <c r="I26" s="13">
@@ -25794,52 +26438,100 @@
       </c>
       <c r="UX26" s="12">
         <v>347</v>
       </c>
       <c r="UY26" s="22">
         <v>564238.16620031011</v>
       </c>
       <c r="UZ26" s="12">
         <v>68</v>
       </c>
       <c r="VA26" s="22">
         <v>118506.32910023999</v>
       </c>
       <c r="VB26" s="12">
         <v>31</v>
       </c>
       <c r="VC26" s="22">
         <v>96529.063340810011</v>
       </c>
       <c r="VD26" s="14">
         <v>705</v>
       </c>
       <c r="VE26" s="23">
         <v>1176372.6577214999</v>
       </c>
+      <c r="VF26" s="12">
+        <v>1</v>
+      </c>
+      <c r="VG26" s="22">
+        <v>666.13417328999992</v>
+      </c>
+      <c r="VH26" s="12">
+        <v>124</v>
+      </c>
+      <c r="VI26" s="22">
+        <v>214979.43149206997</v>
+      </c>
+      <c r="VJ26" s="12">
+        <v>85</v>
+      </c>
+      <c r="VK26" s="22">
+        <v>139847.89421162001</v>
+      </c>
+      <c r="VL26" s="12">
+        <v>60</v>
+      </c>
+      <c r="VM26" s="22">
+        <v>75541.761677689996</v>
+      </c>
+      <c r="VN26" s="12">
+        <v>357</v>
+      </c>
+      <c r="VO26" s="22">
+        <v>572656.4771844002</v>
+      </c>
+      <c r="VP26" s="12">
+        <v>72</v>
+      </c>
+      <c r="VQ26" s="22">
+        <v>110177.97414218</v>
+      </c>
+      <c r="VR26" s="12">
+        <v>30</v>
+      </c>
+      <c r="VS26" s="22">
+        <v>95782.466648590009</v>
+      </c>
+      <c r="VT26" s="14">
+        <v>729</v>
+      </c>
+      <c r="VU26" s="23">
+        <v>1209652.1395298403</v>
+      </c>
     </row>
-    <row r="27" spans="1:577" ht="19.5" thickBot="1">
+    <row r="27" spans="1:593" ht="19.5" thickBot="1">
       <c r="A27" s="1"/>
       <c r="B27" s="16">
         <v>139230</v>
       </c>
       <c r="C27" s="17">
         <v>8843.4107115300012</v>
       </c>
       <c r="D27" s="16">
         <v>55328338</v>
       </c>
       <c r="E27" s="17">
         <v>1601049.7705176701</v>
       </c>
       <c r="F27" s="16">
         <v>155593</v>
       </c>
       <c r="G27" s="17">
         <v>226165.92124876002</v>
       </c>
       <c r="H27" s="16">
         <v>851352</v>
       </c>
       <c r="I27" s="17">
         <v>225299.80472069999</v>
       </c>
@@ -27525,378 +28217,435 @@
       </c>
       <c r="UX27" s="16">
         <v>4452593</v>
       </c>
       <c r="UY27" s="17">
         <v>1904875.6147296899</v>
       </c>
       <c r="UZ27" s="16">
         <v>8667088</v>
       </c>
       <c r="VA27" s="17">
         <v>1503938.5588392301</v>
       </c>
       <c r="VB27" s="16">
         <v>1319690</v>
       </c>
       <c r="VC27" s="17">
         <v>226718.47693413004</v>
       </c>
       <c r="VD27" s="18">
         <v>84095296</v>
       </c>
       <c r="VE27" s="19">
         <v>6934511.1839744011</v>
       </c>
+      <c r="VF27" s="16">
+        <v>208063</v>
+      </c>
+      <c r="VG27" s="17">
+        <v>9378.615501979999</v>
+      </c>
+      <c r="VH27" s="16">
+        <v>69072614</v>
+      </c>
+      <c r="VI27" s="17">
+        <v>3057732.0844059801</v>
+      </c>
+      <c r="VJ27" s="16">
+        <v>79166</v>
+      </c>
+      <c r="VK27" s="17">
+        <v>227161.31661830001</v>
+      </c>
+      <c r="VL27" s="16">
+        <v>353191</v>
+      </c>
+      <c r="VM27" s="17">
+        <v>145092.20319074998</v>
+      </c>
+      <c r="VN27" s="16">
+        <v>4652241</v>
+      </c>
+      <c r="VO27" s="17">
+        <v>1980891.8149416302</v>
+      </c>
+      <c r="VP27" s="16">
+        <v>8474169</v>
+      </c>
+      <c r="VQ27" s="17">
+        <v>1399264.8724133701</v>
+      </c>
+      <c r="VR27" s="16">
+        <v>1314162</v>
+      </c>
+      <c r="VS27" s="17">
+        <v>227097.93708265002</v>
+      </c>
+      <c r="VT27" s="18">
+        <v>84153606</v>
+      </c>
+      <c r="VU27" s="19">
+        <v>7046618.8441546606</v>
+      </c>
     </row>
-    <row r="28" spans="1:577" ht="15.75" thickTop="1"/>
+    <row r="28" spans="1:593" ht="15.75" thickTop="1"/>
   </sheetData>
-  <mergeCells count="324">
-[...50 lines deleted...]
-    <mergeCell ref="JN12:KC12"/>
+  <mergeCells count="333">
+    <mergeCell ref="VF12:VU12"/>
+    <mergeCell ref="VF13:VG13"/>
+    <mergeCell ref="VH13:VI13"/>
+    <mergeCell ref="VJ13:VK13"/>
+    <mergeCell ref="VL13:VM13"/>
+    <mergeCell ref="VN13:VO13"/>
+    <mergeCell ref="VP13:VQ13"/>
+    <mergeCell ref="VR13:VS13"/>
+    <mergeCell ref="VT13:VU13"/>
+    <mergeCell ref="UP12:VE12"/>
+    <mergeCell ref="UP13:UQ13"/>
+    <mergeCell ref="UR13:US13"/>
+    <mergeCell ref="UT13:UU13"/>
+    <mergeCell ref="UV13:UW13"/>
+    <mergeCell ref="UX13:UY13"/>
+    <mergeCell ref="UZ13:VA13"/>
+    <mergeCell ref="VB13:VC13"/>
+    <mergeCell ref="VD13:VE13"/>
+    <mergeCell ref="TZ12:UO12"/>
+    <mergeCell ref="TZ13:UA13"/>
+    <mergeCell ref="UB13:UC13"/>
+    <mergeCell ref="UD13:UE13"/>
+    <mergeCell ref="UF13:UG13"/>
+    <mergeCell ref="UH13:UI13"/>
+    <mergeCell ref="UJ13:UK13"/>
+    <mergeCell ref="UL13:UM13"/>
+    <mergeCell ref="UN13:UO13"/>
+    <mergeCell ref="TJ12:TY12"/>
+    <mergeCell ref="TJ13:TK13"/>
+    <mergeCell ref="TL13:TM13"/>
+    <mergeCell ref="TN13:TO13"/>
+    <mergeCell ref="TP13:TQ13"/>
+    <mergeCell ref="TR13:TS13"/>
+    <mergeCell ref="TT13:TU13"/>
+    <mergeCell ref="TV13:TW13"/>
+    <mergeCell ref="TX13:TY13"/>
+    <mergeCell ref="SD12:SS12"/>
+    <mergeCell ref="SD13:SE13"/>
+    <mergeCell ref="SF13:SG13"/>
+    <mergeCell ref="SH13:SI13"/>
+    <mergeCell ref="SJ13:SK13"/>
+    <mergeCell ref="SL13:SM13"/>
+    <mergeCell ref="SN13:SO13"/>
+    <mergeCell ref="SP13:SQ13"/>
+    <mergeCell ref="SR13:SS13"/>
+    <mergeCell ref="RN12:SC12"/>
+    <mergeCell ref="RN13:RO13"/>
+    <mergeCell ref="RP13:RQ13"/>
+    <mergeCell ref="RR13:RS13"/>
+    <mergeCell ref="RT13:RU13"/>
+    <mergeCell ref="RV13:RW13"/>
+    <mergeCell ref="RX13:RY13"/>
+    <mergeCell ref="RZ13:SA13"/>
+    <mergeCell ref="SB13:SC13"/>
+    <mergeCell ref="QX12:RM12"/>
+    <mergeCell ref="QX13:QY13"/>
+    <mergeCell ref="QZ13:RA13"/>
+    <mergeCell ref="RB13:RC13"/>
+    <mergeCell ref="RD13:RE13"/>
+    <mergeCell ref="RF13:RG13"/>
+    <mergeCell ref="RH13:RI13"/>
+    <mergeCell ref="RJ13:RK13"/>
+    <mergeCell ref="RL13:RM13"/>
+    <mergeCell ref="QH12:QW12"/>
+    <mergeCell ref="QH13:QI13"/>
+    <mergeCell ref="QJ13:QK13"/>
+    <mergeCell ref="QL13:QM13"/>
+    <mergeCell ref="QN13:QO13"/>
+    <mergeCell ref="QP13:QQ13"/>
+    <mergeCell ref="QR13:QS13"/>
+    <mergeCell ref="QT13:QU13"/>
+    <mergeCell ref="QV13:QW13"/>
+    <mergeCell ref="PB12:PQ12"/>
+    <mergeCell ref="PB13:PC13"/>
+    <mergeCell ref="PD13:PE13"/>
+    <mergeCell ref="PF13:PG13"/>
+    <mergeCell ref="PH13:PI13"/>
+    <mergeCell ref="PJ13:PK13"/>
+    <mergeCell ref="PL13:PM13"/>
+    <mergeCell ref="PN13:PO13"/>
+    <mergeCell ref="PP13:PQ13"/>
+    <mergeCell ref="OL12:PA12"/>
+    <mergeCell ref="OL13:OM13"/>
+    <mergeCell ref="ON13:OO13"/>
+    <mergeCell ref="OP13:OQ13"/>
+    <mergeCell ref="OR13:OS13"/>
+    <mergeCell ref="OT13:OU13"/>
+    <mergeCell ref="OV13:OW13"/>
+    <mergeCell ref="OX13:OY13"/>
+    <mergeCell ref="OZ13:PA13"/>
+    <mergeCell ref="NP13:NQ13"/>
+    <mergeCell ref="NR13:NS13"/>
+    <mergeCell ref="NT13:NU13"/>
+    <mergeCell ref="ND13:NE13"/>
+    <mergeCell ref="NF13:NG13"/>
+    <mergeCell ref="NH13:NI13"/>
+    <mergeCell ref="NJ13:NK13"/>
+    <mergeCell ref="NL13:NM13"/>
+    <mergeCell ref="NN13:NO13"/>
+    <mergeCell ref="MR13:MS13"/>
+    <mergeCell ref="MT13:MU13"/>
+    <mergeCell ref="MV13:MW13"/>
+    <mergeCell ref="MX13:MY13"/>
+    <mergeCell ref="MZ13:NA13"/>
+    <mergeCell ref="NB13:NC13"/>
+    <mergeCell ref="MF13:MG13"/>
+    <mergeCell ref="MH13:MI13"/>
+    <mergeCell ref="MJ13:MK13"/>
+    <mergeCell ref="ML13:MM13"/>
+    <mergeCell ref="MN13:MO13"/>
+    <mergeCell ref="MP13:MQ13"/>
+    <mergeCell ref="LT13:LU13"/>
+    <mergeCell ref="LV13:LW13"/>
+    <mergeCell ref="LX13:LY13"/>
+    <mergeCell ref="LZ13:MA13"/>
+    <mergeCell ref="MB13:MC13"/>
+    <mergeCell ref="MD13:ME13"/>
+    <mergeCell ref="LH13:LI13"/>
+    <mergeCell ref="LJ13:LK13"/>
+    <mergeCell ref="LL13:LM13"/>
+    <mergeCell ref="LN13:LO13"/>
+    <mergeCell ref="LP13:LQ13"/>
+    <mergeCell ref="LR13:LS13"/>
+    <mergeCell ref="KV13:KW13"/>
+    <mergeCell ref="KX13:KY13"/>
+    <mergeCell ref="KZ13:LA13"/>
+    <mergeCell ref="LB13:LC13"/>
+    <mergeCell ref="LD13:LE13"/>
+    <mergeCell ref="LF13:LG13"/>
+    <mergeCell ref="KJ13:KK13"/>
+    <mergeCell ref="KL13:KM13"/>
+    <mergeCell ref="KN13:KO13"/>
+    <mergeCell ref="KP13:KQ13"/>
+    <mergeCell ref="KR13:KS13"/>
+    <mergeCell ref="KT13:KU13"/>
+    <mergeCell ref="JX13:JY13"/>
+    <mergeCell ref="JZ13:KA13"/>
+    <mergeCell ref="KB13:KC13"/>
+    <mergeCell ref="KD13:KE13"/>
+    <mergeCell ref="KF13:KG13"/>
+    <mergeCell ref="KH13:KI13"/>
+    <mergeCell ref="JL13:JM13"/>
+    <mergeCell ref="JN13:JO13"/>
+    <mergeCell ref="JP13:JQ13"/>
+    <mergeCell ref="JR13:JS13"/>
+    <mergeCell ref="JT13:JU13"/>
+    <mergeCell ref="JV13:JW13"/>
+    <mergeCell ref="IZ13:JA13"/>
+    <mergeCell ref="JB13:JC13"/>
+    <mergeCell ref="JD13:JE13"/>
+    <mergeCell ref="JF13:JG13"/>
+    <mergeCell ref="JH13:JI13"/>
+    <mergeCell ref="JJ13:JK13"/>
+    <mergeCell ref="IN13:IO13"/>
+    <mergeCell ref="IP13:IQ13"/>
+    <mergeCell ref="IR13:IS13"/>
+    <mergeCell ref="IT13:IU13"/>
+    <mergeCell ref="IV13:IW13"/>
+    <mergeCell ref="IX13:IY13"/>
+    <mergeCell ref="IB13:IC13"/>
+    <mergeCell ref="ID13:IE13"/>
+    <mergeCell ref="IF13:IG13"/>
+    <mergeCell ref="IH13:II13"/>
+    <mergeCell ref="IJ13:IK13"/>
+    <mergeCell ref="IL13:IM13"/>
+    <mergeCell ref="HP13:HQ13"/>
+    <mergeCell ref="HR13:HS13"/>
+    <mergeCell ref="HT13:HU13"/>
+    <mergeCell ref="HV13:HW13"/>
+    <mergeCell ref="HX13:HY13"/>
+    <mergeCell ref="HZ13:IA13"/>
+    <mergeCell ref="HD13:HE13"/>
+    <mergeCell ref="HF13:HG13"/>
+    <mergeCell ref="HH13:HI13"/>
+    <mergeCell ref="HJ13:HK13"/>
+    <mergeCell ref="HL13:HM13"/>
+    <mergeCell ref="HN13:HO13"/>
+    <mergeCell ref="GR13:GS13"/>
+    <mergeCell ref="GT13:GU13"/>
+    <mergeCell ref="GV13:GW13"/>
+    <mergeCell ref="GX13:GY13"/>
+    <mergeCell ref="GZ13:HA13"/>
+    <mergeCell ref="HB13:HC13"/>
+    <mergeCell ref="GF13:GG13"/>
+    <mergeCell ref="GH13:GI13"/>
+    <mergeCell ref="GJ13:GK13"/>
+    <mergeCell ref="GL13:GM13"/>
+    <mergeCell ref="GN13:GO13"/>
+    <mergeCell ref="GP13:GQ13"/>
+    <mergeCell ref="FT13:FU13"/>
+    <mergeCell ref="FV13:FW13"/>
+    <mergeCell ref="FX13:FY13"/>
+    <mergeCell ref="FZ13:GA13"/>
+    <mergeCell ref="GB13:GC13"/>
+    <mergeCell ref="GD13:GE13"/>
+    <mergeCell ref="FH13:FI13"/>
+    <mergeCell ref="FJ13:FK13"/>
+    <mergeCell ref="FL13:FM13"/>
+    <mergeCell ref="FN13:FO13"/>
+    <mergeCell ref="FP13:FQ13"/>
+    <mergeCell ref="FR13:FS13"/>
+    <mergeCell ref="EV13:EW13"/>
+    <mergeCell ref="EX13:EY13"/>
+    <mergeCell ref="EZ13:FA13"/>
+    <mergeCell ref="FB13:FC13"/>
+    <mergeCell ref="FD13:FE13"/>
+    <mergeCell ref="FF13:FG13"/>
+    <mergeCell ref="EJ13:EK13"/>
+    <mergeCell ref="EL13:EM13"/>
+    <mergeCell ref="EN13:EO13"/>
+    <mergeCell ref="EP13:EQ13"/>
+    <mergeCell ref="ER13:ES13"/>
+    <mergeCell ref="ET13:EU13"/>
+    <mergeCell ref="DX13:DY13"/>
+    <mergeCell ref="DZ13:EA13"/>
+    <mergeCell ref="EB13:EC13"/>
+    <mergeCell ref="ED13:EE13"/>
+    <mergeCell ref="EF13:EG13"/>
+    <mergeCell ref="EH13:EI13"/>
+    <mergeCell ref="DL13:DM13"/>
+    <mergeCell ref="DN13:DO13"/>
+    <mergeCell ref="DP13:DQ13"/>
+    <mergeCell ref="DR13:DS13"/>
+    <mergeCell ref="DT13:DU13"/>
+    <mergeCell ref="DV13:DW13"/>
+    <mergeCell ref="CZ13:DA13"/>
+    <mergeCell ref="DB13:DC13"/>
+    <mergeCell ref="DD13:DE13"/>
+    <mergeCell ref="DF13:DG13"/>
+    <mergeCell ref="DH13:DI13"/>
+    <mergeCell ref="DJ13:DK13"/>
+    <mergeCell ref="CN13:CO13"/>
+    <mergeCell ref="CP13:CQ13"/>
+    <mergeCell ref="CR13:CS13"/>
+    <mergeCell ref="CT13:CU13"/>
+    <mergeCell ref="CV13:CW13"/>
+    <mergeCell ref="CX13:CY13"/>
+    <mergeCell ref="CB13:CC13"/>
+    <mergeCell ref="CD13:CE13"/>
+    <mergeCell ref="CF13:CG13"/>
+    <mergeCell ref="CH13:CI13"/>
+    <mergeCell ref="CJ13:CK13"/>
+    <mergeCell ref="CL13:CM13"/>
+    <mergeCell ref="BP13:BQ13"/>
+    <mergeCell ref="BR13:BS13"/>
+    <mergeCell ref="BT13:BU13"/>
+    <mergeCell ref="BV13:BW13"/>
+    <mergeCell ref="BX13:BY13"/>
+    <mergeCell ref="BZ13:CA13"/>
+    <mergeCell ref="BD13:BE13"/>
+    <mergeCell ref="BF13:BG13"/>
+    <mergeCell ref="BH13:BI13"/>
+    <mergeCell ref="BJ13:BK13"/>
+    <mergeCell ref="BL13:BM13"/>
+    <mergeCell ref="BN13:BO13"/>
+    <mergeCell ref="AR13:AS13"/>
+    <mergeCell ref="AT13:AU13"/>
+    <mergeCell ref="AV13:AW13"/>
+    <mergeCell ref="AX13:AY13"/>
+    <mergeCell ref="AZ13:BA13"/>
+    <mergeCell ref="BB13:BC13"/>
+    <mergeCell ref="AF13:AG13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AL13:AM13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AQ13"/>
     <mergeCell ref="T13:U13"/>
     <mergeCell ref="V13:W13"/>
     <mergeCell ref="X13:Y13"/>
     <mergeCell ref="Z13:AA13"/>
     <mergeCell ref="AB13:AC13"/>
     <mergeCell ref="AD13:AE13"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="R13:S13"/>
-    <mergeCell ref="AR13:AS13"/>
-[...256 lines deleted...]
-    <mergeCell ref="VD13:VE13"/>
+    <mergeCell ref="KD12:KS12"/>
+    <mergeCell ref="KT12:LI12"/>
+    <mergeCell ref="LJ12:LY12"/>
+    <mergeCell ref="LZ12:MO12"/>
+    <mergeCell ref="MP12:NE12"/>
+    <mergeCell ref="NF12:NU12"/>
+    <mergeCell ref="GL12:HA12"/>
+    <mergeCell ref="HB12:HQ12"/>
+    <mergeCell ref="HR12:IG12"/>
+    <mergeCell ref="IH12:IW12"/>
+    <mergeCell ref="IX12:JM12"/>
+    <mergeCell ref="JN12:KC12"/>
+    <mergeCell ref="CT12:DI12"/>
+    <mergeCell ref="DJ12:DY12"/>
+    <mergeCell ref="DZ12:EO12"/>
+    <mergeCell ref="EP12:FE12"/>
+    <mergeCell ref="FF12:FU12"/>
+    <mergeCell ref="FV12:GK12"/>
+    <mergeCell ref="B12:Q12"/>
+    <mergeCell ref="R12:AG12"/>
+    <mergeCell ref="AH12:AW12"/>
+    <mergeCell ref="AX12:BM12"/>
+    <mergeCell ref="BN12:CC12"/>
+    <mergeCell ref="CD12:CS12"/>
+    <mergeCell ref="NV12:OK12"/>
+    <mergeCell ref="NV13:NW13"/>
+    <mergeCell ref="NX13:NY13"/>
+    <mergeCell ref="NZ13:OA13"/>
+    <mergeCell ref="OB13:OC13"/>
+    <mergeCell ref="OD13:OE13"/>
+    <mergeCell ref="OF13:OG13"/>
+    <mergeCell ref="OH13:OI13"/>
+    <mergeCell ref="OJ13:OK13"/>
+    <mergeCell ref="PR12:QG12"/>
+    <mergeCell ref="PR13:PS13"/>
+    <mergeCell ref="PT13:PU13"/>
+    <mergeCell ref="PV13:PW13"/>
+    <mergeCell ref="PX13:PY13"/>
+    <mergeCell ref="PZ13:QA13"/>
+    <mergeCell ref="QB13:QC13"/>
+    <mergeCell ref="QD13:QE13"/>
+    <mergeCell ref="QF13:QG13"/>
+    <mergeCell ref="ST12:TI12"/>
+    <mergeCell ref="ST13:SU13"/>
+    <mergeCell ref="SV13:SW13"/>
+    <mergeCell ref="SX13:SY13"/>
+    <mergeCell ref="SZ13:TA13"/>
+    <mergeCell ref="TB13:TC13"/>
+    <mergeCell ref="TD13:TE13"/>
+    <mergeCell ref="TF13:TG13"/>
+    <mergeCell ref="TH13:TI13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="1d719bf2-33c5-4332-beb3-318b297de1e7" origin="userSelected"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7021EA19-71D8-4D50-9478-AEE2BFBF2F93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">