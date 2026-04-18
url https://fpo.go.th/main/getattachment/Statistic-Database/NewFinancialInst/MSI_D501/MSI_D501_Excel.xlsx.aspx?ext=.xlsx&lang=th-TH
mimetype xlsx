--- v0 (2026-02-19)
+++ v1 (2026-04-18)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Nuchareel\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2DC92544-48C3-464F-88D2-4B606127D812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{998DF241-D231-421C-B000-A8C7D2AD633A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{30C9301D-4FC8-4FE5-8CFD-1D0B4E1046F9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DCEAA019-DF15-444D-8D10-A68E67594CBD}"/>
   </bookViews>
   <sheets>
     <sheet name="MSI_D501" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D501!$A$1:$D$143</definedName>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D501!$A$1:$D$143</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D501!$A$1:$D$145</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D501!$A$1:$D$145</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{467D7139-4AD7-413B-858C-32C34679AD51}" keepAlive="1" name="Query - Table1" description="Connection to the 'Table1' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{1982EE1B-B657-4B39-AFE0-7198D4F659EB}" keepAlive="1" name="Query - Table1" description="Connection to the 'Table1' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Table1;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table1]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="10">
   <si>
     <t>ยอดคงค้าง NPL สุทธิ (Net)</t>
+  </si>
+  <si>
+    <t>ธันวาคม</t>
   </si>
   <si>
     <t>กันยายน</t>
   </si>
   <si>
     <t>มิถุนายน</t>
   </si>
   <si>
     <t>มีนาคม</t>
-  </si>
-[...1 lines deleted...]
-    <t>ธันวาคม</t>
   </si>
   <si>
     <t>ยอดคงค้าง NPL รวม (Gross)</t>
   </si>
   <si>
     <t>ค่าข้อมูล</t>
   </si>
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>ชุดข้อมูลปี</t>
   </si>
   <si>
     <t>ชุดข้อมูลเดือน</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -143,74 +143,74 @@
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{C659D500-88FC-4755-8FAA-6E8E4823E94F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{A3AC9890-4E97-47B3-B44F-4098973A932F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="5">
     <queryTableFields count="4">
       <queryTableField id="1" name="ชุดข้อมูลเดือน" tableColumnId="5"/>
       <queryTableField id="2" name="ชุดข้อมูลปี" tableColumnId="2"/>
       <queryTableField id="3" name="รายการ" tableColumnId="3"/>
       <queryTableField id="4" name="ค่าข้อมูล" tableColumnId="4"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B564A079-6894-4AF3-9516-CD9CBBC47D58}" name="Table1_2" displayName="Table1_2" ref="A1:D143" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:D143" xr:uid="{514924EA-4FE0-4C3F-AB11-B72E320615F3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1BCAB87B-454E-41AF-9203-BE8BF1AD50AF}" name="Table1_2" displayName="Table1_2" ref="A1:D145" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:D145" xr:uid="{3C9B173E-2655-4C0A-B62C-8C022B0C52C0}"/>
   <tableColumns count="4">
-    <tableColumn id="5" xr3:uid="{4F0E25E3-FD70-4844-9E34-FA6379AB76C5}" uniqueName="5" name="ชุดข้อมูลเดือน" queryTableFieldId="1" dataDxfId="3"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{F343D97C-700F-4FF3-816A-D0DEEE3E80A2}" uniqueName="4" name="ค่าข้อมูล" queryTableFieldId="4" dataDxfId="0"/>
+    <tableColumn id="5" xr3:uid="{0DDF3BEF-6D45-4CEA-8645-A031822C5CE4}" uniqueName="5" name="ชุดข้อมูลเดือน" queryTableFieldId="1" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{DACB96F6-3FB6-42E2-A70C-5BE4A9E0E7F6}" uniqueName="2" name="ชุดข้อมูลปี" queryTableFieldId="2" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{93E74E03-2F22-4B7D-9C9D-296B8F5FED4B}" uniqueName="3" name="รายการ" queryTableFieldId="3" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{C9DF8738-681C-4054-A41D-C7E160F34213}" uniqueName="4" name="ค่าข้อมูล" queryTableFieldId="4" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -472,2082 +472,2110 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{035F70E0-3CA1-4E02-8E1E-20FBE16149F4}">
-  <dimension ref="A1:D143"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA665020-4E13-4FE0-A37E-7F673B35D704}">
+  <dimension ref="A1:D145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="29.75" customWidth="1"/>
-    <col min="4" max="4" width="19.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="34" customWidth="1"/>
+    <col min="4" max="4" width="18.875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B2" s="1">
         <v>2551</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1">
         <v>169441.52231362002</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B3" s="1">
         <v>2551</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1">
         <v>150453.31276344002</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" s="1">
         <v>2551</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1">
         <v>159963.29246686999</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B5" s="1">
         <v>2551</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1">
         <v>150483.07211656999</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="1">
         <v>2552</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1">
         <v>145030.79612167994</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B7" s="1">
         <v>2552</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1">
         <v>153554.19997546001</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" s="1">
         <v>2552</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1">
         <v>182727.87335523</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B9" s="1">
         <v>2552</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1">
         <v>175090.33915839999</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>2553</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1">
         <v>159433.96467485005</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B11" s="1">
         <v>2553</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1">
         <v>168888.14563669002</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" s="1">
         <v>2553</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1">
         <v>181749.85273061</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>2553</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1">
         <v>161797.70139544999</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B14" s="1">
         <v>2554</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1">
         <v>146608.74313963999</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>2554</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1">
         <v>160692.99767093998</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" s="1">
         <v>2554</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1">
         <v>160391.88514798999</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B17" s="1">
         <v>2554</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1">
         <v>159467.63224192004</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B18" s="1">
         <v>2555</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1">
         <v>146507.73876456</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B19" s="1">
         <v>2555</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1">
         <v>170459.74927077003</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" s="1">
         <v>2555</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1">
         <v>148169.71953837003</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B21" s="1">
         <v>2555</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1">
         <v>157327.33202461002</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B22" s="1">
         <v>2556</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1">
         <v>175471.22023315</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B23" s="1">
         <v>2556</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1">
         <v>200476.06768845001</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" s="1">
         <v>2556</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1">
         <v>203663.66358207996</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B25" s="1">
         <v>2556</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1">
         <v>190146.60550541006</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B26" s="1">
         <v>2557</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1">
         <v>187665.21233695</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B27" s="1">
         <v>2557</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1">
         <v>189105.25985785996</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B28" s="1">
         <v>2557</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1">
         <v>205891.29379880999</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>2557</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1">
         <v>201179.03647298005</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B30" s="1">
         <v>2558</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1">
         <v>200847.17233559006</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>2558</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1">
         <v>206751.24360691002</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" s="1">
         <v>2558</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1">
         <v>226788.20477846998</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A33" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B33" s="1">
         <v>2558</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="1">
         <v>206379.95896405997</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A34" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B34" s="1">
         <v>2559</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1">
         <v>203271.03362467999</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B35" s="1">
         <v>2559</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1">
         <v>219771.98428754002</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B36" s="1">
         <v>2559</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1">
         <v>230042.97044935002</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" s="1">
         <v>2559</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1">
         <v>222027.61714246997</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B38" s="1">
         <v>2560</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="1">
         <v>219101.86071844999</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B39" s="1">
         <v>2560</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="1">
         <v>181796.43132944999</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B40" s="1">
         <v>2560</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="1">
         <v>198240.39120230998</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B41" s="1">
         <v>2560</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="1">
         <v>189205.59020016008</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B42" s="1">
         <v>2561</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1">
         <v>180792.17810823</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B43" s="1">
         <v>2561</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1">
         <v>188811.67990506996</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B44" s="1">
         <v>2561</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1">
         <v>198388.00537338003</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A45" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B45" s="1">
         <v>2561</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="1">
         <v>198525.36389615005</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A46" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B46" s="1">
         <v>2562</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="1">
         <v>200347.32274496998</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B47" s="1">
         <v>2562</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="1">
         <v>208827.24409343998</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B48" s="1">
         <v>2562</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="1">
         <v>219337.62673406</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B49" s="1">
         <v>2562</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="1">
         <v>208923.57788408003</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B50" s="1">
         <v>2563</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="1">
         <v>225171.54651360004</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A51" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B51" s="1">
         <v>2563</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="1">
         <v>218819.63982614005</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A52" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B52" s="1">
         <v>2563</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="1">
         <v>210361.97007127001</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B53" s="1">
         <v>2563</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="1">
         <v>191392.39501022996</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B54" s="1">
         <v>2564</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="1">
         <v>186555.01118945002</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B55" s="1">
         <v>2564</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="1">
         <v>193574.18213756004</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B56" s="1">
         <v>2564</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="1">
         <v>212794.89131272002</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B57" s="1">
         <v>2564</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="1">
         <v>254419.61232289998</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B58" s="1">
         <v>2565</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="1">
         <v>252740.26829935002</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B59" s="1">
         <v>2565</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="1">
         <v>326046.83462911</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B60" s="1">
         <v>2565</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="1">
         <v>359964.37973414001</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B61" s="1">
         <v>2565</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="1">
         <v>300380.11582966999</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A62" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B62" s="1">
         <v>2566</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="1">
         <v>279883.51534159994</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B63" s="1">
         <v>2566</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="1">
         <v>293062.60878542997</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A64" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" s="1">
         <v>2566</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="1">
         <v>294103.07558129996</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A65" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B65" s="1">
         <v>2566</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="1">
         <v>252503.43075797995</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A66" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B66" s="1">
         <v>2567</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="1">
         <v>283534.53142298007</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A67" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B67" s="1">
         <v>2567</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" s="1">
         <v>324915.8247392801</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B68" s="1">
         <v>2567</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="1">
         <v>345331.50754961988</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A69" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B69" s="1">
         <v>2567</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" s="1">
         <v>326237.22420786013</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A70" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B70" s="1">
         <v>2568</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="1">
         <v>306668.1316111901</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A71" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B71" s="1">
         <v>2568</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="1">
         <v>314952.03205614019</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A72" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B72" s="1">
         <v>2568</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" s="1">
         <v>319350.17770771997</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A73" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B73" s="1">
-        <v>2551</v>
+        <v>2568</v>
       </c>
       <c r="C73" t="s">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D73" s="1">
-        <v>67523.485882630004</v>
+        <v>318202.45985812991</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A74" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B74" s="1">
         <v>2551</v>
       </c>
       <c r="C74" t="s">
         <v>0</v>
       </c>
       <c r="D74" s="1">
-        <v>95868.099198940006</v>
+        <v>67523.485882630004</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A75" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B75" s="1">
         <v>2551</v>
       </c>
       <c r="C75" t="s">
         <v>0</v>
       </c>
       <c r="D75" s="1">
-        <v>98277.383878879977</v>
+        <v>95868.099198940006</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A76" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B76" s="1">
         <v>2551</v>
       </c>
       <c r="C76" t="s">
         <v>0</v>
       </c>
       <c r="D76" s="1">
-        <v>93385.23914369999</v>
+        <v>98277.383878879977</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A77" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B77" s="1">
-        <v>2552</v>
+        <v>2551</v>
       </c>
       <c r="C77" t="s">
         <v>0</v>
       </c>
       <c r="D77" s="1">
-        <v>85651.862840800008</v>
+        <v>93385.23914369999</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A78" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B78" s="1">
         <v>2552</v>
       </c>
       <c r="C78" t="s">
         <v>0</v>
       </c>
       <c r="D78" s="1">
-        <v>52992.476600419999</v>
+        <v>85651.862840800008</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A79" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B79" s="1">
         <v>2552</v>
       </c>
       <c r="C79" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="1">
-        <v>67921.2289303</v>
+        <v>52992.476600419999</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A80" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B80" s="1">
         <v>2552</v>
       </c>
       <c r="C80" t="s">
         <v>0</v>
       </c>
       <c r="D80" s="1">
-        <v>60180.654719389997</v>
+        <v>67921.2289303</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A81" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B81" s="1">
-        <v>2553</v>
+        <v>2552</v>
       </c>
       <c r="C81" t="s">
         <v>0</v>
       </c>
       <c r="D81" s="1">
-        <v>57894.993355740015</v>
+        <v>60180.654719389997</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A82" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B82" s="1">
         <v>2553</v>
       </c>
       <c r="C82" t="s">
         <v>0</v>
       </c>
       <c r="D82" s="1">
-        <v>59668.616687080001</v>
+        <v>57894.993355740015</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A83" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B83" s="1">
         <v>2553</v>
       </c>
       <c r="C83" t="s">
         <v>0</v>
       </c>
       <c r="D83" s="1">
-        <v>56507.512974819998</v>
+        <v>59668.616687080001</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A84" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B84" s="1">
         <v>2553</v>
       </c>
       <c r="C84" t="s">
         <v>0</v>
       </c>
       <c r="D84" s="1">
-        <v>46174.389629710007</v>
+        <v>56507.512974819998</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A85" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B85" s="1">
-        <v>2554</v>
+        <v>2553</v>
       </c>
       <c r="C85" t="s">
         <v>0</v>
       </c>
       <c r="D85" s="1">
-        <v>46910.458942140001</v>
+        <v>46174.389629710007</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A86" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B86" s="1">
         <v>2554</v>
       </c>
       <c r="C86" t="s">
         <v>0</v>
       </c>
       <c r="D86" s="1">
-        <v>46929.740824779998</v>
+        <v>46910.458942140001</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A87" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B87" s="1">
         <v>2554</v>
       </c>
       <c r="C87" t="s">
         <v>0</v>
       </c>
       <c r="D87" s="1">
-        <v>40646.823733489997</v>
+        <v>46929.740824779998</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A88" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B88" s="1">
         <v>2554</v>
       </c>
       <c r="C88" t="s">
         <v>0</v>
       </c>
       <c r="D88" s="1">
-        <v>39351.347224640005</v>
+        <v>40646.823733489997</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A89" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B89" s="1">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="C89" t="s">
         <v>0</v>
       </c>
       <c r="D89" s="1">
-        <v>54984.631772660003</v>
+        <v>39351.347224640005</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A90" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B90" s="1">
         <v>2555</v>
       </c>
       <c r="C90" t="s">
         <v>0</v>
       </c>
       <c r="D90" s="1">
-        <v>49407.50811961</v>
+        <v>54984.631772660003</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A91" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B91" s="1">
         <v>2555</v>
       </c>
       <c r="C91" t="s">
         <v>0</v>
       </c>
       <c r="D91" s="1">
-        <v>53142.325357009999</v>
+        <v>49407.50811961</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A92" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B92" s="1">
         <v>2555</v>
       </c>
       <c r="C92" t="s">
         <v>0</v>
       </c>
       <c r="D92" s="1">
-        <v>45100.699501799994</v>
+        <v>53142.325357009999</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A93" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B93" s="1">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="C93" t="s">
         <v>0</v>
       </c>
       <c r="D93" s="1">
-        <v>64163.128386060009</v>
+        <v>45100.699501799994</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A94" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B94" s="1">
         <v>2556</v>
       </c>
       <c r="C94" t="s">
         <v>0</v>
       </c>
       <c r="D94" s="1">
-        <v>66299.887126050016</v>
+        <v>64163.128386060009</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A95" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B95" s="1">
         <v>2556</v>
       </c>
       <c r="C95" t="s">
         <v>0</v>
       </c>
       <c r="D95" s="1">
-        <v>57038.603310929997</v>
+        <v>66299.887126050016</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A96" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B96" s="1">
         <v>2556</v>
       </c>
       <c r="C96" t="s">
         <v>0</v>
       </c>
       <c r="D96" s="1">
-        <v>58478.793262360006</v>
+        <v>57038.603310929997</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A97" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B97" s="1">
-        <v>2557</v>
+        <v>2556</v>
       </c>
       <c r="C97" t="s">
         <v>0</v>
       </c>
       <c r="D97" s="1">
-        <v>55394.802641480004</v>
+        <v>58478.793262360006</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A98" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B98" s="1">
         <v>2557</v>
       </c>
       <c r="C98" t="s">
         <v>0</v>
       </c>
       <c r="D98" s="1">
-        <v>59970.715855310002</v>
+        <v>55394.802641480004</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A99" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B99" s="1">
         <v>2557</v>
       </c>
       <c r="C99" t="s">
         <v>0</v>
       </c>
       <c r="D99" s="1">
-        <v>57318.426412450011</v>
+        <v>59970.715855310002</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A100" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B100" s="1">
         <v>2557</v>
       </c>
       <c r="C100" t="s">
         <v>0</v>
       </c>
       <c r="D100" s="1">
-        <v>52260.141548120002</v>
+        <v>57318.426412450011</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A101" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B101" s="1">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="C101" t="s">
         <v>0</v>
       </c>
       <c r="D101" s="1">
-        <v>54833.270478470004</v>
+        <v>52260.141548120002</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A102" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B102" s="1">
         <v>2558</v>
       </c>
       <c r="C102" t="s">
         <v>0</v>
       </c>
       <c r="D102" s="1">
-        <v>50331.041422850009</v>
+        <v>54833.270478470004</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A103" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B103" s="1">
         <v>2558</v>
       </c>
       <c r="C103" t="s">
         <v>0</v>
       </c>
       <c r="D103" s="1">
-        <v>46878.45882633001</v>
+        <v>50331.041422850009</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A104" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B104" s="1">
         <v>2558</v>
       </c>
       <c r="C104" t="s">
         <v>0</v>
       </c>
       <c r="D104" s="1">
-        <v>43198.116300359994</v>
+        <v>46878.45882633001</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A105" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B105" s="1">
-        <v>2559</v>
+        <v>2558</v>
       </c>
       <c r="C105" t="s">
         <v>0</v>
       </c>
       <c r="D105" s="1">
-        <v>44526.273906649993</v>
+        <v>43198.116300359994</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A106" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B106" s="1">
         <v>2559</v>
       </c>
       <c r="C106" t="s">
         <v>0</v>
       </c>
       <c r="D106" s="1">
-        <v>43670.183002559999</v>
+        <v>44526.273906649993</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A107" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B107" s="1">
         <v>2559</v>
       </c>
       <c r="C107" t="s">
         <v>0</v>
       </c>
       <c r="D107" s="1">
-        <v>73108.03304432999</v>
+        <v>43670.183002559999</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A108" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B108" s="1">
         <v>2559</v>
       </c>
       <c r="C108" t="s">
         <v>0</v>
       </c>
       <c r="D108" s="1">
-        <v>66772.720615180006</v>
+        <v>73108.03304432999</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A109" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B109" s="1">
-        <v>2560</v>
+        <v>2559</v>
       </c>
       <c r="C109" t="s">
         <v>0</v>
       </c>
       <c r="D109" s="1">
-        <v>68936.594933560016</v>
+        <v>66772.720615180006</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A110" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B110" s="1">
         <v>2560</v>
       </c>
       <c r="C110" t="s">
         <v>0</v>
       </c>
       <c r="D110" s="1">
-        <v>45395.125545769995</v>
+        <v>68936.594933560016</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A111" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B111" s="1">
         <v>2560</v>
       </c>
       <c r="C111" t="s">
         <v>0</v>
       </c>
       <c r="D111" s="1">
-        <v>43527.552965129995</v>
+        <v>45395.125545769995</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A112" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B112" s="1">
         <v>2560</v>
       </c>
       <c r="C112" t="s">
         <v>0</v>
       </c>
       <c r="D112" s="1">
-        <v>39230.549198190005</v>
+        <v>43527.552965129995</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A113" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B113" s="1">
-        <v>2561</v>
+        <v>2560</v>
       </c>
       <c r="C113" t="s">
         <v>0</v>
       </c>
       <c r="D113" s="1">
-        <v>41935.668534059994</v>
+        <v>39230.549198190005</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A114" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B114" s="1">
         <v>2561</v>
       </c>
       <c r="C114" t="s">
         <v>0</v>
       </c>
       <c r="D114" s="1">
-        <v>43493.69469448</v>
+        <v>41935.668534059994</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A115" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B115" s="1">
         <v>2561</v>
       </c>
       <c r="C115" t="s">
         <v>0</v>
       </c>
       <c r="D115" s="1">
-        <v>42463.181868959997</v>
+        <v>43493.69469448</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A116" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B116" s="1">
         <v>2561</v>
       </c>
       <c r="C116" t="s">
         <v>0</v>
       </c>
       <c r="D116" s="1">
-        <v>48231.171011819999</v>
+        <v>42463.181868959997</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A117" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B117" s="1">
-        <v>2562</v>
+        <v>2561</v>
       </c>
       <c r="C117" t="s">
         <v>0</v>
       </c>
       <c r="D117" s="1">
-        <v>51420.829730399993</v>
+        <v>48231.171011819999</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A118" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B118" s="1">
         <v>2562</v>
       </c>
       <c r="C118" t="s">
         <v>0</v>
       </c>
       <c r="D118" s="1">
-        <v>54219.180731809996</v>
+        <v>51420.829730399993</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A119" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B119" s="1">
         <v>2562</v>
       </c>
       <c r="C119" t="s">
         <v>0</v>
       </c>
       <c r="D119" s="1">
-        <v>58921.729684529993</v>
+        <v>54219.180731809996</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A120" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B120" s="1">
         <v>2562</v>
       </c>
       <c r="C120" t="s">
         <v>0</v>
       </c>
       <c r="D120" s="1">
-        <v>51665.284644299987</v>
+        <v>58921.729684529993</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A121" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B121" s="1">
-        <v>2563</v>
+        <v>2562</v>
       </c>
       <c r="C121" t="s">
         <v>0</v>
       </c>
       <c r="D121" s="1">
-        <v>71079.523705600004</v>
+        <v>51665.284644299987</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A122" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B122" s="1">
         <v>2563</v>
       </c>
       <c r="C122" t="s">
         <v>0</v>
       </c>
       <c r="D122" s="1">
-        <v>59567.387660460001</v>
+        <v>71079.523705600004</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A123" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B123" s="1">
         <v>2563</v>
       </c>
       <c r="C123" t="s">
         <v>0</v>
       </c>
       <c r="D123" s="1">
-        <v>53616.713721130007</v>
+        <v>59567.387660460001</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A124" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B124" s="1">
         <v>2563</v>
       </c>
       <c r="C124" t="s">
         <v>0</v>
       </c>
       <c r="D124" s="1">
-        <v>36604.07981344001</v>
+        <v>53616.713721130007</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A125" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B125" s="1">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="C125" t="s">
         <v>0</v>
       </c>
       <c r="D125" s="1">
-        <v>39405.697460930001</v>
+        <v>36604.07981344001</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A126" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B126" s="1">
         <v>2564</v>
       </c>
       <c r="C126" t="s">
         <v>0</v>
       </c>
       <c r="D126" s="1">
-        <v>42814.709575850007</v>
+        <v>39405.697460930001</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A127" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B127" s="1">
         <v>2564</v>
       </c>
       <c r="C127" t="s">
         <v>0</v>
       </c>
       <c r="D127" s="1">
-        <v>56741.53863000001</v>
+        <v>42814.709575850007</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A128" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B128" s="1">
         <v>2564</v>
       </c>
       <c r="C128" t="s">
         <v>0</v>
       </c>
       <c r="D128" s="1">
-        <v>55703.333836699996</v>
+        <v>56741.53863000001</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A129" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B129" s="1">
-        <v>2565</v>
+        <v>2564</v>
       </c>
       <c r="C129" t="s">
         <v>0</v>
       </c>
       <c r="D129" s="1">
-        <v>61578.804552790003</v>
+        <v>55703.333836699996</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A130" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B130" s="1">
         <v>2565</v>
       </c>
       <c r="C130" t="s">
         <v>0</v>
       </c>
       <c r="D130" s="1">
-        <v>69493.770535999967</v>
+        <v>61578.804552790003</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A131" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B131" s="1">
         <v>2565</v>
       </c>
       <c r="C131" t="s">
         <v>0</v>
       </c>
       <c r="D131" s="1">
-        <v>69135.451174200018</v>
+        <v>69493.770535999967</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A132" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B132" s="1">
         <v>2565</v>
       </c>
       <c r="C132" t="s">
         <v>0</v>
       </c>
       <c r="D132" s="1">
-        <v>57993.608827429998</v>
+        <v>69135.451174200018</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A133" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B133" s="1">
-        <v>2566</v>
+        <v>2565</v>
       </c>
       <c r="C133" t="s">
         <v>0</v>
       </c>
       <c r="D133" s="1">
-        <v>62169.017383460006</v>
+        <v>57993.608827429998</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A134" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B134" s="1">
         <v>2566</v>
       </c>
       <c r="C134" t="s">
         <v>0</v>
       </c>
       <c r="D134" s="1">
-        <v>65720.45925804002</v>
+        <v>62169.017383460006</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A135" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B135" s="1">
         <v>2566</v>
       </c>
       <c r="C135" t="s">
         <v>0</v>
       </c>
       <c r="D135" s="1">
-        <v>68473.77238390001</v>
+        <v>65720.45925804002</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A136" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B136" s="1">
         <v>2566</v>
       </c>
       <c r="C136" t="s">
         <v>0</v>
       </c>
       <c r="D136" s="1">
-        <v>63102.79703229</v>
+        <v>68473.77238390001</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A137" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B137" s="1">
-        <v>2567</v>
+        <v>2566</v>
       </c>
       <c r="C137" t="s">
         <v>0</v>
       </c>
       <c r="D137" s="1">
-        <v>86636.792659140003</v>
+        <v>63102.79703229</v>
       </c>
     </row>
     <row r="138" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A138" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B138" s="1">
         <v>2567</v>
       </c>
       <c r="C138" t="s">
         <v>0</v>
       </c>
       <c r="D138" s="1">
-        <v>102035.26230008998</v>
+        <v>86636.792659140003</v>
       </c>
     </row>
     <row r="139" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A139" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B139" s="1">
         <v>2567</v>
       </c>
       <c r="C139" t="s">
         <v>0</v>
       </c>
       <c r="D139" s="1">
-        <v>106660.96822179003</v>
+        <v>102035.26230008998</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A140" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B140" s="1">
         <v>2567</v>
       </c>
       <c r="C140" t="s">
         <v>0</v>
       </c>
       <c r="D140" s="1">
-        <v>95306.239302269983</v>
+        <v>106660.96822179003</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A141" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B141" s="1">
-        <v>2568</v>
+        <v>2567</v>
       </c>
       <c r="C141" t="s">
         <v>0</v>
       </c>
       <c r="D141" s="1">
-        <v>112279.64671907999</v>
+        <v>95306.239302269983</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A142" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B142" s="1">
         <v>2568</v>
       </c>
       <c r="C142" t="s">
         <v>0</v>
       </c>
       <c r="D142" s="1">
-        <v>118033.19619764003</v>
+        <v>112279.64671907999</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A143" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B143" s="1">
         <v>2568</v>
       </c>
       <c r="C143" t="s">
         <v>0</v>
       </c>
       <c r="D143" s="1">
+        <v>118033.19619764003</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A144" t="s">
+        <v>2</v>
+      </c>
+      <c r="B144" s="1">
+        <v>2568</v>
+      </c>
+      <c r="C144" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="1">
         <v>117263.89002764999</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A145" t="s">
+        <v>1</v>
+      </c>
+      <c r="B145" s="1">
+        <v>2568</v>
+      </c>
+      <c r="C145" t="s">
+        <v>0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>108547.18038299002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A N U F A A B Q S w M E F A A C A A g A 5 3 S M W w O C j K a m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 9 D o I w G E V f h X S n P 2 i U k I 8 y u D h I Y q I x r k 2 t 0 A j F 0 G J 5 N w c f y V c Q o 6 i b 4 z 3 3 D P f e r z f I + r o K L q q 1 u j E p Y p i i Q B n Z H L Q p U t S 5 Y x i j j M N a y J M o V D D I x i a 9 P a S o d O 6 c E O K 9 x 3 6 C m 7 Y g E a W M 7 P P V R p a q F u g j 6 / 9 y q I 1 1 w k i F O O x e Y 3 i E 2 X S G 2 T z G F M g I I d f m K 0 T D 3 m f 7 A 2 H R V a 5 r F X d l u F 0 C G S O Q 9 w f + A F B L A w Q U A A I A C A D n d I x b D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A 5 3 S M W + J c k z v N A g A A c R A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A J W X T 2 / T M B i H 7 5 X 6 H a x w a a W o I m U r o G k H K B y 4 g F g L H K Y d 0 s 7 Q a G l S u c 6 0 q q o E a A f g j B A V J z Y h T h x A I N x v 4 4 + C 4 / S / / R t z L 2 3 j J + / 7 u H H 1 0 z u k X R 6 l C W k V 7 8 F e u V Q u D X s h o 8 e k H X Z i G p B 9 E l N e L h H 1 a q U Z 6 1 J 1 5 e F Z l 8 a 1 Z s Y Y T f i L l J 1 0 0 v S k U h 0 f P g 7 7 d N 8 r 7 v S O J o f N N O E K O f K L A j e 8 Z i 9 M X u X F R w P q q U o a r b V Z m A x f p q z f T O O s n + S L w 0 r R z R + P P S k u p f g l x Y U U b / S H S 8 8 n X E G E 0 z M + 8 U m O f J X i j x R T v X 6 u v p L 6 7 m 6 w 4 J K s 3 6 F s R f 6 W 4 p M U Y s G r w l P M q 5 4 / N X l x D f j z A v 5 + P R P D u e 7 o b O e B s x 0 G z t D E c L 7 l 6 G z n g b M d B s 7 Q x H D e c X S 2 8 8 D Z D g N n a G I 4 7 z o 6 2 3 n g b I e B M z Q x n B u O z n Y e O N t h 4 A x N D O f b j s 5 2 H j j b Y e A M T Q z n O 4 7 O d h 4 4 2 2 H g D E 0 M 5 7 u O z n Y e O N t h 4 A x N t p 0 b N 9 2 c A W 9 3 B r D d G Z s Y z o 4 5 C H j g 7 J K D 2 M R w d s x B w A N n l x z E J o a z Y w 4 C H j i 7 5 C A 2 M Z w d c x D w w N k l B 7 G J 4 e y Y g 4 A H z i 4 5 i E 0 M Z 8 c c B D x w d s l B b G I 4 O + Y g 4 I G z S w 5 i E 8 P Z M Q c B D 5 y 3 4 U l 1 O d k 8 S w b R a c r V b P O E 9 y g j x S g z X A 0 5 c 0 C v z h c r W w N R 0 d s Y d p S T d 4 9 z F n U y n k P e 8 z D O q L f q f U B T d k z z o c 3 o O l 9 a N U S e / n i z h 3 X o m n d e 2 3 Z r E E d 8 X o R 0 R u Q B j a N + x C l b K W i k I C o 2 1 6 3 d a V w V K O 5 r q w n v / m h Z t e I R h T z N 1 A Z a f K S K N 4 e n 1 f x n W 1 a o B R s F a / V 1 2 / V f O / j P / H n V 3 v K p d L P j 5 j i 6 3 t 4 n j x L e 2 K n l V d c P z A F N 1 L R s f W T 5 g v 2 I B J b W 6 l F 9 0 A f 7 o x R v 5 e y 9 F D / 0 g Z 9 J 8 U 3 O X u v r f / X F q W e x u / J 2 8 U X 9 x Y q 7 i k e v + X M 5 e 6 f P x D b v q Q 2 W S 1 G C 9 r j 3 D 1 B L A Q I t A B Q A A g A I A O d 0 j F s D g o y m p g A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D n d I x b D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D y A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O d 0 j F v i X J M 7 z Q I A A H E Q A A A T A A A A A A A A A A A A A A A A A O M B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A P 0 E A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P r c N A A A A A A A A l Q 0 A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 3 N T J k N G Q 1 Y y 1 h N G V j L T R l N m E t O T A 0 Y i 0 z Y j h l M j k x Y z M 2 N j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 1 R h Y m x l M V 8 y I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 h l Z X Q x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v Q 2 h h b m d l Z C B U e X B l M S 5 7 Q X R 0 c m l i d X R l L j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q g V H l w Z T E u e 0 F 0 d H J p Y n V 0 Z S 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 V b n B p d m 9 0 Z W Q g T 3 R o Z X I g Q 2 9 s d W 1 u c y 5 7 4 L i j 4 L i y 4 L i i 4 L i B 4 L i y 4 L i j L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 V b n B p d m 9 0 Z W Q g T 3 R o Z X I g Q 2 9 s d W 1 u c y 5 7 V m F s d W U s M n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q g V H l w Z T E u e 0 F 0 d H J p Y n V 0 Z S 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 D a G F u Z 2 V k I F R 5 c G U x L n t B d H R y a W J 1 d G U u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e + C 4 o + C 4 s u C 4 o u C 4 g e C 4 s u C 4 o y w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e 1 Z h b H V l L D J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D v g u I r g u L j g u J T g u I L g u Y n g u K 3 g u K H g u L n g u K X g u Y D g u J T g u L f g u K 3 g u J k m c X V v d D s s J n F 1 b 3 Q 7 4 L i K 4 L i 4 4 L i U 4 L i C 4 L m J 4 L i t 4 L i h 4 L i 5 4 L i l 4 L i b 4 L i 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O + C 4 o + C 4 s u C 4 o u C 4 g e C 4 s u C 4 o y Z x d W 9 0 O y w m c X V v d D v g u I T g u Y j g u L L g u I L g u Y n g u K 3 g u K H g u L n g u K U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d N R 0 J R P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 1 L T E y L T E y V D A 3 O j M 5 O j A y L j g 2 O T g x M T B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N D I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 V u c G l 2 b 3 R l Z C U y M E 9 0 a G V y J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 S Z W 9 y Z G V y Z W Q l M j B D b 2 x 1 b W 5 z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 N w b G l 0 J T I w Q 2 9 s d W 1 u J T I w Y n k l M j B E Z W x p b W l 0 Z X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v Q 2 h h b m d l Z C U y M F R 5 c G U x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 J l b m F t Z W Q l M j B D b 2 x 1 b W 5 z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A A w x L D v b z x R P p o Q b g 0 G 7 i K I A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A w H 3 j g c s H + O u g b F R 0 Q j o S o w A A A A A E g A A A o A A A A B A A A A C M P N m g 6 g X M F t E M c t v J H z 0 G U A A A A P z p Y t L W Y W y v O 3 Y r 3 L L m k B B r 8 E Z g q q L m c l v I i O w n l O A t W G g B p 1 j M 0 P h L N N w g S b D d A A t w 4 3 6 f k J E Y l B R W t k A O d P h / T l K u Z X Q t C 6 i H 9 q 8 N I h H e F A A A A C V 5 w Y n t G P V k F 7 K J D R W 0 c p j / X 0 q a < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A N Y F A A B Q S w M E F A A C A A g A Y 3 V x X J s 2 c 7 i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h I T Q n 7 K 4 O I g i Y n G u D a l Q i M U Q 4 v l b g 4 e y S u I U d T N 8 X 3 v G 9 6 7 X 2 + Q j 2 0 T X F R v d W c y F G G K A m V k V 2 p T Z W h w x z B B O Y e N k C d R q W C S j U 1 H W 2 a o d u 6 c E u K 9 x z 7 G X V 8 R R m l E D s V 6 K 2 v V C v S R 9 X 8 5 1 M Y 6 Y a R C H P a v M Z z h a B H h m C W Y A p k h F N p 8 B T b t f b Y / E J Z D 4 4 Z e c V e H u x W Q O Q J 5 f + A P U E s D B B Q A A g A I A G N 1 c V w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B j d X F c F E c P o c 8 C A A C e E A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A l Z d N b x J B G M f v J H y H y X q B Z E M E W 9 Q 0 P S h 6 8 K K x o B 6 a H o C O s u m y S 5 b Z p o S Q q O l B P R s j 8 W Q b 4 8 m D R u P w b e a j O D v L + 8 y / 9 u E C 7 P z 2 e X 6 z L / n n G f K u C O K I N f P v 6 l 6 x U C w M e + 2 E H 7 N W u x P y K t t n I R f F A t O f Z p w m X a 6 P P D z r 8 r D S S J O E R + J F n J x 0 4 v i k V B 4 f P m 7 3 + b 6 X n + k d T Q 4 b c S Q 0 c u T n B W 5 4 j V 4 7 e p U V H w 2 4 p y s Z t N J K 2 t H w Z Z z 0 G 3 G Y 9 q N s c V j K u / n j s a f k p Z K / l L x Q 8 o 3 5 c e n 5 T G i I C X 4 m J j 7 L k K 9 K / l F y a t b P 9 V 9 W 2 9 2 t L r g o 7 X d 4 s i J / K / l J S b n g d e E p 5 n X P n 4 a 8 u A b 8 e Q F / v 5 6 J 5 V w j O r t 5 4 O y G g T M 0 s Z x v E Z 3 d P H B 2 w 8 A Z m l j O O 0 R n N w + c 3 T B w h i a W 8 y 7 R 2 c 0 D Z z c M n K G J 5 V w n O r t 5 4 O y G g T M 0 s Z x v E 5 3 d P H B 2 w 8 A Z m l j O d 4 j O b h 4 4 u 2 H g D E 0 s 5 7 t E Z z c P n N 0 w c I Y m 2 8 7 1 m z R n w L u d A e x 2 x i a W M z E H A Q + c K T m I T S x n Y g 4 C H j h T c h C b W M 7 E H A Q 8 c K b k I D a x n I k 5 C H j g T M l B b G I 5 E 3 M Q 8 M C Z k o P Y x H I m 5 i D g g T M l B 7 G J 5 U z M Q c A D Z 0 o O Y h P L m Z i D g A f O l B y 0 4 E l 5 O Q Y 9 i w b B a S z 0 I P R E 9 H j C 8 r l n u J q I 5 o B Z n S + W t q a n v L c 1 G W k n 7 5 4 Q S d B J R Q Z 5 z 9 t h y r 1 V 7 w M e J 8 c 8 m / C s r v O l V U P k 6 Y 8 3 e z g n t H n n t W 0 3 B 2 E g 5 k V Y Z 8 Q e 8 D D o B 4 I n K w W D 5 E T J 5 b q 1 O 4 P r A v l 5 L T 0 O 3 h 8 t q 5 Y 8 p p G n q d 5 A U 4 x 0 8 c b w t J x d t m W F S n W j Y K W 2 b r t + t a v / G V a v 2 l s 2 w m 5 2 3 J x d 1 9 v 7 7 F E k 6 j u V r O r 6 A 3 P A I z 1 a O 2 9 Z t u B + R K q O 1 v p W f T B v w U c l 3 6 r Z e y V / m L d j p u Q 3 N X t t j v 8 1 B 6 e e w + 7 K 0 + U X / T 7 m Z + W 3 3 v D n a v b O P B P b v K c 3 W C w E E d r j 3 j 9 Q S w E C L Q A U A A I A C A B j d X F c m z Z z u K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A Y 3 V x X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B j d X F c F E c P o c 8 C A A C e E A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D + B A A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 3 D Q A A A A A A A J U N A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M T I w Y T h k N z k t M 2 U y M S 0 0 Y m Y 5 L W E 3 O D M t O D V k Y m F k N D d m Y j R h I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 a W d h d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N U Y W J s Z T F f M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 N o Z W V 0 M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q g V H l w Z T E u e 0 F 0 d H J p Y n V 0 Z S 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 D a G F u Z 2 V k I F R 5 c G U x L n t B d H R y a W J 1 d G U u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e + C 4 o + C 4 s u C 4 o u C 4 g e C 4 s u C 4 o y w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e 1 Z h b H V l L D J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 0 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 D a G F u Z 2 V k I F R 5 c G U x L n t B d H R y a W J 1 d G U u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v Q 2 h h b m d l Z C B U e X B l M S 5 7 Q X R 0 c m l i d X R l L j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U x L 1 V u c G l 2 b 3 R l Z C B P d G h l c i B D b 2 x 1 b W 5 z L n v g u K P g u L L g u K L g u I H g u L L g u K M s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U x L 1 V u c G l 2 b 3 R l Z C B P d G h l c i B D b 2 x 1 b W 5 z L n t W Y W x 1 Z S w y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 4 L i K 4 L i 4 4 L i U 4 L i C 4 L m J 4 L i t 4 L i h 4 L i 5 4 L i l 4 L m A 4 L i U 4 L i 3 4 L i t 4 L i Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O + C 4 i u C 4 u O C 4 l O C 4 g u C 5 i e C 4 r e C 4 o e C 4 u e C 4 p e C 4 m + C 4 t S Z x d W 9 0 O y w m c X V v d D v g u K P g u L L g u K L g u I H g u L L g u K M m c X V v d D s s J n F 1 b 3 Q 7 4 L i E 4 L m I 4 L i y 4 L i C 4 L m J 4 L i t 4 L i h 4 L i 5 4 L i l J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n T U d C U T 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w M y 0 x N 1 Q w N z o 0 M j o 1 M i 4 w O D c 0 O T U y W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T Q 0 I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 V b n B p d m 9 0 Z W Q l M j B P d G h l c i U y M E N v b H V t b n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v U m V v c m R l c m V k J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 T c G x p d C U y M E N v b H V t b i U y M G J 5 J T I w R G V s a W 1 p d G V y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q l M j B U e X B l M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 S Z W 5 h b W V k J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A N 5 e x T D 0 H e R 6 m E x f U x Q 8 5 B A A A A A A I A A A A A A A N m A A D A A A A A E A A A A B F 1 O L 2 p k i U A C 6 i z M O n U c f A A A A A A B I A A A K A A A A A Q A A A A e K J 2 m E h 2 z d i S j k X V z A Q 1 0 F A A A A B Z n q 0 G v C O e 6 5 Q m l 5 4 W 7 p q 6 Y e s U w 6 o 6 Q H q f F i o m P X o t i P J r / t y 2 N n D V p H K O B 8 y 8 D i Q 3 w X G W d e P x Z M k C y v 5 4 O Z o V / W O q x O P h Q H r T j O w z S M s d 8 h Q A A A B 4 M d / p w o V D p 2 h H / s n b M 1 K R U l q z n Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B2F191-E59C-4FE2-8958-4700AD99080A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52D1C6A-3C58-49BD-AA6F-6A518764C8E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MSI_D501</vt:lpstr>
     </vt:vector>