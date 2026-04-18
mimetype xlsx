--- v0 (2026-02-19)
+++ v1 (2026-04-18)
@@ -1,216 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Nuchareel\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{71DD56CF-6094-4A0E-AB00-8EBD87786874}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B4A9F38B-E27B-4171-BD93-EB44C1142C99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B631596C-F174-4623-BC1D-E1EB00BBA2A8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5D576A43-B6CF-4123-B43E-6F49D6B93156}"/>
   </bookViews>
   <sheets>
     <sheet name="MSI_D301" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D301!$A$1:$D$143</definedName>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D301!$A$1:$D$143</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D301!$A$1:$D$145</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">MSI_D301!$A$1:$D$145</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{4D4AD8FA-A41E-4DFB-AE6B-BD64AD5A93B2}" keepAlive="1" name="Query - Table2" description="Connection to the 'Table2' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
-    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Table2;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table2]"/>
+  <connection id="1" xr16:uid="{D15396FB-CBE3-4BC1-93E9-B2C35D4E802E}" keepAlive="1" name="Query - Table1" description="Connection to the 'Table1' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Table1;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table1]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="10">
   <si>
     <t>ยอดคงค้างสินเชื่อสุทธิ (Net)</t>
+  </si>
+  <si>
+    <t>ธันวาคม</t>
   </si>
   <si>
     <t>กันยายน</t>
   </si>
   <si>
     <t>มิถุนายน</t>
   </si>
   <si>
     <t>มีนาคม</t>
-  </si>
-[...1 lines deleted...]
-    <t>ธันวาคม</t>
   </si>
   <si>
     <t>ยอดคงค้างสินเชื่อรวม (Gross)</t>
   </si>
   <si>
     <t>ค่าข้อมูล</t>
   </si>
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>ชุดข้อมูลปี</t>
   </si>
   <si>
-    <t>ชุดข้อมูลเดือน</t>
+    <t>ชุดข้อมูลเดอืน</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="3">
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
-    </dxf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{510D627D-60C8-4440-BC22-AAF1231ABA72}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{E0AC7237-6888-4040-8B47-866139B0715E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="5">
     <queryTableFields count="4">
-      <queryTableField id="1" name="ชุดข้อมูลเดือน" tableColumnId="5"/>
+      <queryTableField id="1" name="ชุดข้อมูลเดอืน" tableColumnId="5"/>
       <queryTableField id="2" name="ชุดข้อมูลปี" tableColumnId="2"/>
       <queryTableField id="3" name="รายการ" tableColumnId="3"/>
       <queryTableField id="4" name="ค่าข้อมูล" tableColumnId="4"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1470FACA-7C95-48EE-8811-F3D7F3793F60}" name="Table2_2" displayName="Table2_2" ref="A1:D143" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:D143" xr:uid="{378CC128-A0F8-4033-BACC-629D486A3F40}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D0EB1193-FAE9-4388-888F-C87C7906E0E3}" name="Table1_2" displayName="Table1_2" ref="A1:D145" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:D145" xr:uid="{7FAD2ECD-4D66-41F6-B37D-C57A7632F94A}"/>
   <tableColumns count="4">
-    <tableColumn id="5" xr3:uid="{44924355-034B-45D5-877C-EAC8CA14B7F0}" uniqueName="5" name="ชุดข้อมูลเดือน" queryTableFieldId="1" dataDxfId="3"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{832C4C5F-9D63-4019-A6AC-019BAFE43AC0}" uniqueName="4" name="ค่าข้อมูล" queryTableFieldId="4" dataDxfId="0"/>
+    <tableColumn id="5" xr3:uid="{8A260CBD-947A-4E2E-A974-F08155994E85}" uniqueName="5" name="ชุดข้อมูลเดอืน" queryTableFieldId="1" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{500EAA13-F9DE-40FF-99A5-F23765A410F8}" uniqueName="2" name="ชุดข้อมูลปี" queryTableFieldId="2" dataDxfId="0"/>
+    <tableColumn id="3" xr3:uid="{52CC4A9A-EC25-4ED1-BBE0-C6E7CECFE539}" uniqueName="3" name="รายการ" queryTableFieldId="3" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{3A218ED7-18D7-4448-84EF-DF75C8C6BBF0}" uniqueName="4" name="ค่าข้อมูล" queryTableFieldId="4"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -472,2084 +469,2112 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E05C56F2-F2AC-4674-A9B7-140BF1C3D3DB}">
-  <dimension ref="A1:D143"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE436EBD-6E82-4E8D-9F99-6F14012D03BB}">
+  <dimension ref="A1:D145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="A73" sqref="A73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="27.375" customWidth="1"/>
-    <col min="4" max="4" width="16.375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="31.375" customWidth="1"/>
+    <col min="4" max="4" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B2" s="1">
         <v>2551</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="1">
+      <c r="D2">
         <v>1815860.4864406798</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B3" s="1">
         <v>2551</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="1">
+      <c r="D3">
         <v>1860457.5696668203</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" s="1">
         <v>2551</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="1">
+      <c r="D4">
         <v>1877807.4931921503</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B5" s="1">
         <v>2551</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="1">
+      <c r="D5">
         <v>1977564.80740576</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="1">
         <v>2552</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="1">
+      <c r="D6">
         <v>2117789.4879055498</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B7" s="1">
         <v>2552</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="1">
+      <c r="D7">
         <v>2175004.1286932197</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" s="1">
         <v>2552</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D8">
         <v>2175484.4201922701</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B9" s="1">
         <v>2552</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D9">
         <v>2370317.9810891901</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>2553</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D10">
         <v>2505594.2707875399</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B11" s="1">
         <v>2553</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D11">
         <v>2496432.2038456001</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" s="1">
         <v>2553</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D12">
         <v>2651994.4028236796</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>2553</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D13">
         <v>2854152.01960361</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B14" s="1">
         <v>2554</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="1">
+      <c r="D14">
         <v>3055649.0744701801</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>2554</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D15">
         <v>3121491.9180879099</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" s="1">
         <v>2554</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="1">
+      <c r="D16">
         <v>3188587.0751783601</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B17" s="1">
         <v>2554</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
-      <c r="D17" s="1">
+      <c r="D17">
         <v>3442211.1375925699</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B18" s="1">
         <v>2555</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D18">
         <v>3578101.5332100205</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B19" s="1">
         <v>2555</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D19">
         <v>3473528.6149409292</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" s="1">
         <v>2555</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="1">
+      <c r="D20">
         <v>3566065.5649469905</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B21" s="1">
         <v>2555</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D21">
         <v>3676628.9830901902</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B22" s="1">
         <v>2556</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
-      <c r="D22" s="1">
+      <c r="D22">
         <v>3819777.0399285383</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B23" s="1">
         <v>2556</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D23">
         <v>3768999.6318570804</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" s="1">
         <v>2556</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
-      <c r="D24" s="1">
+      <c r="D24">
         <v>3833569.6359047899</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B25" s="1">
         <v>2556</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
-      <c r="D25" s="1">
+      <c r="D25">
         <v>4026459.8492731391</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B26" s="1">
         <v>2557</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
-      <c r="D26" s="1">
+      <c r="D26">
         <v>4068079.3974974304</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B27" s="1">
         <v>2557</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
-      <c r="D27" s="1">
+      <c r="D27">
         <v>4160295.8238524711</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B28" s="1">
         <v>2557</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
-      <c r="D28" s="1">
+      <c r="D28">
         <v>4125111.1193239302</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>2557</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D29">
         <v>4157086.6066557802</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B30" s="1">
         <v>2558</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
-      <c r="D30" s="1">
+      <c r="D30">
         <v>4355591.0943551501</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>2558</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
-      <c r="D31" s="1">
+      <c r="D31">
         <v>4340886.08940876</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" s="1">
         <v>2558</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
-      <c r="D32" s="1">
+      <c r="D32">
         <v>4344522.0879490897</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A33" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B33" s="1">
         <v>2558</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
-      <c r="D33" s="1">
+      <c r="D33">
         <v>4596506.1102056894</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A34" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B34" s="1">
         <v>2559</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
-      <c r="D34" s="1">
+      <c r="D34">
         <v>4706390.3045984786</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B35" s="1">
         <v>2559</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
-      <c r="D35" s="1">
+      <c r="D35">
         <v>4787760.2228925396</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B36" s="1">
         <v>2559</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
-      <c r="D36" s="1">
+      <c r="D36">
         <v>4761016.6433822494</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" s="1">
         <v>2559</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
-      <c r="D37" s="1">
+      <c r="D37">
         <v>4922056.6929472089</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B38" s="1">
         <v>2560</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
-      <c r="D38" s="1">
+      <c r="D38">
         <v>4941334.482010819</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B39" s="1">
         <v>2560</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
-      <c r="D39" s="1">
+      <c r="D39">
         <v>5050175.9338197</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B40" s="1">
         <v>2560</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
-      <c r="D40" s="1">
+      <c r="D40">
         <v>5011437.6648376985</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B41" s="1">
         <v>2560</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
-      <c r="D41" s="1">
+      <c r="D41">
         <v>5240260.3194889696</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B42" s="1">
         <v>2561</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
-      <c r="D42" s="1">
+      <c r="D42">
         <v>5273023.1947532706</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B43" s="1">
         <v>2561</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
-      <c r="D43" s="1">
+      <c r="D43">
         <v>5360486.9149128404</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B44" s="1">
         <v>2561</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
-      <c r="D44" s="1">
+      <c r="D44">
         <v>5317164.1625271989</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A45" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B45" s="1">
         <v>2561</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
-      <c r="D45" s="1">
+      <c r="D45">
         <v>5492420.3901100513</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A46" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B46" s="1">
         <v>2562</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
-      <c r="D46" s="1">
+      <c r="D46">
         <v>5596420.5146811288</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B47" s="1">
         <v>2562</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
-      <c r="D47" s="1">
+      <c r="D47">
         <v>5508212.7308788085</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B48" s="1">
         <v>2562</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
-      <c r="D48" s="1">
+      <c r="D48">
         <v>5583301.7719120402</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B49" s="1">
         <v>2562</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
-      <c r="D49" s="1">
+      <c r="D49">
         <v>5689663.3302702121</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B50" s="1">
         <v>2563</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
-      <c r="D50" s="1">
+      <c r="D50">
         <v>5793434.9887771588</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A51" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B51" s="1">
         <v>2563</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
-      <c r="D51" s="1">
+      <c r="D51">
         <v>6014088.034687819</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A52" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B52" s="1">
         <v>2563</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
-      <c r="D52" s="1">
+      <c r="D52">
         <v>5915940.1715497402</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B53" s="1">
         <v>2563</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
-      <c r="D53" s="1">
+      <c r="D53">
         <v>5971448.2313211188</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B54" s="1">
         <v>2564</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
-      <c r="D54" s="1">
+      <c r="D54">
         <v>6057208.1566360909</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B55" s="1">
         <v>2564</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
-      <c r="D55" s="1">
+      <c r="D55">
         <v>5999419.3319754507</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B56" s="1">
         <v>2564</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
-      <c r="D56" s="1">
+      <c r="D56">
         <v>6088639.2579663703</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B57" s="1">
         <v>2564</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
-      <c r="D57" s="1">
+      <c r="D57">
         <v>6264312.3776891604</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B58" s="1">
         <v>2565</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
-      <c r="D58" s="1">
+      <c r="D58">
         <v>6217080.9827304082</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B59" s="1">
         <v>2565</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
-      <c r="D59" s="1">
+      <c r="D59">
         <v>6247549.6376720099</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B60" s="1">
         <v>2565</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
-      <c r="D60" s="1">
+      <c r="D60">
         <v>6264298.8912371006</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B61" s="1">
         <v>2565</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
-      <c r="D61" s="1">
+      <c r="D61">
         <v>6514074.5255969511</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A62" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B62" s="1">
         <v>2566</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
-      <c r="D62" s="1">
+      <c r="D62">
         <v>6632684.0258091893</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B63" s="1">
         <v>2566</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
-      <c r="D63" s="1">
+      <c r="D63">
         <v>6600871.0360877588</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A64" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" s="1">
         <v>2566</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
-      <c r="D64" s="1">
+      <c r="D64">
         <v>6578939.5940432213</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A65" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B65" s="1">
         <v>2566</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
-      <c r="D65" s="1">
+      <c r="D65">
         <v>6843988.1258999519</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A66" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B66" s="1">
         <v>2567</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
-      <c r="D66" s="1">
+      <c r="D66">
         <v>6850719.3680800721</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A67" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B67" s="1">
         <v>2567</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
-      <c r="D67" s="1">
+      <c r="D67">
         <v>6851088.9666203866</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B68" s="1">
         <v>2567</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
-      <c r="D68" s="1">
+      <c r="D68">
         <v>6849764.1198881902</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A69" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B69" s="1">
         <v>2567</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
-      <c r="D69" s="1">
+      <c r="D69">
         <v>7106148.9120876305</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A70" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B70" s="1">
         <v>2568</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
-      <c r="D70" s="1">
+      <c r="D70">
         <v>7231117.7641454991</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A71" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B71" s="1">
         <v>2568</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
-      <c r="D71" s="1">
+      <c r="D71">
         <v>7137434.7501069503</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A72" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B72" s="1">
         <v>2568</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
-      <c r="D72" s="1">
+      <c r="D72">
         <v>7070908.8634535214</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A73" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B73" s="1">
-        <v>2551</v>
+        <v>2568</v>
       </c>
       <c r="C73" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1654397.5120224797</v>
+        <v>5</v>
+      </c>
+      <c r="D73">
+        <v>7356920.1440234799</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A74" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B74" s="1">
         <v>2551</v>
       </c>
       <c r="C74" t="s">
         <v>0</v>
       </c>
-      <c r="D74" s="1">
-        <v>1692741.0248000904</v>
+      <c r="D74">
+        <v>1654397.5120224797</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A75" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B75" s="1">
         <v>2551</v>
       </c>
       <c r="C75" t="s">
         <v>0</v>
       </c>
-      <c r="D75" s="1">
-        <v>1703755.6751703704</v>
+      <c r="D75">
+        <v>1692741.0248000904</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A76" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B76" s="1">
         <v>2551</v>
       </c>
       <c r="C76" t="s">
         <v>0</v>
       </c>
-      <c r="D76" s="1">
-        <v>1798994.7774950899</v>
+      <c r="D76">
+        <v>1703755.6751703704</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A77" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B77" s="1">
-        <v>2552</v>
+        <v>2551</v>
       </c>
       <c r="C77" t="s">
         <v>0</v>
       </c>
-      <c r="D77" s="1">
-        <v>1934021.1763650698</v>
+      <c r="D77">
+        <v>1798994.7774950899</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A78" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B78" s="1">
         <v>2552</v>
       </c>
       <c r="C78" t="s">
         <v>0</v>
       </c>
-      <c r="D78" s="1">
-        <v>1987633.5833531797</v>
+      <c r="D78">
+        <v>1934021.1763650698</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A79" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B79" s="1">
         <v>2552</v>
       </c>
       <c r="C79" t="s">
         <v>0</v>
       </c>
-      <c r="D79" s="1">
-        <v>1982140.7063867301</v>
+      <c r="D79">
+        <v>1987633.5833531797</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A80" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B80" s="1">
         <v>2552</v>
       </c>
       <c r="C80" t="s">
         <v>0</v>
       </c>
-      <c r="D80" s="1">
-        <v>2176900.3917779801</v>
+      <c r="D80">
+        <v>1982140.7063867301</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A81" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B81" s="1">
-        <v>2553</v>
+        <v>2552</v>
       </c>
       <c r="C81" t="s">
         <v>0</v>
       </c>
-      <c r="D81" s="1">
-        <v>2307935.7534602298</v>
+      <c r="D81">
+        <v>2176900.3917779801</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A82" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B82" s="1">
         <v>2553</v>
       </c>
       <c r="C82" t="s">
         <v>0</v>
       </c>
-      <c r="D82" s="1">
-        <v>2294722.5086700902</v>
+      <c r="D82">
+        <v>2307935.7534602298</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A83" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B83" s="1">
         <v>2553</v>
       </c>
       <c r="C83" t="s">
         <v>0</v>
       </c>
-      <c r="D83" s="1">
-        <v>2446657.5210943995</v>
+      <c r="D83">
+        <v>2294722.5086700902</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A84" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B84" s="1">
         <v>2553</v>
       </c>
       <c r="C84" t="s">
         <v>0</v>
       </c>
-      <c r="D84" s="1">
-        <v>2649207.94134941</v>
+      <c r="D84">
+        <v>2446657.5210943995</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A85" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B85" s="1">
-        <v>2554</v>
+        <v>2553</v>
       </c>
       <c r="C85" t="s">
         <v>0</v>
       </c>
-      <c r="D85" s="1">
-        <v>2842762.2148893801</v>
+      <c r="D85">
+        <v>2649207.94134941</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A86" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B86" s="1">
         <v>2554</v>
       </c>
       <c r="C86" t="s">
         <v>0</v>
       </c>
-      <c r="D86" s="1">
-        <v>2902918.9087885302</v>
+      <c r="D86">
+        <v>2842762.2148893801</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A87" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B87" s="1">
         <v>2554</v>
       </c>
       <c r="C87" t="s">
         <v>0</v>
       </c>
-      <c r="D87" s="1">
-        <v>2966199.52696341</v>
+      <c r="D87">
+        <v>2902918.9087885302</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A88" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B88" s="1">
         <v>2554</v>
       </c>
       <c r="C88" t="s">
         <v>0</v>
       </c>
-      <c r="D88" s="1">
-        <v>3193318.0331119099</v>
+      <c r="D88">
+        <v>2966199.52696341</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A89" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B89" s="1">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="C89" t="s">
         <v>0</v>
       </c>
-      <c r="D89" s="1">
-        <v>3311675.4291002904</v>
+      <c r="D89">
+        <v>3193318.0331119099</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A90" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B90" s="1">
         <v>2555</v>
       </c>
       <c r="C90" t="s">
         <v>0</v>
       </c>
-      <c r="D90" s="1">
-        <v>3199444.679198659</v>
+      <c r="D90">
+        <v>3311675.4291002904</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A91" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B91" s="1">
         <v>2555</v>
       </c>
       <c r="C91" t="s">
         <v>0</v>
       </c>
-      <c r="D91" s="1">
-        <v>3306647.8439956303</v>
+      <c r="D91">
+        <v>3199444.679198659</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A92" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B92" s="1">
         <v>2555</v>
       </c>
       <c r="C92" t="s">
         <v>0</v>
       </c>
-      <c r="D92" s="1">
-        <v>3403343.0861091102</v>
+      <c r="D92">
+        <v>3306647.8439956303</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A93" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B93" s="1">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="C93" t="s">
         <v>0</v>
       </c>
-      <c r="D93" s="1">
-        <v>3536197.1685336684</v>
+      <c r="D93">
+        <v>3403343.0861091102</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A94" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B94" s="1">
         <v>2556</v>
       </c>
       <c r="C94" t="s">
         <v>0</v>
       </c>
-      <c r="D94" s="1">
-        <v>3475946.9821740305</v>
+      <c r="D94">
+        <v>3536197.1685336684</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A95" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B95" s="1">
         <v>2556</v>
       </c>
       <c r="C95" t="s">
         <v>0</v>
       </c>
-      <c r="D95" s="1">
-        <v>3537399.8503382299</v>
+      <c r="D95">
+        <v>3475946.9821740305</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A96" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B96" s="1">
         <v>2556</v>
       </c>
       <c r="C96" t="s">
         <v>0</v>
       </c>
-      <c r="D96" s="1">
-        <v>3735778.7678900594</v>
+      <c r="D96">
+        <v>3537399.8503382299</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A97" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B97" s="1">
-        <v>2557</v>
+        <v>2556</v>
       </c>
       <c r="C97" t="s">
         <v>0</v>
       </c>
-      <c r="D97" s="1">
-        <v>3764704.1883884203</v>
+      <c r="D97">
+        <v>3735778.7678900594</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A98" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B98" s="1">
         <v>2557</v>
       </c>
       <c r="C98" t="s">
         <v>0</v>
       </c>
-      <c r="D98" s="1">
-        <v>3851212.7616519709</v>
+      <c r="D98">
+        <v>3764704.1883884203</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A99" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B99" s="1">
         <v>2557</v>
       </c>
       <c r="C99" t="s">
         <v>0</v>
       </c>
-      <c r="D99" s="1">
-        <v>3808231.1866464303</v>
+      <c r="D99">
+        <v>3851212.7616519709</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A100" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B100" s="1">
         <v>2557</v>
       </c>
       <c r="C100" t="s">
         <v>0</v>
       </c>
-      <c r="D100" s="1">
-        <v>3835616.9485621904</v>
+      <c r="D100">
+        <v>3808231.1866464303</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A101" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B101" s="1">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="C101" t="s">
         <v>0</v>
       </c>
-      <c r="D101" s="1">
-        <v>4211819.7537489599</v>
+      <c r="D101">
+        <v>3835616.9485621904</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A102" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B102" s="1">
         <v>2558</v>
       </c>
       <c r="C102" t="s">
         <v>0</v>
       </c>
-      <c r="D102" s="1">
-        <v>3992570.1465710201</v>
+      <c r="D102">
+        <v>4211819.7537489599</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A103" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B103" s="1">
         <v>2558</v>
       </c>
       <c r="C103" t="s">
         <v>0</v>
       </c>
-      <c r="D103" s="1">
-        <v>3990496.6293913699</v>
+      <c r="D103">
+        <v>3992570.1465710201</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A104" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B104" s="1">
         <v>2558</v>
       </c>
       <c r="C104" t="s">
         <v>0</v>
       </c>
-      <c r="D104" s="1">
-        <v>4237501.4170735497</v>
+      <c r="D104">
+        <v>3990496.6293913699</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A105" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B105" s="1">
-        <v>2559</v>
+        <v>2558</v>
       </c>
       <c r="C105" t="s">
         <v>0</v>
       </c>
-      <c r="D105" s="1">
-        <v>4334967.9732091986</v>
+      <c r="D105">
+        <v>4237501.4170735497</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A106" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B106" s="1">
         <v>2559</v>
       </c>
       <c r="C106" t="s">
         <v>0</v>
       </c>
-      <c r="D106" s="1">
-        <v>4403880.0548193799</v>
+      <c r="D106">
+        <v>4334967.9732091986</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A107" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B107" s="1">
         <v>2559</v>
       </c>
       <c r="C107" t="s">
         <v>0</v>
       </c>
-      <c r="D107" s="1">
-        <v>4368230.4416950596</v>
+      <c r="D107">
+        <v>4403880.0548193799</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A108" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B108" s="1">
         <v>2559</v>
       </c>
       <c r="C108" t="s">
         <v>0</v>
       </c>
-      <c r="D108" s="1">
-        <v>4520505.4187902585</v>
+      <c r="D108">
+        <v>4368230.4416950596</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A109" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B109" s="1">
-        <v>2560</v>
+        <v>2559</v>
       </c>
       <c r="C109" t="s">
         <v>0</v>
       </c>
-      <c r="D109" s="1">
-        <v>4526696.1825457495</v>
+      <c r="D109">
+        <v>4520505.4187902585</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A110" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B110" s="1">
         <v>2560</v>
       </c>
       <c r="C110" t="s">
         <v>0</v>
       </c>
-      <c r="D110" s="1">
-        <v>4652092.9873503903</v>
+      <c r="D110">
+        <v>4526696.1825457495</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A111" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B111" s="1">
         <v>2560</v>
       </c>
       <c r="C111" t="s">
         <v>0</v>
       </c>
-      <c r="D111" s="1">
-        <v>4603714.4889870984</v>
+      <c r="D111">
+        <v>4652092.9873503903</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A112" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B112" s="1">
         <v>2560</v>
       </c>
       <c r="C112" t="s">
         <v>0</v>
       </c>
-      <c r="D112" s="1">
-        <v>4825118.0284297494</v>
+      <c r="D112">
+        <v>4603714.4889870984</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A113" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B113" s="1">
-        <v>2561</v>
+        <v>2560</v>
       </c>
       <c r="C113" t="s">
         <v>0</v>
       </c>
-      <c r="D113" s="1">
-        <v>4844930.1560167801</v>
+      <c r="D113">
+        <v>4825118.0284297494</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A114" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B114" s="1">
         <v>2561</v>
       </c>
       <c r="C114" t="s">
         <v>0</v>
       </c>
-      <c r="D114" s="1">
-        <v>4919043.7185578104</v>
+      <c r="D114">
+        <v>4844930.1560167801</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A115" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B115" s="1">
         <v>2561</v>
       </c>
       <c r="C115" t="s">
         <v>0</v>
       </c>
-      <c r="D115" s="1">
-        <v>4862071.3909908691</v>
+      <c r="D115">
+        <v>4919043.7185578104</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A116" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B116" s="1">
         <v>2561</v>
       </c>
       <c r="C116" t="s">
         <v>0</v>
       </c>
-      <c r="D116" s="1">
-        <v>5030517.2368011614</v>
+      <c r="D116">
+        <v>4862071.3909908691</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A117" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B117" s="1">
-        <v>2562</v>
+        <v>2561</v>
       </c>
       <c r="C117" t="s">
         <v>0</v>
       </c>
-      <c r="D117" s="1">
-        <v>5115364.6682469193</v>
+      <c r="D117">
+        <v>5030517.2368011614</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A118" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B118" s="1">
         <v>2562</v>
       </c>
       <c r="C118" t="s">
         <v>0</v>
       </c>
-      <c r="D118" s="1">
-        <v>5015579.5712364689</v>
+      <c r="D118">
+        <v>5115364.6682469193</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A119" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B119" s="1">
         <v>2562</v>
       </c>
       <c r="C119" t="s">
         <v>0</v>
       </c>
-      <c r="D119" s="1">
-        <v>5081467.8046360305</v>
+      <c r="D119">
+        <v>5015579.5712364689</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A120" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B120" s="1">
         <v>2562</v>
       </c>
       <c r="C120" t="s">
         <v>0</v>
       </c>
-      <c r="D120" s="1">
-        <v>5182709.3230504822</v>
+      <c r="D120">
+        <v>5081467.8046360305</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A121" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B121" s="1">
-        <v>2563</v>
+        <v>2562</v>
       </c>
       <c r="C121" t="s">
         <v>0</v>
       </c>
-      <c r="D121" s="1">
-        <v>5265520.7666353583</v>
+      <c r="D121">
+        <v>5182709.3230504822</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A122" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B122" s="1">
         <v>2563</v>
       </c>
       <c r="C122" t="s">
         <v>0</v>
       </c>
-      <c r="D122" s="1">
-        <v>5473330.9099063491</v>
+      <c r="D122">
+        <v>5265520.7666353583</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A123" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B123" s="1">
         <v>2563</v>
       </c>
       <c r="C123" t="s">
         <v>0</v>
       </c>
-      <c r="D123" s="1">
-        <v>5365667.9878513403</v>
+      <c r="D123">
+        <v>5473330.9099063491</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A124" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B124" s="1">
         <v>2563</v>
       </c>
       <c r="C124" t="s">
         <v>0</v>
       </c>
-      <c r="D124" s="1">
-        <v>5402025.244178459</v>
+      <c r="D124">
+        <v>5365667.9878513403</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A125" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B125" s="1">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="C125" t="s">
         <v>0</v>
       </c>
-      <c r="D125" s="1">
-        <v>5463567.3952508112</v>
+      <c r="D125">
+        <v>5402025.244178459</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A126" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B126" s="1">
         <v>2564</v>
       </c>
       <c r="C126" t="s">
         <v>0</v>
       </c>
-      <c r="D126" s="1">
-        <v>5397024.1465252107</v>
+      <c r="D126">
+        <v>5463567.3952508112</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A127" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B127" s="1">
         <v>2564</v>
       </c>
       <c r="C127" t="s">
         <v>0</v>
       </c>
-      <c r="D127" s="1">
-        <v>5473046.6178887207</v>
+      <c r="D127">
+        <v>5397024.1465252107</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A128" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B128" s="1">
         <v>2564</v>
       </c>
       <c r="C128" t="s">
         <v>0</v>
       </c>
-      <c r="D128" s="1">
-        <v>5632631.0359616308</v>
+      <c r="D128">
+        <v>5473046.6178887207</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A129" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B129" s="1">
-        <v>2565</v>
+        <v>2564</v>
       </c>
       <c r="C129" t="s">
         <v>0</v>
       </c>
-      <c r="D129" s="1">
-        <v>5567781.6700700279</v>
+      <c r="D129">
+        <v>5632631.0359616308</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A130" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B130" s="1">
         <v>2565</v>
       </c>
       <c r="C130" t="s">
         <v>0</v>
       </c>
-      <c r="D130" s="1">
-        <v>5581039.6816597199</v>
+      <c r="D130">
+        <v>5567781.6700700279</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A131" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B131" s="1">
         <v>2565</v>
       </c>
       <c r="C131" t="s">
         <v>0</v>
       </c>
-      <c r="D131" s="1">
-        <v>5582260.3078615805</v>
+      <c r="D131">
+        <v>5581039.6816597199</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A132" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B132" s="1">
         <v>2565</v>
       </c>
       <c r="C132" t="s">
         <v>0</v>
       </c>
-      <c r="D132" s="1">
-        <v>5813357.0223276308</v>
+      <c r="D132">
+        <v>5582260.3078615805</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A133" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B133" s="1">
-        <v>2566</v>
+        <v>2565</v>
       </c>
       <c r="C133" t="s">
         <v>0</v>
       </c>
-      <c r="D133" s="1">
-        <v>5917078.0542841088</v>
+      <c r="D133">
+        <v>5813357.0223276308</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A134" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B134" s="1">
         <v>2566</v>
       </c>
       <c r="C134" t="s">
         <v>0</v>
       </c>
-      <c r="D134" s="1">
-        <v>5865441.2722114287</v>
+      <c r="D134">
+        <v>5917078.0542841088</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A135" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B135" s="1">
         <v>2566</v>
       </c>
       <c r="C135" t="s">
         <v>0</v>
       </c>
-      <c r="D135" s="1">
-        <v>5824968.2459605411</v>
+      <c r="D135">
+        <v>5865441.2722114287</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A136" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B136" s="1">
         <v>2566</v>
       </c>
       <c r="C136" t="s">
         <v>0</v>
       </c>
-      <c r="D136" s="1">
-        <v>6068288.4672272224</v>
+      <c r="D136">
+        <v>5824968.2459605411</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A137" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B137" s="1">
-        <v>2567</v>
+        <v>2566</v>
       </c>
       <c r="C137" t="s">
         <v>0</v>
       </c>
-      <c r="D137" s="1">
-        <v>6055597.8467650525</v>
+      <c r="D137">
+        <v>6068288.4672272224</v>
       </c>
     </row>
     <row r="138" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A138" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B138" s="1">
         <v>2567</v>
       </c>
       <c r="C138" t="s">
         <v>0</v>
       </c>
-      <c r="D138" s="1">
-        <v>6037520.2925427668</v>
+      <c r="D138">
+        <v>6055597.8467650525</v>
       </c>
     </row>
     <row r="139" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A139" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B139" s="1">
         <v>2567</v>
       </c>
       <c r="C139" t="s">
         <v>0</v>
       </c>
-      <c r="D139" s="1">
-        <v>6017711.2394111799</v>
+      <c r="D139">
+        <v>6037520.2925427668</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A140" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B140" s="1">
         <v>2567</v>
       </c>
       <c r="C140" t="s">
         <v>0</v>
       </c>
-      <c r="D140" s="1">
-        <v>6265529.5218099402</v>
+      <c r="D140">
+        <v>6017711.2394111799</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A141" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B141" s="1">
-        <v>2568</v>
+        <v>2567</v>
       </c>
       <c r="C141" t="s">
         <v>0</v>
       </c>
-      <c r="D141" s="1">
-        <v>6375499.3879901292</v>
+      <c r="D141">
+        <v>6265529.5218099402</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A142" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B142" s="1">
         <v>2568</v>
       </c>
       <c r="C142" t="s">
         <v>0</v>
       </c>
-      <c r="D142" s="1">
-        <v>6272216.1970476601</v>
+      <c r="D142">
+        <v>6375499.3879901292</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A143" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B143" s="1">
         <v>2568</v>
       </c>
       <c r="C143" t="s">
         <v>0</v>
       </c>
-      <c r="D143" s="1">
+      <c r="D143">
+        <v>6272216.1970476601</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A144" t="s">
+        <v>2</v>
+      </c>
+      <c r="B144" s="1">
+        <v>2568</v>
+      </c>
+      <c r="C144" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144">
         <v>6194459.3435751516</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A145" t="s">
+        <v>1</v>
+      </c>
+      <c r="B145" s="1">
+        <v>2568</v>
+      </c>
+      <c r="C145" t="s">
+        <v>0</v>
+      </c>
+      <c r="D145">
+        <v>6468470.5455018198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O Q F A A B Q S w M E F A A C A A g A U 2 q M W w O C j K a m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 9 D o I w G E V f h X S n P 2 i U k I 8 y u D h I Y q I x r k 2 t 0 A j F 0 G J 5 N w c f y V c Q o 6 i b 4 z 3 3 D P f e r z f I + r o K L q q 1 u j E p Y p i i Q B n Z H L Q p U t S 5 Y x i j j M N a y J M o V D D I x i a 9 P a S o d O 6 c E O K 9 x 3 6 C m 7 Y g E a W M 7 P P V R p a q F u g j 6 / 9 y q I 1 1 w k i F O O x e Y 3 i E 2 X S G 2 T z G F M g I I d f m K 0 T D 3 m f 7 A 2 H R V a 5 r F X d l u F 0 C G S O Q 9 w f + A F B L A w Q U A A I A C A B T a o x b D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A U 2 q M W z v 0 J i f c A g A A 0 h A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A J W X Q W / T M B T H 7 5 X 6 H a x w a a W q o m E r o G k H K B y 4 g F g L H K Y d 0 s 7 Q a G l S J c 6 0 q q o E a A f g j B A V J z Y h T h x A I N x v 4 4 + C 4 7 R N G / v P 5 l 2 6 x j + / 9 / O r o 6 e X 0 A H z o 5 B 0 8 8 / W X r V S r S R D L 6 b H p O f 1 A + q S f R J Q V q 0 Q + d e N 0 n h A 5 Z O H Z w M a N D t p H N O Q v Y j i k 3 4 U n d T q 0 8 P H 3 o j u O / l O 5 2 h 2 2 I l C J p G j R h 7 g h t M Z e u G r L P h k T B 0 Z S a H N X u y F y c s o H n W i I B 2 F 2 W J S y 7 M 1 p l N H 8 E v B f w l + I f g b 9 c + l 0 y B M Q o T R M z Z r k A z 5 K v g f w e d q / V x + J e 7 u b m v F h e m o T + O C / C 3 4 J 8 H 5 i p e B 5 5 i X O X 8 q 8 u I a 8 O c V / P 1 6 J p q z a + l s 5 o G z G Q b O 0 E R z v m X p b O a B s x k G z t B E c 9 6 x d D b z w N k M A 2 d o o j n v W j q b e e B s h o E z N N G c 2 5 b O Z h 4 4 m 2 H g D E 0 0 5 9 u W z m Y e O J t h 4 A x N N O c 7 l s 5 m H j i b Y e A M T T T n u 5 b O Z h 4 4 m 2 H g D E 3 K z u 2 b d s 6 A N z s D 2 O y M T T R n y z 4 I e O B s 0 w e x i e Z s 2 Q c B D 5 x t + i A 2 0 Z w t + y D g g b N N H 8 Q m m r N l H w Q 8 c L b p g 9 h E c 7 b s g 4 A H z j Z 9 E J t o z p Z 9 E P D A 2 a Y P Y h P N 2 b I P A h 4 4 2 / R B b K I 5 W / Z B w A P n M j y r r y e b Z + H Y P 4 2 Y n G 2 e s C G N S T 7 K J M W Q s w T U 6 n K x V h q I 8 t z a s C O d n H u M x X 4 / Z R n k P P e C l D p F 7 g M a x c c 0 G 9 q 0 r M u l I i H y b E y 3 c x i H r m X m j W N v + r e u m O h M o t l 8 t 5 m 3 G O s 2 k n T H g c + W W 0 h / Q h 7 Q w B / 5 j M Z F Q o X k R K 1 s V S q f Q u X m f E 9 P 5 r o / W U e s O U Q i T 1 N Z o S 6 b y M C d 5 L S e / S 7 r C M 3 t g E 0 X l c O 9 s h z 4 X F t l a b a 2 C r N t k 3 W n R y F r 7 z S z q J t V O 6 C h H M e N d y J b M N 9 B 1 5 B a 3 o U P 6 s 3 5 K P h b s X g v + A / 1 R i 0 E / y Y W r 9 X z v + r h 3 D H Y / X c 7 / y L f 4 X x X f r c U f y 4 W 7 9 S l K / O O P G C 1 4 o f o j H v / A F B L A Q I t A B Q A A g A I A F N q j F s D g o y m p g A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B T a o x b D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D y A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F N q j F s 7 9 C Y n 3 A I A A N I Q A A A T A A A A A A A A A A A A A A A A A O M B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A A w F A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P k I O A A A A A A A A I A 4 A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N k Z j Y 0 M T M 4 N y 0 x O W R i L T Q x N G I t Y j N i Y S 0 5 O W M 5 N 2 Y 5 M 2 U 5 Z G Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 1 R h Y m x l M l 8 y I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 h l Z X Q x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T I v Q 2 h h b m d l Z C B U e X B l M i 5 7 Q X R 0 c m l i d X R l L j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U y L 0 N o Y W 5 n Z W Q g V H l w Z T I u e 0 F 0 d H J p Y n V 0 Z S 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M i 9 V b n B p d m 9 0 Z W Q g T 3 R o Z X I g Q 2 9 s d W 1 u c y 5 7 4 L i j 4 L i y 4 L i i 4 L i B 4 L i y 4 L i j L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M i 9 V b n B p d m 9 0 Z W Q g T 3 R o Z X I g Q 2 9 s d W 1 u c y 5 7 V m F s d W U s M n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U y L 0 N o Y W 5 n Z W Q g V H l w Z T I u e 0 F 0 d H J p Y n V 0 Z S 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M i 9 D a G F u Z 2 V k I F R 5 c G U y L n t B d H R y a W J 1 d G U u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T I v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e + C 4 o + C 4 s u C 4 o u C 4 g e C 4 s u C 4 o y w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T I v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e 1 Z h b H V l L D J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D v g u I r g u L j g u J T g u I L g u Y n g u K 3 g u K H g u L n g u K X g u Y D g u J T g u L f g u K 3 g u J k m c X V v d D s s J n F 1 b 3 Q 7 4 L i K 4 L i 4 4 L i U 4 L i C 4 L m J 4 L i t 4 L i h 4 L i 5 4 L i l 4 L i b 4 L i 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O + C 4 o + C 4 s u C 4 o u C 4 g e C 4 s u C 4 o y Z x d W 9 0 O y w m c X V v d D v g u I T g u Y j g u L L g u I L g u Y n g u K 3 g u K H g u L n g u K U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d N R 0 J R P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 1 L T E y L T E y V D A 2 O j E 4 O j M z L j E 4 N T k 2 M z N a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N D I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T I v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U y L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U y L 1 V u c G l 2 b 3 R l Z C U y M E 9 0 a G V y J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M i 9 S Z W 9 y Z G V y Z W Q l M j B D b 2 x 1 b W 5 z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U y L 0 N o Y W 5 n Z W Q l M j B U e X B l M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M i 9 T c G x p d C U y M E N v b H V t b i U y M G J 5 J T I w R G V s a W 1 p d G V y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U y L 0 N o Y W 5 n Z W Q l M j B U e X B l M j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M i 9 S Z W 5 h b W V k J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A M M S w 7 2 8 8 U T 6 a E G 4 N B u 4 i i A A A A A A I A A A A A A A N m A A D A A A A A E A A A A B E n o 2 B S B s p m S 5 a e T I R U F 1 E A A A A A B I A A A K A A A A A Q A A A A 3 n b u A y t L + h t C a p b H N M n 5 0 l A A A A D Z H n i + h e 0 N / i C T R R h X 8 y 5 L C c 0 j z Y J h w 8 A j p f s G B k 7 J v h Z R H C S k 3 t B X A c E M p r 6 D v D 5 K D F c 9 v K 3 h E X E T X 7 j k / A 1 Q 9 7 c N c 7 1 g R r W l j r 2 u 9 o M y 8 x Q A A A D G u z 3 4 h Y f J Z r x R L 4 0 5 2 T e i h V Q 9 l w = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A N g F A A B Q S w M E F A A C A A g A a G x x X J s 2 c 7 i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h I T Q n 7 K 4 O I g i Y n G u D a l Q i M U Q 4 v l b g 4 e y S u I U d T N 8 X 3 v G 9 6 7 X 2 + Q j 2 0 T X F R v d W c y F G G K A m V k V 2 p T Z W h w x z B B O Y e N k C d R q W C S j U 1 H W 2 a o d u 6 c E u K 9 x z 7 G X V 8 R R m l E D s V 6 K 2 v V C v S R 9 X 8 5 1 M Y 6 Y a R C H P a v M Z z h a B H h m C W Y A p k h F N p 8 B T b t f b Y / E J Z D 4 4 Z e c V e H u x W Q O Q J 5 f + A P U E s D B B Q A A g A I A G h s c V w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B o b H F c P s w U b t E C A A C e E A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A l Z f L b t N A F I b 3 k f I O I 7 N J J C v C o Q m g q g s I L N i A a A I s q i 6 S d C B W H T u y x 1 W j K B K g L o A 1 Q l S s a I V Y s Q C B m L z N P A p j O / e Z v / R k k 8 T z + Z x v f N G v k / C + 8 K O Q t Y t v b 7 d c K p e S Q T f m R 6 z T 7 Q X c Y 3 s s 4 K J c Y v r T j t K 4 z / W R h 6 d 9 H t R a a R z z U L y I 4 u N e F B 1 X q p O D x 9 0 h 3 3 O K M 5 3 D 6 U E r C o V G D t 2 i w A 2 n N e i G r 7 L i 4 x F 3 d K U c r X X i b p i 8 j O J h K w r S Y Z g t J p W i m z u Z O E p e K v l L y Q s l 3 + Q / L h 2 X C Q 0 x w U / F 1 G U Z 8 l X J P 0 q e 5 + t n + i + r N x r e g g v T Y Y / H K / K 3 k p + U l A t e F z 7 H v O 7 5 M y c v r g F / X s D f r 2 d i O N e J z n Y e O N t h 4 A x N D O d b R G c 7 D 5 z t M H C G J o b z D t H Z z g N n O w y c o Y n h 3 C A 6 2 3 n g b I e B M z Q x n J t E Z z s P n O 0 w c I Y m h v N t o r O d B 8 5 2 G D h D E 8 P 5 D t H Z z g N n O w y c o Y n h f J f o b O e B s x 0 G z t B k 2 7 l 5 k + Y M e L s z g O 3 O 2 M R w J u Y g 4 I E z J Q e x i e F M z E H A A 2 d K D m I T w 5 m Y g 4 A H z p Q c x C a G M z E H A Q + c K T m I T Q x n Y g 4 C H j h T c h C b G M 7 E H A Q 8 c K b k I D Y x n I k 5 C H j g T M l B b G I 4 E 3 M Q 8 M C Z k o M G P K 0 u x 6 B n 4 c g / i Y Q e h J 6 I A Y 9 Z M f c k q 4 l o D u S r 8 8 X K 1 v R U 9 D Y m I + 3 k 3 B M i 9 n u p y C D n e T d I u b P q v c + j + I h n E 5 7 R d b 6 0 a o g 8 3 c l m D + u E N u + 8 t u 3 2 K P D F v A j r j d k D H v h D X / B 4 p Z A j B V G x u W 7 t L s d 1 g e K 8 j h 4 H 7 4 + X V S s O 0 8 j T V G + g L c a 6 e C s 5 q W a X b V m h 5 m 0 U r N X X b d e v t v e f Y f W q v W U j 7 G b H z d l 1 v b 3 L H o W i u V P L q q 4 / M P s 8 1 K O 1 9 Z Z l C / Z H x L O 0 1 r f q Q / 4 W f F T y r Z q 9 V / J H / n b M l P y m Z q / z 4 / r I X / 0 8 O x a 7 K 0 + X X / T 7 W J x V 3 P q c P 1 O z d / k z s c 0 7 e o P l k h + i P e 7 + A 1 B L A Q I t A B Q A A g A I A G h s c V y b N n O 4 p Q A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B o b H F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D x A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G h s c V w + z B R u 0 Q I A A J 4 Q A A A T A A A A A A A A A A A A A A A A A O I B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A A A F A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P r c N A A A A A A A A l Q 0 A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M z M 2 F i Y m V k N C 0 z N T U 5 L T Q 3 Y j M t O T A 1 O C 1 j M z I y M z V i Y z E 2 M 2 M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 1 R h Y m x l M V 8 y I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 h l Z X Q x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v Q 2 h h b m d l Z C B U e X B l M S 5 7 Q X R 0 c m l i d X R l L j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q g V H l w Z T E u e 0 F 0 d H J p Y n V 0 Z S 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 V b n B p d m 9 0 Z W Q g T 3 R o Z X I g Q 2 9 s d W 1 u c y 5 7 4 L i j 4 L i y 4 L i i 4 L i B 4 L i y 4 L i j L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 V b n B p d m 9 0 Z W Q g T 3 R o Z X I g Q 2 9 s d W 1 u c y 5 7 V m F s d W U s M n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q g V H l w Z T E u e 0 F 0 d H J p Y n V 0 Z S 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 D a G F u Z 2 V k I F R 5 c G U x L n t B d H R y a W J 1 d G U u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e + C 4 o + C 4 s u C 4 o u C 4 g e C 4 s u C 4 o y w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v V W 5 w a X Z v d G V k I E 9 0 a G V y I E N v b H V t b n M u e 1 Z h b H V l L D J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D v g u I r g u L j g u J T g u I L g u Y n g u K 3 g u K H g u L n g u K X g u Y D g u J T g u K 3 g u L f g u J k m c X V v d D s s J n F 1 b 3 Q 7 4 L i K 4 L i 4 4 L i U 4 L i C 4 L m J 4 L i t 4 L i h 4 L i 5 4 L i l 4 L i b 4 L i 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O + C 4 o + C 4 s u C 4 o u C 4 g e C 4 s u C 4 o y Z x d W 9 0 O y w m c X V v d D v g u I T g u Y j g u L L g u I L g u Y n g u K 3 g u K H g u L n g u K U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d N R 0 J R P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A z L T E 3 V D A 2 O j M 1 O j A 5 L j U 5 N D Y 2 N j V a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N D Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 V u c G l 2 b 3 R l Z C U y M E 9 0 a G V y J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 S Z W 9 y Z G V y Z W Q l M j B D b 2 x 1 b W 5 z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 N w b G l 0 J T I w Q 2 9 s d W 1 u J T I w Y n k l M j B E Z W x p b W l 0 Z X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v Q 2 h h b m d l Z C U y M F R 5 c G U x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 J l b m F t Z W Q l M j B D b 2 x 1 b W 5 z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A A 3 l 7 F M P Q d 5 H q Y T F 9 T F D z k E A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A M w o I S 5 0 Z g E f X g 5 Q l 4 y k D P A A A A A A E g A A A o A A A A B A A A A B 8 C I Y B d f r L i w Y F x k y j s a i 1 U A A A A E p O 8 X c t z 2 h V M 0 o / B U U x T h / G V T m C g M n Z w L 9 N X g n A O m v E 9 0 u 9 M Y O u t p + v 0 r B Q O 2 w Z F / V i / 3 M c 2 4 9 W R 7 L C O 2 z V B M c B W m I v C N W / 8 i D K x E 1 d u + 3 f F A A A A O 7 6 g R m a Y d D S Y k O 9 X G G m 6 P J q V y i u < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE05283-6AD7-43BB-9B36-998579E83C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{423D0179-4D08-42BE-81F6-C91179F174E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MSI_D301</vt:lpstr>
     </vt:vector>