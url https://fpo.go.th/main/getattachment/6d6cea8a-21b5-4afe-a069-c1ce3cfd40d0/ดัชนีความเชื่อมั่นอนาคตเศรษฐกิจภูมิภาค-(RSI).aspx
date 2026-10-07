--- v10 (2026-09-08)
+++ v11 (2026-10-07)
@@ -1,901 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nas01\econ_base\+Regional Economy+\Analysis worksheet\แบบสอบถามคลังจังหวัด (RSI)\2026\8. Aug\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nas01\econ_base\+Regional Economy+\Analysis worksheet\แบบสอบถามคลังจังหวัด (RSI)\2026\9. Sep\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{648C9045-A49D-44DC-A153-A6E90D478114}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BDA9047-52D3-44BF-8E02-940DF708EC16}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11685" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="RSI" sheetId="4" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="BoxPlot">"BoxPlot"</definedName>
     <definedName name="Bubble">"Bubble"</definedName>
     <definedName name="Candlestick">"Candlestick"</definedName>
     <definedName name="Chart">"Chart"</definedName>
     <definedName name="ChartImage">"ChartImage"</definedName>
     <definedName name="ColumnRange">"ColumnRange"</definedName>
     <definedName name="Dumbbell">"Dumbbell"</definedName>
     <definedName name="Heatmap">"Heatmap"</definedName>
     <definedName name="Histogram">"Histogram"</definedName>
     <definedName name="Map">"Map"</definedName>
     <definedName name="OHLC">"OHLC"</definedName>
     <definedName name="PieChart">"PieChart"</definedName>
     <definedName name="Scatter">"Scatter"</definedName>
     <definedName name="Series">"Series"</definedName>
     <definedName name="Stripe">"Stripe"</definedName>
     <definedName name="Table">"Table"</definedName>
     <definedName name="TreeMap">"TreeMap"</definedName>
     <definedName name="Waterfall">"Waterfall"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...798 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="27">
   <si>
     <t>ม.ค.</t>
   </si>
   <si>
     <t>ก.พ.</t>
   </si>
   <si>
     <t>มี.ค.</t>
   </si>
   <si>
     <t>เม.ย.</t>
   </si>
   <si>
     <t>พ.ค.</t>
   </si>
   <si>
     <t>มิ.ย.</t>
   </si>
   <si>
     <t>ก.ค.</t>
   </si>
   <si>
     <t>ส.ค.</t>
   </si>
   <si>
@@ -941,57 +134,63 @@
     <t>ดัชนีความเชื่อมั่นอนาคตเศรษฐกิจภูมิภาค (Thailand Regional Economic Sentiment Index: RSI)</t>
   </si>
   <si>
     <t>ดัชนีแนวโน้มภาคเกษตร (รายภูมิภาค)</t>
   </si>
   <si>
     <t>ดัชนีแนวโน้มภาคอุตสาหกรรม (รายภูมิภาค)</t>
   </si>
   <si>
     <t>ดัชนีแนวโน้มภาคบริการ (รายภูมิภาค)</t>
   </si>
   <si>
     <t>ดัชนีแนวโน้มภาคการจ้างงาน (รายภูมิภาค)</t>
   </si>
   <si>
     <t>ดัชนีแนวโน้มภาคลงทุน (รายภูมิภาค)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
@@ -1135,2689 +334,164 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...2533 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4077,77 +751,78 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:DA66"/>
+  <dimension ref="A1:DB66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CU4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DG9" sqref="DG9"/>
+      <selection pane="bottomRight" activeCell="DF13" sqref="DF13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="10" customWidth="1"/>
     <col min="2" max="64" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="65" max="81" width="9.140625" style="2"/>
     <col min="82" max="84" width="8.85546875" style="2" customWidth="1"/>
     <col min="85" max="101" width="9.140625" style="2"/>
     <col min="102" max="102" width="8.85546875" style="2" customWidth="1"/>
     <col min="103" max="103" width="9.140625" style="2"/>
-    <col min="104" max="105" width="9.140625" style="37"/>
+    <col min="104" max="105" width="9.140625" style="33"/>
+    <col min="106" max="106" width="9.140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105" ht="63" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:106" ht="63" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:105" s="16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:106" s="16" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
       <c r="B2" s="13">
         <v>2561</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="15"/>
       <c r="N2" s="13">
         <v>2562</v>
       </c>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
@@ -4225,54 +900,55 @@
       <c r="CE2" s="14"/>
       <c r="CF2" s="14"/>
       <c r="CG2" s="15"/>
       <c r="CH2" s="14">
         <v>2568</v>
       </c>
       <c r="CI2" s="14"/>
       <c r="CJ2" s="14"/>
       <c r="CK2" s="14"/>
       <c r="CL2" s="17"/>
       <c r="CM2" s="17"/>
       <c r="CN2" s="17"/>
       <c r="CO2" s="17"/>
       <c r="CP2" s="17"/>
       <c r="CQ2" s="17"/>
       <c r="CR2" s="17"/>
       <c r="CS2" s="18"/>
       <c r="CT2" s="17">
         <v>2569</v>
       </c>
       <c r="CU2" s="17"/>
       <c r="CV2" s="17"/>
       <c r="CW2" s="17"/>
       <c r="CX2" s="17"/>
       <c r="CY2" s="17"/>
-      <c r="CZ2" s="38"/>
-      <c r="DA2" s="39"/>
+      <c r="CZ2" s="34"/>
+      <c r="DA2" s="34"/>
+      <c r="DB2" s="40"/>
     </row>
-    <row r="3" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A3" s="3"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>7</v>
       </c>
@@ -4536,58 +1212,61 @@
       </c>
       <c r="CR3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CS3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CT3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CV3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="CW3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="CX3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CY3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="CZ3" s="40" t="s">
+      <c r="CZ3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="DA3" s="40" t="s">
+      <c r="DA3" s="35" t="s">
         <v>7</v>
       </c>
+      <c r="DB3" s="38" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="4" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8">
         <v>71.715370332586488</v>
       </c>
       <c r="C4" s="8">
         <v>69.79606079715623</v>
       </c>
       <c r="D4" s="8">
         <v>67.27443967848032</v>
       </c>
       <c r="E4" s="8">
         <v>77.574269450287431</v>
       </c>
       <c r="F4" s="8">
         <v>68.802877335555124</v>
       </c>
       <c r="G4" s="8">
         <v>67.56939331037772</v>
       </c>
       <c r="H4" s="8">
         <v>63.90753064256139</v>
       </c>
       <c r="I4" s="8">
@@ -4746,103 +1425,89 @@
       <c r="BH4" s="8">
         <v>56.285272871084771</v>
       </c>
       <c r="BI4" s="8">
         <v>57.862612045967218</v>
       </c>
       <c r="BJ4" s="8">
         <v>59.607491235567615</v>
       </c>
       <c r="BK4" s="8">
         <v>59.115556578696797</v>
       </c>
       <c r="BL4" s="8">
         <v>58.633781397743519</v>
       </c>
       <c r="BM4" s="8">
         <v>60.86947569681039</v>
       </c>
       <c r="BN4" s="8">
         <v>61.341403550821177</v>
       </c>
       <c r="BO4" s="8">
         <v>61.383653239756178</v>
       </c>
       <c r="BP4" s="8">
-        <f>'[1]Index Sum'!CM46</f>
         <v>75.731612746864087</v>
       </c>
       <c r="BQ4" s="8">
-        <f>'[1]Index Sum'!CN46</f>
         <v>72.324541544843044</v>
       </c>
       <c r="BR4" s="8">
-        <f>'[1]Index Sum'!CO46</f>
         <v>72.425878991822231</v>
       </c>
       <c r="BS4" s="8">
-        <f>'[1]Index Sum'!CP46</f>
         <v>73.409977079493771</v>
       </c>
       <c r="BT4" s="8">
-        <f>'[1]Index Sum'!CQ46</f>
         <v>74.657851862760154</v>
       </c>
       <c r="BU4" s="8">
-        <f>'[1]Index Sum'!CR46</f>
         <v>68.572125989489791</v>
       </c>
       <c r="BV4" s="8">
-        <f>'[1]Index Sum'!CS46</f>
         <v>69.163416722740621</v>
       </c>
       <c r="BW4" s="8">
-        <f>'[1]Index Sum'!CT46</f>
         <v>66.387348234323895</v>
       </c>
       <c r="BX4" s="8">
-        <f>'[1]Index Sum'!CU46</f>
         <v>68.879583370862207</v>
       </c>
       <c r="BY4" s="8">
-        <f>'[1]Index Sum'!CV46</f>
         <v>70.742594169532055</v>
       </c>
       <c r="BZ4" s="8">
-        <f>'[1]Index Sum'!CW46</f>
         <v>67.292853703119277</v>
       </c>
       <c r="CA4" s="8">
-        <f>'[1]Index Sum'!CX46</f>
         <v>65.751812712582847</v>
       </c>
       <c r="CB4" s="8">
-        <f>'[1]Index Sum'!CY46</f>
         <v>64.757265670927239</v>
       </c>
       <c r="CC4" s="8">
-        <f>'[1]Index Sum'!CZ46</f>
         <v>63.576559332132362</v>
       </c>
       <c r="CD4" s="8">
         <v>61.811125513489038</v>
       </c>
       <c r="CE4" s="8">
         <v>70.987321463227232</v>
       </c>
       <c r="CF4" s="8">
         <v>68.025536351486565</v>
       </c>
       <c r="CG4" s="8">
         <v>63.930522772256879</v>
       </c>
       <c r="CH4" s="8">
         <v>67.404211131591111</v>
       </c>
       <c r="CI4" s="8">
         <v>68.883665334754014</v>
       </c>
       <c r="CJ4" s="8">
         <v>69.282097390232565</v>
       </c>
       <c r="CK4" s="8">
         <v>59.694146482693725</v>
@@ -4859,67 +1524,69 @@
       <c r="CO4" s="8">
         <v>61.123672401081308</v>
       </c>
       <c r="CP4" s="8">
         <v>57.426235319033935</v>
       </c>
       <c r="CQ4" s="8">
         <v>63.773718193436707</v>
       </c>
       <c r="CR4" s="8">
         <v>64.265799160162288</v>
       </c>
       <c r="CS4" s="8">
         <v>67.006718507344061</v>
       </c>
       <c r="CT4" s="8">
         <v>62.617402129567949</v>
       </c>
       <c r="CU4" s="8">
         <v>66.967921666532632</v>
       </c>
       <c r="CV4" s="8">
         <v>56.386249202121874</v>
       </c>
       <c r="CW4" s="19">
-        <f>'[2]Index Sum'!DT46</f>
         <v>52.907150468392707</v>
       </c>
       <c r="CX4" s="8">
         <v>57.609409409547496</v>
       </c>
       <c r="CY4" s="8">
         <v>59.822632955151803</v>
       </c>
-      <c r="CZ4" s="41">
+      <c r="CZ4" s="36">
         <v>60.644661251481566</v>
       </c>
-      <c r="DA4" s="41">
+      <c r="DA4" s="36">
         <v>63.104587853727068</v>
       </c>
+      <c r="DB4" s="41">
+        <v>62.074989148507655</v>
+      </c>
     </row>
-    <row r="5" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8">
         <v>92.889475161728981</v>
       </c>
       <c r="C5" s="8">
         <v>93.877417044458213</v>
       </c>
       <c r="D5" s="8">
         <v>97.557934595486216</v>
       </c>
       <c r="E5" s="8">
         <v>89.563678897213194</v>
       </c>
       <c r="F5" s="8">
         <v>89.178369878003977</v>
       </c>
       <c r="G5" s="8">
         <v>87.318144705867809</v>
       </c>
       <c r="H5" s="8">
         <v>87.878259945927368</v>
       </c>
       <c r="I5" s="8">
@@ -5078,103 +1745,89 @@
       <c r="BH5" s="8">
         <v>80.854495887702171</v>
       </c>
       <c r="BI5" s="8">
         <v>82.441782852292135</v>
       </c>
       <c r="BJ5" s="8">
         <v>83.145047670888715</v>
       </c>
       <c r="BK5" s="8">
         <v>83.421612692271552</v>
       </c>
       <c r="BL5" s="8">
         <v>83.560290877281233</v>
       </c>
       <c r="BM5" s="8">
         <v>82.305327710536133</v>
       </c>
       <c r="BN5" s="8">
         <v>82.266827016325465</v>
       </c>
       <c r="BO5" s="8">
         <v>81.507007681875876</v>
       </c>
       <c r="BP5" s="8">
-        <f>'[1]Index Sum'!CM47</f>
         <v>81.314603397195469</v>
       </c>
       <c r="BQ5" s="8">
-        <f>'[1]Index Sum'!CN47</f>
         <v>80.218409806026742</v>
       </c>
       <c r="BR5" s="8">
-        <f>'[1]Index Sum'!CO47</f>
         <v>79.049884458768901</v>
       </c>
       <c r="BS5" s="8">
-        <f>'[1]Index Sum'!CP47</f>
         <v>80.579653855983892</v>
       </c>
       <c r="BT5" s="8">
-        <f>'[1]Index Sum'!CQ47</f>
         <v>79.879748156492298</v>
       </c>
       <c r="BU5" s="8">
-        <f>'[1]Index Sum'!CR47</f>
         <v>81.060102173239358</v>
       </c>
       <c r="BV5" s="8">
-        <f>'[1]Index Sum'!CS47</f>
         <v>81.034183257680368</v>
       </c>
       <c r="BW5" s="8">
-        <f>'[1]Index Sum'!CT47</f>
         <v>83.000483473511238</v>
       </c>
       <c r="BX5" s="8">
-        <f>'[1]Index Sum'!CU47</f>
         <v>83.563456545215701</v>
       </c>
       <c r="BY5" s="8">
-        <f>'[1]Index Sum'!CV47</f>
         <v>84.144328669154248</v>
       </c>
       <c r="BZ5" s="8">
-        <f>'[1]Index Sum'!CW47</f>
         <v>82.85685891800253</v>
       </c>
       <c r="CA5" s="8">
-        <f>'[1]Index Sum'!CX47</f>
         <v>81.149998039140442</v>
       </c>
       <c r="CB5" s="8">
-        <f>'[1]Index Sum'!CY47</f>
         <v>79.163473929885726</v>
       </c>
       <c r="CC5" s="8">
-        <f>'[1]Index Sum'!CZ47</f>
         <v>78.003006580173022</v>
       </c>
       <c r="CD5" s="8">
         <v>77.070888918103805</v>
       </c>
       <c r="CE5" s="8">
         <v>76.122691385589164</v>
       </c>
       <c r="CF5" s="8">
         <v>77.695930076654719</v>
       </c>
       <c r="CG5" s="8">
         <v>77.591486024087629</v>
       </c>
       <c r="CH5" s="8">
         <v>76.615866931794002</v>
       </c>
       <c r="CI5" s="8">
         <v>76.144250602810928</v>
       </c>
       <c r="CJ5" s="8">
         <v>75.380238769219048</v>
       </c>
       <c r="CK5" s="8">
         <v>70.542566103430374</v>
@@ -5191,67 +1844,69 @@
       <c r="CO5" s="8">
         <v>66.146265256413784</v>
       </c>
       <c r="CP5" s="8">
         <v>75.408273002394694</v>
       </c>
       <c r="CQ5" s="8">
         <v>75.496871715314938</v>
       </c>
       <c r="CR5" s="8">
         <v>77.560056678029156</v>
       </c>
       <c r="CS5" s="8">
         <v>79.146845088313384</v>
       </c>
       <c r="CT5" s="8">
         <v>78.781384687750489</v>
       </c>
       <c r="CU5" s="8">
         <v>76.852945424992896</v>
       </c>
       <c r="CV5" s="8">
         <v>69.952515884403965</v>
       </c>
       <c r="CW5" s="19">
-        <f>'[2]Index Sum'!DT47</f>
         <v>66.032655103055987</v>
       </c>
       <c r="CX5" s="8">
         <v>73.462068715299239</v>
       </c>
       <c r="CY5" s="8">
         <v>74.087678238774174</v>
       </c>
-      <c r="CZ5" s="41">
+      <c r="CZ5" s="36">
         <v>76.502672008525536</v>
       </c>
-      <c r="DA5" s="41">
+      <c r="DA5" s="36">
         <v>76.172728263111296</v>
       </c>
+      <c r="DB5" s="41">
+        <v>76.430889334171027</v>
+      </c>
     </row>
-    <row r="6" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A6" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="8">
         <v>84.159776552544301</v>
       </c>
       <c r="C6" s="8">
         <v>78.442842497237535</v>
       </c>
       <c r="D6" s="8">
         <v>79.924508476306954</v>
       </c>
       <c r="E6" s="8">
         <v>84.415863423085653</v>
       </c>
       <c r="F6" s="8">
         <v>83.198463556126001</v>
       </c>
       <c r="G6" s="8">
         <v>84.303678299028476</v>
       </c>
       <c r="H6" s="8">
         <v>86.542417473942095</v>
       </c>
       <c r="I6" s="8">
@@ -5410,103 +2065,89 @@
       <c r="BH6" s="8">
         <v>74.406281121815866</v>
       </c>
       <c r="BI6" s="8">
         <v>74.871993279690088</v>
       </c>
       <c r="BJ6" s="8">
         <v>74.304705077192921</v>
       </c>
       <c r="BK6" s="8">
         <v>76.034907104406059</v>
       </c>
       <c r="BL6" s="8">
         <v>76.226730525535899</v>
       </c>
       <c r="BM6" s="8">
         <v>77.399637972615892</v>
       </c>
       <c r="BN6" s="8">
         <v>78.000009221695294</v>
       </c>
       <c r="BO6" s="8">
         <v>79.084361085198012</v>
       </c>
       <c r="BP6" s="8">
-        <f>'[1]Index Sum'!CM48</f>
         <v>77.797422182271347</v>
       </c>
       <c r="BQ6" s="8">
-        <f>'[1]Index Sum'!CN48</f>
         <v>77.030785608004223</v>
       </c>
       <c r="BR6" s="8">
-        <f>'[1]Index Sum'!CO48</f>
         <v>76.933370000256701</v>
       </c>
       <c r="BS6" s="8">
-        <f>'[1]Index Sum'!CP48</f>
         <v>78.492769610615412</v>
       </c>
       <c r="BT6" s="8">
-        <f>'[1]Index Sum'!CQ48</f>
         <v>77.084832903278411</v>
       </c>
       <c r="BU6" s="8">
-        <f>'[1]Index Sum'!CR48</f>
         <v>76.606981138365242</v>
       </c>
       <c r="BV6" s="8">
-        <f>'[1]Index Sum'!CS48</f>
         <v>74.239573340590567</v>
       </c>
       <c r="BW6" s="8">
-        <f>'[1]Index Sum'!CT48</f>
         <v>76.086514726721632</v>
       </c>
       <c r="BX6" s="8">
-        <f>'[1]Index Sum'!CU48</f>
         <v>75.248900653891567</v>
       </c>
       <c r="BY6" s="8">
-        <f>'[1]Index Sum'!CV48</f>
         <v>76.070912547919264</v>
       </c>
       <c r="BZ6" s="8">
-        <f>'[1]Index Sum'!CW48</f>
         <v>71.837229456629672</v>
       </c>
       <c r="CA6" s="8">
-        <f>'[1]Index Sum'!CX48</f>
         <v>74.236042746220647</v>
       </c>
       <c r="CB6" s="8">
-        <f>'[1]Index Sum'!CY48</f>
         <v>73.586858210061493</v>
       </c>
       <c r="CC6" s="8">
-        <f>'[1]Index Sum'!CZ48</f>
         <v>75.446839711576757</v>
       </c>
       <c r="CD6" s="8">
         <v>73.29888749880017</v>
       </c>
       <c r="CE6" s="8">
         <v>74.702975528703945</v>
       </c>
       <c r="CF6" s="8">
         <v>71.673002125722149</v>
       </c>
       <c r="CG6" s="8">
         <v>73.862590281174306</v>
       </c>
       <c r="CH6" s="8">
         <v>71.543028637693268</v>
       </c>
       <c r="CI6" s="8">
         <v>72.593972593042537</v>
       </c>
       <c r="CJ6" s="8">
         <v>70.46807139033163</v>
       </c>
       <c r="CK6" s="8">
         <v>71.850328236151242</v>
@@ -5523,67 +2164,69 @@
       <c r="CO6" s="8">
         <v>68.349206954590514</v>
       </c>
       <c r="CP6" s="8">
         <v>67.339384045327051</v>
       </c>
       <c r="CQ6" s="8">
         <v>73.904827515702991</v>
       </c>
       <c r="CR6" s="8">
         <v>75.789222422780455</v>
       </c>
       <c r="CS6" s="8">
         <v>75.18691207539824</v>
       </c>
       <c r="CT6" s="8">
         <v>74.43933292295057</v>
       </c>
       <c r="CU6" s="8">
         <v>73.53439115932909</v>
       </c>
       <c r="CV6" s="8">
         <v>66.148816537189333</v>
       </c>
       <c r="CW6" s="19">
-        <f>'[2]Index Sum'!DT48</f>
         <v>59.480114050758438</v>
       </c>
       <c r="CX6" s="8">
         <v>63.377287584765874</v>
       </c>
       <c r="CY6" s="8">
         <v>67.59468035948079</v>
       </c>
-      <c r="CZ6" s="41">
+      <c r="CZ6" s="36">
         <v>72.399747796339611</v>
       </c>
-      <c r="DA6" s="41">
+      <c r="DA6" s="36">
         <v>73.262754277377809</v>
       </c>
+      <c r="DB6" s="41">
+        <v>73.519619790512166</v>
+      </c>
     </row>
-    <row r="7" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A7" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8">
         <v>68.323475344583272</v>
       </c>
       <c r="C7" s="8">
         <v>76.982901100802849</v>
       </c>
       <c r="D7" s="8">
         <v>72.026529335562344</v>
       </c>
       <c r="E7" s="8">
         <v>79.996581146916753</v>
       </c>
       <c r="F7" s="8">
         <v>69.063416629401075</v>
       </c>
       <c r="G7" s="8">
         <v>74.374715875645933</v>
       </c>
       <c r="H7" s="8">
         <v>76.76914712843201</v>
       </c>
       <c r="I7" s="8">
@@ -5742,103 +2385,89 @@
       <c r="BH7" s="8">
         <v>78.982991527543177</v>
       </c>
       <c r="BI7" s="8">
         <v>77.315808511169237</v>
       </c>
       <c r="BJ7" s="8">
         <v>83.636403349728241</v>
       </c>
       <c r="BK7" s="8">
         <v>82.873635680561108</v>
       </c>
       <c r="BL7" s="8">
         <v>84.022118519333944</v>
       </c>
       <c r="BM7" s="8">
         <v>83.542933856951024</v>
       </c>
       <c r="BN7" s="8">
         <v>82.033868085509269</v>
       </c>
       <c r="BO7" s="8">
         <v>79.637703251918111</v>
       </c>
       <c r="BP7" s="8">
-        <f>'[1]Index Sum'!CM49</f>
         <v>79.586449480102715</v>
       </c>
       <c r="BQ7" s="8">
-        <f>'[1]Index Sum'!CN49</f>
         <v>77.175717046515445</v>
       </c>
       <c r="BR7" s="8">
-        <f>'[1]Index Sum'!CO49</f>
         <v>73.757551323848617</v>
       </c>
       <c r="BS7" s="8">
-        <f>'[1]Index Sum'!CP49</f>
         <v>74.404975854809862</v>
       </c>
       <c r="BT7" s="8">
-        <f>'[1]Index Sum'!CQ49</f>
         <v>75.200783443169058</v>
       </c>
       <c r="BU7" s="8">
-        <f>'[1]Index Sum'!CR49</f>
         <v>76.608391411594681</v>
       </c>
       <c r="BV7" s="8">
-        <f>'[1]Index Sum'!CS49</f>
         <v>73.720949875928696</v>
       </c>
       <c r="BW7" s="8">
-        <f>'[1]Index Sum'!CT49</f>
         <v>74.842577338118346</v>
       </c>
       <c r="BX7" s="8">
-        <f>'[1]Index Sum'!CU49</f>
         <v>73.814854477739942</v>
       </c>
       <c r="BY7" s="8">
-        <f>'[1]Index Sum'!CV49</f>
         <v>76.40849400129909</v>
       </c>
       <c r="BZ7" s="8">
-        <f>'[1]Index Sum'!CW49</f>
         <v>76.183217832146084</v>
       </c>
       <c r="CA7" s="8">
-        <f>'[1]Index Sum'!CX49</f>
         <v>75.982869798919538</v>
       </c>
       <c r="CB7" s="8">
-        <f>'[1]Index Sum'!CY49</f>
         <v>71.391183779549095</v>
       </c>
       <c r="CC7" s="8">
-        <f>'[1]Index Sum'!CZ49</f>
         <v>71.120169439281767</v>
       </c>
       <c r="CD7" s="8">
         <v>73.59280323996903</v>
       </c>
       <c r="CE7" s="8">
         <v>75.285819402291409</v>
       </c>
       <c r="CF7" s="8">
         <v>75.032804872128295</v>
       </c>
       <c r="CG7" s="8">
         <v>72.949082070610416</v>
       </c>
       <c r="CH7" s="8">
         <v>76.511869970582353</v>
       </c>
       <c r="CI7" s="8">
         <v>75.225121944680126</v>
       </c>
       <c r="CJ7" s="8">
         <v>77.247301885201779</v>
       </c>
       <c r="CK7" s="8">
         <v>66.048809437975322</v>
@@ -5855,67 +2484,69 @@
       <c r="CO7" s="8">
         <v>67.26948948293284</v>
       </c>
       <c r="CP7" s="8">
         <v>71.024085764770646</v>
       </c>
       <c r="CQ7" s="8">
         <v>72.684417726279776</v>
       </c>
       <c r="CR7" s="8">
         <v>72.697101960926233</v>
       </c>
       <c r="CS7" s="8">
         <v>70.278099864621524</v>
       </c>
       <c r="CT7" s="8">
         <v>69.781767580606726</v>
       </c>
       <c r="CU7" s="8">
         <v>70.67890723707167</v>
       </c>
       <c r="CV7" s="8">
         <v>67.799278889308113</v>
       </c>
       <c r="CW7" s="19">
-        <f>'[2]Index Sum'!DT49</f>
         <v>60.639590699983003</v>
       </c>
       <c r="CX7" s="8">
         <v>65.267729040305696</v>
       </c>
       <c r="CY7" s="8">
         <v>69.180497095428606</v>
       </c>
-      <c r="CZ7" s="41">
+      <c r="CZ7" s="36">
         <v>68.652238034568285</v>
       </c>
-      <c r="DA7" s="41">
+      <c r="DA7" s="36">
         <v>70.162593887678952</v>
       </c>
+      <c r="DB7" s="41">
+        <v>69.303156090059403</v>
+      </c>
     </row>
-    <row r="8" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8">
         <v>94.253590348738356</v>
       </c>
       <c r="C8" s="8">
         <v>93.97872904621731</v>
       </c>
       <c r="D8" s="8">
         <v>91.263184881813771</v>
       </c>
       <c r="E8" s="8">
         <v>92.1360983397349</v>
       </c>
       <c r="F8" s="8">
         <v>91.436712937554631</v>
       </c>
       <c r="G8" s="8">
         <v>92.05568126643189</v>
       </c>
       <c r="H8" s="8">
         <v>91.32922173847264</v>
       </c>
       <c r="I8" s="8">
@@ -6074,103 +2705,89 @@
       <c r="BH8" s="8">
         <v>66.743251771274458</v>
       </c>
       <c r="BI8" s="8">
         <v>69.280892611676734</v>
       </c>
       <c r="BJ8" s="8">
         <v>72.436621573250051</v>
       </c>
       <c r="BK8" s="8">
         <v>74.530114319107668</v>
       </c>
       <c r="BL8" s="8">
         <v>69.578153768620936</v>
       </c>
       <c r="BM8" s="8">
         <v>71.912985840514608</v>
       </c>
       <c r="BN8" s="8">
         <v>74.061530650782714</v>
       </c>
       <c r="BO8" s="8">
         <v>71.382474012218395</v>
       </c>
       <c r="BP8" s="8">
-        <f>'[1]Index Sum'!CM50</f>
         <v>69.595500938539431</v>
       </c>
       <c r="BQ8" s="8">
-        <f>'[1]Index Sum'!CN50</f>
         <v>69.104116567764976</v>
       </c>
       <c r="BR8" s="8">
-        <f>'[1]Index Sum'!CO50</f>
         <v>72.454932123015311</v>
       </c>
       <c r="BS8" s="8">
-        <f>'[1]Index Sum'!CP50</f>
         <v>72.395527213846322</v>
       </c>
       <c r="BT8" s="8">
-        <f>'[1]Index Sum'!CQ50</f>
         <v>72.580321005764247</v>
       </c>
       <c r="BU8" s="8">
-        <f>'[1]Index Sum'!CR50</f>
         <v>71.688942041615022</v>
       </c>
       <c r="BV8" s="8">
-        <f>'[1]Index Sum'!CS50</f>
         <v>71.564326708892764</v>
       </c>
       <c r="BW8" s="8">
-        <f>'[1]Index Sum'!CT50</f>
         <v>71.62617138839569</v>
       </c>
       <c r="BX8" s="8">
-        <f>'[1]Index Sum'!CU50</f>
         <v>71.305117731796145</v>
       </c>
       <c r="BY8" s="8">
-        <f>'[1]Index Sum'!CV50</f>
         <v>72.916044621305815</v>
       </c>
       <c r="BZ8" s="8">
-        <f>'[1]Index Sum'!CW50</f>
         <v>70.356234734707002</v>
       </c>
       <c r="CA8" s="8">
-        <f>'[1]Index Sum'!CX50</f>
         <v>71.435452153359577</v>
       </c>
       <c r="CB8" s="8">
-        <f>'[1]Index Sum'!CY50</f>
         <v>70.152081471690806</v>
       </c>
       <c r="CC8" s="8">
-        <f>'[1]Index Sum'!CZ50</f>
         <v>62.002631675256815</v>
       </c>
       <c r="CD8" s="8">
         <v>68.954583934205829</v>
       </c>
       <c r="CE8" s="8">
         <v>68.527991570518537</v>
       </c>
       <c r="CF8" s="8">
         <v>72.625480416802048</v>
       </c>
       <c r="CG8" s="8">
         <v>68.979759793695564</v>
       </c>
       <c r="CH8" s="8">
         <v>71.14333066315406</v>
       </c>
       <c r="CI8" s="8">
         <v>73.581914624096584</v>
       </c>
       <c r="CJ8" s="8">
         <v>68.303374853435699</v>
       </c>
       <c r="CK8" s="8">
         <v>66.844880525120857</v>
@@ -6187,67 +2804,69 @@
       <c r="CO8" s="8">
         <v>65.014590184712716</v>
       </c>
       <c r="CP8" s="8">
         <v>65.618405770021553</v>
       </c>
       <c r="CQ8" s="8">
         <v>68.531713146236555</v>
       </c>
       <c r="CR8" s="8">
         <v>70.691841643477431</v>
       </c>
       <c r="CS8" s="8">
         <v>67.61277774856535</v>
       </c>
       <c r="CT8" s="8">
         <v>67.456204414488184</v>
       </c>
       <c r="CU8" s="8">
         <v>69.104607111848992</v>
       </c>
       <c r="CV8" s="8">
         <v>67.573647252045603</v>
       </c>
       <c r="CW8" s="19">
-        <f>'[2]Index Sum'!DT50</f>
         <v>56.19515269777402</v>
       </c>
       <c r="CX8" s="8">
         <v>57.832644440379418</v>
       </c>
       <c r="CY8" s="8">
         <v>64.716609945881402</v>
       </c>
-      <c r="CZ8" s="41">
+      <c r="CZ8" s="36">
         <v>67.931556359269294</v>
       </c>
-      <c r="DA8" s="41">
+      <c r="DA8" s="36">
         <v>69.266374091416765</v>
       </c>
+      <c r="DB8" s="41">
+        <v>68.852432909739747</v>
+      </c>
     </row>
-    <row r="9" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="8">
         <v>91.19027477571386</v>
       </c>
       <c r="C9" s="8">
         <v>79.498903098743014</v>
       </c>
       <c r="D9" s="8">
         <v>75.548568345345615</v>
       </c>
       <c r="E9" s="8">
         <v>81.261866828222509</v>
       </c>
       <c r="F9" s="8">
         <v>86.655086957553991</v>
       </c>
       <c r="G9" s="8">
         <v>83.865733624213632</v>
       </c>
       <c r="H9" s="8">
         <v>84.720426292278574</v>
       </c>
       <c r="I9" s="8">
@@ -6406,103 +3025,89 @@
       <c r="BH9" s="8">
         <v>68.110852591213742</v>
       </c>
       <c r="BI9" s="8">
         <v>76.904311145770947</v>
       </c>
       <c r="BJ9" s="8">
         <v>71.910526864867819</v>
       </c>
       <c r="BK9" s="8">
         <v>66.25103381519169</v>
       </c>
       <c r="BL9" s="8">
         <v>76.127951114908996</v>
       </c>
       <c r="BM9" s="8">
         <v>77.529970189880288</v>
       </c>
       <c r="BN9" s="8">
         <v>71.741781687469782</v>
       </c>
       <c r="BO9" s="8">
         <v>75.367228018230975</v>
       </c>
       <c r="BP9" s="8">
-        <f>'[1]Index Sum'!CM51</f>
         <v>75.986949004408402</v>
       </c>
       <c r="BQ9" s="8">
-        <f>'[1]Index Sum'!CN51</f>
         <v>70.449795666912365</v>
       </c>
       <c r="BR9" s="8">
-        <f>'[1]Index Sum'!CO51</f>
         <v>76.702993209744562</v>
       </c>
       <c r="BS9" s="8">
-        <f>'[1]Index Sum'!CP51</f>
         <v>73.491903366267891</v>
       </c>
       <c r="BT9" s="8">
-        <f>'[1]Index Sum'!CQ51</f>
         <v>72.111171791531234</v>
       </c>
       <c r="BU9" s="8">
-        <f>'[1]Index Sum'!CR51</f>
         <v>69.335757776054763</v>
       </c>
       <c r="BV9" s="8">
-        <f>'[1]Index Sum'!CS51</f>
         <v>71.725998504655706</v>
       </c>
       <c r="BW9" s="8">
-        <f>'[1]Index Sum'!CT51</f>
         <v>72.911228774446528</v>
       </c>
       <c r="BX9" s="8">
-        <f>'[1]Index Sum'!CU51</f>
         <v>72.490165587275641</v>
       </c>
       <c r="BY9" s="8">
-        <f>'[1]Index Sum'!CV51</f>
         <v>75.410511902469722</v>
       </c>
       <c r="BZ9" s="8">
-        <f>'[1]Index Sum'!CW51</f>
         <v>74.681443302187148</v>
       </c>
       <c r="CA9" s="8">
-        <f>'[1]Index Sum'!CX51</f>
         <v>77.18859362006954</v>
       </c>
       <c r="CB9" s="8">
-        <f>'[1]Index Sum'!CY51</f>
         <v>76.425098599707155</v>
       </c>
       <c r="CC9" s="8">
-        <f>'[1]Index Sum'!CZ51</f>
         <v>77.118485122519317</v>
       </c>
       <c r="CD9" s="8">
         <v>73.245018494885173</v>
       </c>
       <c r="CE9" s="8">
         <v>75.454796232860119</v>
       </c>
       <c r="CF9" s="8">
         <v>74.073420100886921</v>
       </c>
       <c r="CG9" s="8">
         <v>75.162394028311056</v>
       </c>
       <c r="CH9" s="8">
         <v>75.263286102583663</v>
       </c>
       <c r="CI9" s="8">
         <v>71.671894303542928</v>
       </c>
       <c r="CJ9" s="8">
         <v>73.446669182138763</v>
       </c>
       <c r="CK9" s="8">
         <v>73.472699313369873</v>
@@ -6519,67 +3124,69 @@
       <c r="CO9" s="8">
         <v>74.166529547009219</v>
       </c>
       <c r="CP9" s="8">
         <v>70.910696344399952</v>
       </c>
       <c r="CQ9" s="8">
         <v>73.517301458136373</v>
       </c>
       <c r="CR9" s="8">
         <v>74.663587430370541</v>
       </c>
       <c r="CS9" s="8">
         <v>73.810749630564217</v>
       </c>
       <c r="CT9" s="8">
         <v>73.049621318170139</v>
       </c>
       <c r="CU9" s="8">
         <v>71.911203282501404</v>
       </c>
       <c r="CV9" s="8">
         <v>68.935791323865331</v>
       </c>
       <c r="CW9" s="19">
-        <f>'[2]Index Sum'!DT51</f>
         <v>65.844270971438007</v>
       </c>
       <c r="CX9" s="8">
         <v>67.888992120590416</v>
       </c>
       <c r="CY9" s="8">
         <v>68.151798037249279</v>
       </c>
-      <c r="CZ9" s="41">
+      <c r="CZ9" s="36">
         <v>70.51608908390898</v>
       </c>
-      <c r="DA9" s="41">
+      <c r="DA9" s="36">
         <v>71.065781075053806</v>
       </c>
+      <c r="DB9" s="41">
+        <v>72.893056953165072</v>
+      </c>
     </row>
-    <row r="10" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A10" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>79.555973106245148</v>
       </c>
       <c r="C10" s="8">
         <v>73.882221964717516</v>
       </c>
       <c r="D10" s="8">
         <v>77.730401801453496</v>
       </c>
       <c r="E10" s="8">
         <v>78.167600599711449</v>
       </c>
       <c r="F10" s="8">
         <v>83.128000153084912</v>
       </c>
       <c r="G10" s="8">
         <v>79.169698730843066</v>
       </c>
       <c r="H10" s="8">
         <v>79.820863363163653</v>
       </c>
       <c r="I10" s="8">
@@ -6738,103 +3345,89 @@
       <c r="BH10" s="8">
         <v>76.125826524543271</v>
       </c>
       <c r="BI10" s="8">
         <v>80.630605285890695</v>
       </c>
       <c r="BJ10" s="8">
         <v>80.524892736798847</v>
       </c>
       <c r="BK10" s="8">
         <v>76.598418966512057</v>
       </c>
       <c r="BL10" s="8">
         <v>77.187855342970607</v>
       </c>
       <c r="BM10" s="8">
         <v>76.841070202914509</v>
       </c>
       <c r="BN10" s="8">
         <v>78.700053705657837</v>
       </c>
       <c r="BO10" s="8">
         <v>75.23871512282075</v>
       </c>
       <c r="BP10" s="8">
-        <f>'[1]Index Sum'!CM52</f>
         <v>73.098638046742394</v>
       </c>
       <c r="BQ10" s="8">
-        <f>'[1]Index Sum'!CN52</f>
         <v>72.98695985222237</v>
       </c>
       <c r="BR10" s="8">
-        <f>'[1]Index Sum'!CO52</f>
         <v>74.424117543620127</v>
       </c>
       <c r="BS10" s="8">
-        <f>'[1]Index Sum'!CP52</f>
         <v>76.006860610593321</v>
       </c>
       <c r="BT10" s="8">
-        <f>'[1]Index Sum'!CQ52</f>
         <v>77.151817019036159</v>
       </c>
       <c r="BU10" s="8">
-        <f>'[1]Index Sum'!CR52</f>
         <v>67.512588944326325</v>
       </c>
       <c r="BV10" s="8">
-        <f>'[1]Index Sum'!CS52</f>
         <v>72.340704529845169</v>
       </c>
       <c r="BW10" s="8">
-        <f>'[1]Index Sum'!CT52</f>
         <v>74.679359243708703</v>
       </c>
       <c r="BX10" s="8">
-        <f>'[1]Index Sum'!CU52</f>
         <v>74.781888319574065</v>
       </c>
       <c r="BY10" s="8">
-        <f>'[1]Index Sum'!CV52</f>
         <v>76.556338837842489</v>
       </c>
       <c r="BZ10" s="8">
-        <f>'[1]Index Sum'!CW52</f>
         <v>71.701441964578834</v>
       </c>
       <c r="CA10" s="8">
-        <f>'[1]Index Sum'!CX52</f>
         <v>72.862627577853857</v>
       </c>
       <c r="CB10" s="8">
-        <f>'[1]Index Sum'!CY52</f>
         <v>65.607839527682131</v>
       </c>
       <c r="CC10" s="8">
-        <f>'[1]Index Sum'!CZ52</f>
         <v>73.40441795203148</v>
       </c>
       <c r="CD10" s="8">
         <v>70.674681574074555</v>
       </c>
       <c r="CE10" s="8">
         <v>71.739823251223086</v>
       </c>
       <c r="CF10" s="8">
         <v>74.320193517652328</v>
       </c>
       <c r="CG10" s="8">
         <v>73.319659270363701</v>
       </c>
       <c r="CH10" s="8">
         <v>71.419024884399946</v>
       </c>
       <c r="CI10" s="8">
         <v>74.425436498007485</v>
       </c>
       <c r="CJ10" s="8">
         <v>73.727390027410067</v>
       </c>
       <c r="CK10" s="8">
         <v>72.084734889430692</v>
@@ -6851,67 +3444,69 @@
       <c r="CO10" s="8">
         <v>70.711189739555408</v>
       </c>
       <c r="CP10" s="8">
         <v>67.756218126966616</v>
       </c>
       <c r="CQ10" s="8">
         <v>72.78569838297706</v>
       </c>
       <c r="CR10" s="8">
         <v>70.245255296474213</v>
       </c>
       <c r="CS10" s="8">
         <v>71.154335491055036</v>
       </c>
       <c r="CT10" s="8">
         <v>64.09497824225204</v>
       </c>
       <c r="CU10" s="8">
         <v>66.296738704979575</v>
       </c>
       <c r="CV10" s="8">
         <v>60.115248017044294</v>
       </c>
       <c r="CW10" s="19">
-        <f>'[2]Index Sum'!DT52</f>
         <v>48.649348687114369</v>
       </c>
       <c r="CX10" s="8">
         <v>61.107838609297552</v>
       </c>
       <c r="CY10" s="8">
         <v>69.910655705956543</v>
       </c>
-      <c r="CZ10" s="41">
+      <c r="CZ10" s="36">
         <v>71.629356053293947</v>
       </c>
-      <c r="DA10" s="41">
+      <c r="DA10" s="36">
         <v>70.397008808808252</v>
       </c>
+      <c r="DB10" s="41">
+        <v>67.606032476070197</v>
+      </c>
     </row>
-    <row r="11" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A11" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="9"/>
       <c r="W11" s="9"/>
@@ -6946,103 +3541,89 @@
       <c r="AZ11" s="9"/>
       <c r="BA11" s="9"/>
       <c r="BB11" s="9"/>
       <c r="BC11" s="9"/>
       <c r="BD11" s="9"/>
       <c r="BE11" s="9"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="9"/>
       <c r="BH11" s="9"/>
       <c r="BI11" s="9"/>
       <c r="BJ11" s="9"/>
       <c r="BK11" s="9"/>
       <c r="BL11" s="8">
         <v>85.8</v>
       </c>
       <c r="BM11" s="8">
         <v>84.3</v>
       </c>
       <c r="BN11" s="8">
         <v>87.184076685767579</v>
       </c>
       <c r="BO11" s="8">
         <v>88.059005951192773</v>
       </c>
       <c r="BP11" s="8">
-        <f>'[1]Index Sum'!CM64</f>
         <v>85.242649949848357</v>
       </c>
       <c r="BQ11" s="8">
-        <f>'[1]Index Sum'!CN64</f>
         <v>85.807755370836716</v>
       </c>
       <c r="BR11" s="8">
-        <f>'[1]Index Sum'!CO64</f>
         <v>82.523099710148173</v>
       </c>
       <c r="BS11" s="8">
-        <f>'[1]Index Sum'!CP64</f>
         <v>83.361356842161172</v>
       </c>
       <c r="BT11" s="8">
-        <f>'[1]Index Sum'!CQ64</f>
         <v>83.653240983157247</v>
       </c>
       <c r="BU11" s="8">
-        <f>'[1]Index Sum'!CR64</f>
         <v>85.028193268198848</v>
       </c>
       <c r="BV11" s="8">
-        <f>'[1]Index Sum'!CS64</f>
         <v>83.609003488478081</v>
       </c>
       <c r="BW11" s="8">
-        <f>'[1]Index Sum'!CT64</f>
         <v>86.270088190438017</v>
       </c>
       <c r="BX11" s="8">
-        <f>'[1]Index Sum'!CU64</f>
         <v>85.918835826212003</v>
       </c>
       <c r="BY11" s="8">
-        <f>'[1]Index Sum'!CV64</f>
         <v>86.832695504126235</v>
       </c>
       <c r="BZ11" s="8">
-        <f>'[1]Index Sum'!CW64</f>
         <v>85.896188546506849</v>
       </c>
       <c r="CA11" s="8">
-        <f>'[1]Index Sum'!CX64</f>
         <v>82.959211814312383</v>
       </c>
       <c r="CB11" s="8">
-        <f>'[1]Index Sum'!CY64</f>
         <v>81.562935775167659</v>
       </c>
       <c r="CC11" s="8">
-        <f>'[1]Index Sum'!CZ64</f>
         <v>80.239251636203491</v>
       </c>
       <c r="CD11" s="8">
         <v>78.016430442183804</v>
       </c>
       <c r="CE11" s="8">
         <v>77.353712110424183</v>
       </c>
       <c r="CF11" s="8">
         <v>78.123759967617119</v>
       </c>
       <c r="CG11" s="8">
         <v>79.02597106323941</v>
       </c>
       <c r="CH11" s="8">
         <v>77.91355705355133</v>
       </c>
       <c r="CI11" s="8">
         <v>77.546919276044221</v>
       </c>
       <c r="CJ11" s="8">
         <v>76.731232029830721</v>
       </c>
       <c r="CK11" s="8">
         <v>70.082365657895679</v>
@@ -7059,71 +3640,73 @@
       <c r="CO11" s="8">
         <v>67.615665470200597</v>
       </c>
       <c r="CP11" s="8">
         <v>79.89659887085071</v>
       </c>
       <c r="CQ11" s="8">
         <v>78.717150902044594</v>
       </c>
       <c r="CR11" s="8">
         <v>80.631319110087944</v>
       </c>
       <c r="CS11" s="8">
         <v>83.99978449677576</v>
       </c>
       <c r="CT11" s="8">
         <v>83.655024661735439</v>
       </c>
       <c r="CU11" s="8">
         <v>80.628452914585154</v>
       </c>
       <c r="CV11" s="8">
         <v>70.706124732086181</v>
       </c>
       <c r="CW11" s="19">
-        <f>'[2]Index Sum'!DT64</f>
         <v>66.477611748411192</v>
       </c>
       <c r="CX11" s="8">
         <v>74.945765527832691</v>
       </c>
       <c r="CY11" s="8">
         <v>75.612277253233032</v>
       </c>
-      <c r="CZ11" s="41">
+      <c r="CZ11" s="36">
         <v>78.529144674195109</v>
       </c>
-      <c r="DA11" s="41">
+      <c r="DA11" s="36">
         <v>76.913816119980368</v>
       </c>
+      <c r="DB11" s="41">
+        <v>76.657581188231191</v>
+      </c>
     </row>
-    <row r="12" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A12" s="23"/>
       <c r="CW12" s="20"/>
     </row>
-    <row r="13" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A13" s="25"/>
       <c r="B13" s="4">
         <v>2561</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="6"/>
       <c r="N13" s="4">
         <v>2562</v>
       </c>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
@@ -7201,54 +3784,55 @@
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="6"/>
       <c r="CH13" s="5">
         <v>2568</v>
       </c>
       <c r="CI13" s="5"/>
       <c r="CJ13" s="5"/>
       <c r="CK13" s="5"/>
       <c r="CL13" s="17"/>
       <c r="CM13" s="17"/>
       <c r="CN13" s="17"/>
       <c r="CO13" s="17"/>
       <c r="CP13" s="17"/>
       <c r="CQ13" s="17"/>
       <c r="CR13" s="17"/>
       <c r="CS13" s="18"/>
       <c r="CT13" s="17">
         <v>2569</v>
       </c>
       <c r="CU13" s="17"/>
       <c r="CV13" s="17"/>
       <c r="CW13" s="17"/>
       <c r="CX13" s="17"/>
       <c r="CY13" s="17"/>
-      <c r="CZ13" s="38"/>
-      <c r="DA13" s="39"/>
+      <c r="CZ13" s="34"/>
+      <c r="DA13" s="34"/>
+      <c r="DB13" s="40"/>
     </row>
-    <row r="14" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A14" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I14" s="7" t="s">
@@ -7406,105 +3990,91 @@
       </c>
       <c r="BH14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BI14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BJ14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BK14" s="7" t="s">
         <v>1</v>
       </c>
       <c r="BL14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="BM14" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BN14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BO14" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="BP14" s="7" t="str">
-[...53 lines deleted...]
-        <v>ส.ค.</v>
+      <c r="BP14" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ14" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR14" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU14" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW14" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY14" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ14" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA14" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB14" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC14" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="CD14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CE14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CF14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CG14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CH14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CI14" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CJ14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="CK14" s="7" t="s">
         <v>3</v>
       </c>
@@ -7519,68 +4089,70 @@
       </c>
       <c r="CO14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CP14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CQ14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CR14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CS14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CT14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU14" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CV14" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="CW14" s="21" t="str">
-[...1 lines deleted...]
-        <v>เม.ย.</v>
+      <c r="CW14" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="CX14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CY14" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="CZ14" s="40" t="s">
+      <c r="CZ14" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="DA14" s="40" t="s">
+      <c r="DA14" s="35" t="s">
         <v>7</v>
       </c>
+      <c r="DB14" s="42" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="15" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A15" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>69.897534950319297</v>
       </c>
       <c r="C15" s="8">
         <v>81.639476759343211</v>
       </c>
       <c r="D15" s="8">
         <v>66.466331015984551</v>
       </c>
       <c r="E15" s="8">
         <v>70.122451138557565</v>
       </c>
       <c r="F15" s="8">
         <v>70.122451138557565</v>
       </c>
       <c r="G15" s="8">
         <v>59.333895824619084</v>
       </c>
       <c r="H15" s="8">
         <v>66.946189005177132</v>
       </c>
       <c r="I15" s="8">
@@ -7739,103 +4311,89 @@
       <c r="BH15" s="8">
         <v>60.398442040768117</v>
       </c>
       <c r="BI15" s="8">
         <v>61.537027444311988</v>
       </c>
       <c r="BJ15" s="8">
         <v>61.594624111048887</v>
       </c>
       <c r="BK15" s="8">
         <v>63.226792846786715</v>
       </c>
       <c r="BL15" s="8">
         <v>58.322141098954184</v>
       </c>
       <c r="BM15" s="8">
         <v>65.232508933646116</v>
       </c>
       <c r="BN15" s="8">
         <v>63.935972150313219</v>
       </c>
       <c r="BO15" s="8">
         <v>66.339688371471141</v>
       </c>
       <c r="BP15" s="8">
-        <f>'[1]Sum เกษตร'!CM59</f>
         <v>64.073014589174377</v>
       </c>
       <c r="BQ15" s="8">
-        <f>'[1]Sum เกษตร'!CN59</f>
         <v>62.638573073312436</v>
       </c>
       <c r="BR15" s="8">
-        <f>'[1]Sum เกษตร'!CO59</f>
         <v>58.557984238148144</v>
       </c>
       <c r="BS15" s="8">
-        <f>'[1]Sum เกษตร'!CP59</f>
         <v>65.996853719002502</v>
       </c>
       <c r="BT15" s="8">
-        <f>'[1]Sum เกษตร'!CQ59</f>
         <v>59.852848185052459</v>
       </c>
       <c r="BU15" s="8">
-        <f>'[1]Sum เกษตร'!CR59</f>
         <v>64.333145814821933</v>
       </c>
       <c r="BV15" s="8">
-        <f>'[1]Sum เกษตร'!CS59</f>
         <v>58.628651789718312</v>
       </c>
       <c r="BW15" s="8">
-        <f>'[1]Sum เกษตร'!CT59</f>
         <v>50.285430297135179</v>
       </c>
       <c r="BX15" s="8">
-        <f>'[1]Sum เกษตร'!CU59</f>
         <v>56.996133292101852</v>
       </c>
       <c r="BY15" s="8">
-        <f>'[1]Sum เกษตร'!CV59</f>
         <v>55.03793807421539</v>
       </c>
       <c r="BZ15" s="8">
-        <f>'[1]Sum เกษตร'!CW59</f>
         <v>63.634028199587355</v>
       </c>
       <c r="CA15" s="8">
-        <f>'[1]Sum เกษตร'!CX59</f>
         <v>59.576735041110624</v>
       </c>
       <c r="CB15" s="8">
-        <f>'[1]Sum เกษตร'!CY59</f>
         <v>60.755769379611976</v>
       </c>
       <c r="CC15" s="8">
-        <f>'[1]Sum เกษตร'!CZ59</f>
         <v>65.155218020440174</v>
       </c>
       <c r="CD15" s="8">
         <v>58.333177784972129</v>
       </c>
       <c r="CE15" s="8">
         <v>57.898693571293364</v>
       </c>
       <c r="CF15" s="8">
         <v>55.195441498132986</v>
       </c>
       <c r="CG15" s="8">
         <v>59.595097583944685</v>
       </c>
       <c r="CH15" s="8">
         <v>60.960307135720846</v>
       </c>
       <c r="CI15" s="8">
         <v>64.053532879597483</v>
       </c>
       <c r="CJ15" s="8">
         <v>63.564567513519798</v>
       </c>
       <c r="CK15" s="8">
         <v>52.356122945811023</v>
@@ -7852,67 +4410,69 @@
       <c r="CO15" s="8">
         <v>57.461463797444083</v>
       </c>
       <c r="CP15" s="8">
         <v>53.100581385055072</v>
       </c>
       <c r="CQ15" s="8">
         <v>56.007193327449443</v>
       </c>
       <c r="CR15" s="8">
         <v>58.013141854092545</v>
       </c>
       <c r="CS15" s="8">
         <v>64.245129457860841</v>
       </c>
       <c r="CT15" s="8">
         <v>60.3572755120816</v>
       </c>
       <c r="CU15" s="8">
         <v>57.150305666547318</v>
       </c>
       <c r="CV15" s="8">
         <v>53.072972936098232</v>
       </c>
       <c r="CW15" s="19">
-        <f>'[2]Sum เกษตร'!DT59</f>
         <v>43.45435051319253</v>
       </c>
       <c r="CX15" s="8">
         <v>51.161216191390601</v>
       </c>
       <c r="CY15" s="8">
         <v>54.779382573248093</v>
       </c>
-      <c r="CZ15" s="41">
+      <c r="CZ15" s="36">
         <v>54.865227136951404</v>
       </c>
-      <c r="DA15" s="41">
+      <c r="DA15" s="36">
         <v>60.329895471287088</v>
       </c>
+      <c r="DB15" s="41">
+        <v>58.523342247405793</v>
+      </c>
     </row>
-    <row r="16" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A16" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>90.311913479982678</v>
       </c>
       <c r="C16" s="8">
         <v>83.455442016601324</v>
       </c>
       <c r="D16" s="8">
         <v>93.157746114437373</v>
       </c>
       <c r="E16" s="8">
         <v>57.053204668448849</v>
       </c>
       <c r="F16" s="8">
         <v>50.32383560452935</v>
       </c>
       <c r="G16" s="8">
         <v>43.480779846771405</v>
       </c>
       <c r="H16" s="8">
         <v>43.655665789614424</v>
       </c>
       <c r="I16" s="8">
@@ -8071,103 +4631,89 @@
       <c r="BH16" s="8">
         <v>80.784935297378382</v>
       </c>
       <c r="BI16" s="8">
         <v>82.740031839795492</v>
       </c>
       <c r="BJ16" s="8">
         <v>82.785633824229052</v>
       </c>
       <c r="BK16" s="8">
         <v>85.077712591573786</v>
       </c>
       <c r="BL16" s="8">
         <v>82.564679356586197</v>
       </c>
       <c r="BM16" s="8">
         <v>76.915602602782641</v>
       </c>
       <c r="BN16" s="8">
         <v>75.297900405958544</v>
       </c>
       <c r="BO16" s="8">
         <v>73.5488079317754</v>
       </c>
       <c r="BP16" s="8">
-        <f>'[1]Sum เกษตร'!CM60</f>
         <v>74.793706367551891</v>
       </c>
       <c r="BQ16" s="8">
-        <f>'[1]Sum เกษตร'!CN60</f>
         <v>77.562866028550587</v>
       </c>
       <c r="BR16" s="8">
-        <f>'[1]Sum เกษตร'!CO60</f>
         <v>71.947787538859131</v>
       </c>
       <c r="BS16" s="8">
-        <f>'[1]Sum เกษตร'!CP60</f>
         <v>76.218313241738571</v>
       </c>
       <c r="BT16" s="8">
-        <f>'[1]Sum เกษตร'!CQ60</f>
         <v>77.332843947095085</v>
       </c>
       <c r="BU16" s="8">
-        <f>'[1]Sum เกษตร'!CR60</f>
         <v>76.620215229670407</v>
       </c>
       <c r="BV16" s="8">
-        <f>'[1]Sum เกษตร'!CS60</f>
         <v>77.691116518901609</v>
       </c>
       <c r="BW16" s="8">
-        <f>'[1]Sum เกษตร'!CT60</f>
         <v>78.251067040732792</v>
       </c>
       <c r="BX16" s="8">
-        <f>'[1]Sum เกษตร'!CU60</f>
         <v>80.755867707127081</v>
       </c>
       <c r="BY16" s="8">
-        <f>'[1]Sum เกษตร'!CV60</f>
         <v>80.894406565709062</v>
       </c>
       <c r="BZ16" s="8">
-        <f>'[1]Sum เกษตร'!CW60</f>
         <v>80.310178699208038</v>
       </c>
       <c r="CA16" s="8">
-        <f>'[1]Sum เกษตร'!CX60</f>
         <v>77.973118963905151</v>
       </c>
       <c r="CB16" s="8">
-        <f>'[1]Sum เกษตร'!CY60</f>
         <v>77.242350208421954</v>
       </c>
       <c r="CC16" s="8">
-        <f>'[1]Sum เกษตร'!CZ60</f>
         <v>75.74938568988965</v>
       </c>
       <c r="CD16" s="8">
         <v>76.535293270062894</v>
       </c>
       <c r="CE16" s="8">
         <v>78.014870943484325</v>
       </c>
       <c r="CF16" s="8">
         <v>81.196159679255445</v>
       </c>
       <c r="CG16" s="8">
         <v>82.399757960779084</v>
       </c>
       <c r="CH16" s="8">
         <v>79.402741244715315</v>
       </c>
       <c r="CI16" s="8">
         <v>79.277960903092293</v>
       </c>
       <c r="CJ16" s="8">
         <v>76.410677471379898</v>
       </c>
       <c r="CK16" s="8">
         <v>72.708206813190756</v>
@@ -8184,67 +4730,69 @@
       <c r="CO16" s="8">
         <v>64.70165080650294</v>
       </c>
       <c r="CP16" s="8">
         <v>71.220263204251168</v>
       </c>
       <c r="CQ16" s="8">
         <v>69.397692301636042</v>
       </c>
       <c r="CR16" s="8">
         <v>75.546248685213072</v>
       </c>
       <c r="CS16" s="8">
         <v>77.034424998055215</v>
       </c>
       <c r="CT16" s="8">
         <v>76.27380451858734</v>
       </c>
       <c r="CU16" s="8">
         <v>77.488480205294479</v>
       </c>
       <c r="CV16" s="8">
         <v>70.056138173986724</v>
       </c>
       <c r="CW16" s="19">
-        <f>'[2]Sum เกษตร'!DT60</f>
         <v>68.235905231309218</v>
       </c>
       <c r="CX16" s="8">
         <v>71.772097383024104</v>
       </c>
       <c r="CY16" s="8">
         <v>76.48279804256282</v>
       </c>
-      <c r="CZ16" s="41">
+      <c r="CZ16" s="36">
         <v>72.012718550938374</v>
       </c>
-      <c r="DA16" s="41">
+      <c r="DA16" s="36">
         <v>70.868140715002014</v>
       </c>
+      <c r="DB16" s="41">
+        <v>70.842048981175765</v>
+      </c>
     </row>
-    <row r="17" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A17" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="8">
         <v>82.972707897511469</v>
       </c>
       <c r="C17" s="8">
         <v>66.950973728018155</v>
       </c>
       <c r="D17" s="8">
         <v>55.472069701113824</v>
       </c>
       <c r="E17" s="8">
         <v>77.0115746756492</v>
       </c>
       <c r="F17" s="8">
         <v>74.970180383690163</v>
       </c>
       <c r="G17" s="8">
         <v>74.149891149414415</v>
       </c>
       <c r="H17" s="8">
         <v>70.036140123669227</v>
       </c>
       <c r="I17" s="8">
@@ -8403,103 +4951,89 @@
       <c r="BH17" s="8">
         <v>72.10020676730754</v>
       </c>
       <c r="BI17" s="8">
         <v>70.097171342068677</v>
       </c>
       <c r="BJ17" s="8">
         <v>73.159798854479789</v>
       </c>
       <c r="BK17" s="8">
         <v>70.221044993729919</v>
       </c>
       <c r="BL17" s="8">
         <v>72.209011631110528</v>
       </c>
       <c r="BM17" s="8">
         <v>72.780593033536007</v>
       </c>
       <c r="BN17" s="8">
         <v>77.483610070995823</v>
       </c>
       <c r="BO17" s="8">
         <v>78.97374323373684</v>
       </c>
       <c r="BP17" s="8">
-        <f>'[1]Sum เกษตร'!CM61</f>
         <v>75.509842331062487</v>
       </c>
       <c r="BQ17" s="8">
-        <f>'[1]Sum เกษตร'!CN61</f>
         <v>76.442842161223993</v>
       </c>
       <c r="BR17" s="8">
-        <f>'[1]Sum เกษตร'!CO61</f>
         <v>77.201050812663198</v>
       </c>
       <c r="BS17" s="8">
-        <f>'[1]Sum เกษตร'!CP61</f>
         <v>75.937390107879182</v>
       </c>
       <c r="BT17" s="8">
-        <f>'[1]Sum เกษตร'!CQ61</f>
         <v>76.475055295947385</v>
       </c>
       <c r="BU17" s="8">
-        <f>'[1]Sum เกษตร'!CR61</f>
         <v>74.511627080978158</v>
       </c>
       <c r="BV17" s="8">
-        <f>'[1]Sum เกษตร'!CS61</f>
         <v>72.143775438708658</v>
       </c>
       <c r="BW17" s="8">
-        <f>'[1]Sum เกษตร'!CT61</f>
         <v>77.460475257224516</v>
       </c>
       <c r="BX17" s="8">
-        <f>'[1]Sum เกษตร'!CU61</f>
         <v>75.5588363634362</v>
       </c>
       <c r="BY17" s="8">
-        <f>'[1]Sum เกษตร'!CV61</f>
         <v>70.008780612083513</v>
       </c>
       <c r="BZ17" s="8">
-        <f>'[1]Sum เกษตร'!CW61</f>
         <v>73.729177312076558</v>
       </c>
       <c r="CA17" s="8">
-        <f>'[1]Sum เกษตร'!CX61</f>
         <v>76.532824379901854</v>
       </c>
       <c r="CB17" s="8">
-        <f>'[1]Sum เกษตร'!CY61</f>
         <v>73.689015600783122</v>
       </c>
       <c r="CC17" s="8">
-        <f>'[1]Sum เกษตร'!CZ61</f>
         <v>75.821807633015297</v>
       </c>
       <c r="CD17" s="8">
         <v>71.266427048259402</v>
       </c>
       <c r="CE17" s="8">
         <v>72.093077761434614</v>
       </c>
       <c r="CF17" s="8">
         <v>72.379633717499019</v>
       </c>
       <c r="CG17" s="8">
         <v>73.193776210500531</v>
       </c>
       <c r="CH17" s="8">
         <v>73.285437727931921</v>
       </c>
       <c r="CI17" s="8">
         <v>73.181484028969933</v>
       </c>
       <c r="CJ17" s="8">
         <v>72.279333498358028</v>
       </c>
       <c r="CK17" s="8">
         <v>73.122580240419097</v>
@@ -8516,67 +5050,69 @@
       <c r="CO17" s="8">
         <v>70.605386423314428</v>
       </c>
       <c r="CP17" s="8">
         <v>74.592900393900081</v>
       </c>
       <c r="CQ17" s="8">
         <v>75.211521990113354</v>
       </c>
       <c r="CR17" s="8">
         <v>76.008853867439854</v>
       </c>
       <c r="CS17" s="8">
         <v>77.903006002135356</v>
       </c>
       <c r="CT17" s="8">
         <v>75.133765436657143</v>
       </c>
       <c r="CU17" s="8">
         <v>73.920509256394666</v>
       </c>
       <c r="CV17" s="8">
         <v>74.029362786241776</v>
       </c>
       <c r="CW17" s="19">
-        <f>'[2]Sum เกษตร'!DT61</f>
         <v>60.822714136241707</v>
       </c>
       <c r="CX17" s="8">
         <v>66.281669043937143</v>
       </c>
       <c r="CY17" s="8">
         <v>69.040818880295021</v>
       </c>
-      <c r="CZ17" s="41">
+      <c r="CZ17" s="36">
         <v>78.479695753656969</v>
       </c>
-      <c r="DA17" s="41">
+      <c r="DA17" s="36">
         <v>75.275176789230827</v>
       </c>
+      <c r="DB17" s="41">
+        <v>79.991169735616012</v>
+      </c>
     </row>
-    <row r="18" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A18" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>58.914544562031637</v>
       </c>
       <c r="C18" s="8">
         <v>65.717849749267742</v>
       </c>
       <c r="D18" s="8">
         <v>73.713693938460651</v>
       </c>
       <c r="E18" s="8">
         <v>73.834847243222029</v>
       </c>
       <c r="F18" s="8">
         <v>70.820396809824445</v>
       </c>
       <c r="G18" s="8">
         <v>74.583973736756903</v>
       </c>
       <c r="H18" s="8">
         <v>77.953959472636882</v>
       </c>
       <c r="I18" s="8">
@@ -8735,103 +5271,89 @@
       <c r="BH18" s="8">
         <v>70.861064032205462</v>
       </c>
       <c r="BI18" s="8">
         <v>74.827158409858612</v>
       </c>
       <c r="BJ18" s="8">
         <v>78.289247524005248</v>
       </c>
       <c r="BK18" s="8">
         <v>75.792197868180253</v>
       </c>
       <c r="BL18" s="8">
         <v>73.741254072323898</v>
       </c>
       <c r="BM18" s="8">
         <v>72.454289759945652</v>
       </c>
       <c r="BN18" s="8">
         <v>74.477740011028331</v>
       </c>
       <c r="BO18" s="8">
         <v>70.981823525265341</v>
       </c>
       <c r="BP18" s="8">
-        <f>'[1]Sum เกษตร'!CM62</f>
         <v>70.799730279689143</v>
       </c>
       <c r="BQ18" s="8">
-        <f>'[1]Sum เกษตร'!CN62</f>
         <v>68.390601038938627</v>
       </c>
       <c r="BR18" s="8">
-        <f>'[1]Sum เกษตร'!CO62</f>
         <v>64.8053218162825</v>
       </c>
       <c r="BS18" s="8">
-        <f>'[1]Sum เกษตร'!CP62</f>
         <v>61.301277813383869</v>
       </c>
       <c r="BT18" s="8">
-        <f>'[1]Sum เกษตร'!CQ62</f>
         <v>66.938291422403879</v>
       </c>
       <c r="BU18" s="8">
-        <f>'[1]Sum เกษตร'!CR62</f>
         <v>67.450200221479662</v>
       </c>
       <c r="BV18" s="8">
-        <f>'[1]Sum เกษตร'!CS62</f>
         <v>69.000407980829721</v>
       </c>
       <c r="BW18" s="8">
-        <f>'[1]Sum เกษตร'!CT62</f>
         <v>69.541338976449239</v>
       </c>
       <c r="BX18" s="8">
-        <f>'[1]Sum เกษตร'!CU62</f>
         <v>71.851615967153776</v>
       </c>
       <c r="BY18" s="8">
-        <f>'[1]Sum เกษตร'!CV62</f>
         <v>68.262097316364262</v>
       </c>
       <c r="BZ18" s="8">
-        <f>'[1]Sum เกษตร'!CW62</f>
         <v>72.917299526617086</v>
       </c>
       <c r="CA18" s="8">
-        <f>'[1]Sum เกษตร'!CX62</f>
         <v>69.584440776618877</v>
       </c>
       <c r="CB18" s="8">
-        <f>'[1]Sum เกษตร'!CY62</f>
         <v>66.940595064193388</v>
       </c>
       <c r="CC18" s="8">
-        <f>'[1]Sum เกษตร'!CZ62</f>
         <v>66.596806570613936</v>
       </c>
       <c r="CD18" s="8">
         <v>64.157877553526319</v>
       </c>
       <c r="CE18" s="8">
         <v>67.182457026085842</v>
       </c>
       <c r="CF18" s="8">
         <v>66.453892080293031</v>
       </c>
       <c r="CG18" s="8">
         <v>67.148574397494187</v>
       </c>
       <c r="CH18" s="8">
         <v>74.837608755360591</v>
       </c>
       <c r="CI18" s="8">
         <v>72.728295298739894</v>
       </c>
       <c r="CJ18" s="8">
         <v>74.89226622625516</v>
       </c>
       <c r="CK18" s="8">
         <v>70.048021693031842</v>
@@ -8848,67 +5370,69 @@
       <c r="CO18" s="8">
         <v>68.713357658657273</v>
       </c>
       <c r="CP18" s="8">
         <v>67.74873757771617</v>
       </c>
       <c r="CQ18" s="8">
         <v>67.707566957475336</v>
       </c>
       <c r="CR18" s="8">
         <v>68.035564263375065</v>
       </c>
       <c r="CS18" s="8">
         <v>64.915287818952692</v>
       </c>
       <c r="CT18" s="8">
         <v>68.802481333784201</v>
       </c>
       <c r="CU18" s="8">
         <v>68.963430095624915</v>
       </c>
       <c r="CV18" s="8">
         <v>63.64315510944062</v>
       </c>
       <c r="CW18" s="19">
-        <f>'[2]Sum เกษตร'!DT62</f>
         <v>59.826184892541391</v>
       </c>
       <c r="CX18" s="8">
         <v>68.75963628196709</v>
       </c>
       <c r="CY18" s="8">
         <v>66.647719667370396</v>
       </c>
-      <c r="CZ18" s="41">
+      <c r="CZ18" s="36">
         <v>66.808769942709205</v>
       </c>
-      <c r="DA18" s="41">
+      <c r="DA18" s="36">
         <v>64.097464246624028</v>
       </c>
+      <c r="DB18" s="41">
+        <v>64.306185020645799</v>
+      </c>
     </row>
-    <row r="19" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>90.934303169672219</v>
       </c>
       <c r="C19" s="8">
         <v>83.634778014685878</v>
       </c>
       <c r="D19" s="8">
         <v>83.634778014685878</v>
       </c>
       <c r="E19" s="8">
         <v>88.457224888968639</v>
       </c>
       <c r="F19" s="8">
         <v>84.960297878067379</v>
       </c>
       <c r="G19" s="8">
         <v>90.934303169672219</v>
       </c>
       <c r="H19" s="8">
         <v>87.389161424419925</v>
       </c>
       <c r="I19" s="8">
@@ -9067,103 +5591,89 @@
       <c r="BH19" s="8">
         <v>61.906810392706852</v>
       </c>
       <c r="BI19" s="8">
         <v>66.069465939108014</v>
       </c>
       <c r="BJ19" s="8">
         <v>72.83951625929862</v>
       </c>
       <c r="BK19" s="8">
         <v>73.536265831661623</v>
       </c>
       <c r="BL19" s="8">
         <v>60.466223340406778</v>
       </c>
       <c r="BM19" s="8">
         <v>70.255498234105943</v>
       </c>
       <c r="BN19" s="8">
         <v>72.388755891866822</v>
       </c>
       <c r="BO19" s="8">
         <v>68.982033938254048</v>
       </c>
       <c r="BP19" s="8">
-        <f>'[1]Sum เกษตร'!CM63</f>
         <v>69.182604891378048</v>
       </c>
       <c r="BQ19" s="8">
-        <f>'[1]Sum เกษตร'!CN63</f>
         <v>65.385954592123667</v>
       </c>
       <c r="BR19" s="8">
-        <f>'[1]Sum เกษตร'!CO63</f>
         <v>65.197572772933611</v>
       </c>
       <c r="BS19" s="8">
-        <f>'[1]Sum เกษตร'!CP63</f>
         <v>63.581156725668563</v>
       </c>
       <c r="BT19" s="8">
-        <f>'[1]Sum เกษตร'!CQ63</f>
         <v>64.232571712024978</v>
       </c>
       <c r="BU19" s="8">
-        <f>'[1]Sum เกษตร'!CR63</f>
         <v>59.061808586984988</v>
       </c>
       <c r="BV19" s="8">
-        <f>'[1]Sum เกษตร'!CS63</f>
         <v>61.375296084153199</v>
       </c>
       <c r="BW19" s="8">
-        <f>'[1]Sum เกษตร'!CT63</f>
         <v>73.368585926396946</v>
       </c>
       <c r="BX19" s="8">
-        <f>'[1]Sum เกษตร'!CU63</f>
         <v>68.188556241076995</v>
       </c>
       <c r="BY19" s="8">
-        <f>'[1]Sum เกษตร'!CV63</f>
         <v>76.006657362985294</v>
       </c>
       <c r="BZ19" s="8">
-        <f>'[1]Sum เกษตร'!CW63</f>
         <v>74.94234728345323</v>
       </c>
       <c r="CA19" s="8">
-        <f>'[1]Sum เกษตร'!CX63</f>
         <v>80.513647938531861</v>
       </c>
       <c r="CB19" s="8">
-        <f>'[1]Sum เกษตร'!CY63</f>
         <v>81.868695992435093</v>
       </c>
       <c r="CC19" s="8">
-        <f>'[1]Sum เกษตร'!CZ63</f>
         <v>79.516005594420392</v>
       </c>
       <c r="CD19" s="8">
         <v>82.577135151745637</v>
       </c>
       <c r="CE19" s="8">
         <v>81.286663960922638</v>
       </c>
       <c r="CF19" s="8">
         <v>82.451076302095018</v>
       </c>
       <c r="CG19" s="8">
         <v>83.115430850863461</v>
       </c>
       <c r="CH19" s="8">
         <v>78.371347734385267</v>
       </c>
       <c r="CI19" s="8">
         <v>81.123980775022616</v>
       </c>
       <c r="CJ19" s="8">
         <v>74.049480686542694</v>
       </c>
       <c r="CK19" s="8">
         <v>72.340706600547605</v>
@@ -9180,67 +5690,69 @@
       <c r="CO19" s="8">
         <v>68.682718487601676</v>
       </c>
       <c r="CP19" s="8">
         <v>72.056344705504983</v>
       </c>
       <c r="CQ19" s="8">
         <v>72.34936480340312</v>
       </c>
       <c r="CR19" s="8">
         <v>72.165349697285308</v>
       </c>
       <c r="CS19" s="8">
         <v>73.945699888783878</v>
       </c>
       <c r="CT19" s="8">
         <v>70.82451929789336</v>
       </c>
       <c r="CU19" s="8">
         <v>71.230997713802168</v>
       </c>
       <c r="CV19" s="8">
         <v>59.983779848663971</v>
       </c>
       <c r="CW19" s="19">
-        <f>'[2]Sum เกษตร'!DT63</f>
         <v>50.324013047995898</v>
       </c>
       <c r="CX19" s="8">
         <v>58.77732862051888</v>
       </c>
       <c r="CY19" s="8">
         <v>64.422467078244765</v>
       </c>
-      <c r="CZ19" s="41">
+      <c r="CZ19" s="36">
         <v>66.617301951447914</v>
       </c>
-      <c r="DA19" s="41">
+      <c r="DA19" s="36">
         <v>69.768568041808791</v>
       </c>
+      <c r="DB19" s="41">
+        <v>66.752154002714192</v>
+      </c>
     </row>
-    <row r="20" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A20" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <v>96.869253049495811</v>
       </c>
       <c r="C20" s="8">
         <v>80.834626551169251</v>
       </c>
       <c r="D20" s="8">
         <v>81.228013860707506</v>
       </c>
       <c r="E20" s="8">
         <v>89.934319509430665</v>
       </c>
       <c r="F20" s="8">
         <v>86.398422893235292</v>
       </c>
       <c r="G20" s="8">
         <v>88.180162716274211</v>
       </c>
       <c r="H20" s="8">
         <v>91.080540036158808</v>
       </c>
       <c r="I20" s="8">
@@ -9399,103 +5911,89 @@
       <c r="BH20" s="8">
         <v>70.68800504068011</v>
       </c>
       <c r="BI20" s="8">
         <v>72.118455724326338</v>
       </c>
       <c r="BJ20" s="8">
         <v>70.963380863919497</v>
       </c>
       <c r="BK20" s="8">
         <v>62.740522216935183</v>
       </c>
       <c r="BL20" s="8">
         <v>77.834157764457586</v>
       </c>
       <c r="BM20" s="8">
         <v>77.091284383484407</v>
       </c>
       <c r="BN20" s="8">
         <v>73.675476260879208</v>
       </c>
       <c r="BO20" s="8">
         <v>61.818427558667473</v>
       </c>
       <c r="BP20" s="8">
-        <f>'[1]Sum เกษตร'!CM64</f>
         <v>63.5432553050968</v>
       </c>
       <c r="BQ20" s="8">
-        <f>'[1]Sum เกษตร'!CN64</f>
         <v>68.317204353264387</v>
       </c>
       <c r="BR20" s="8">
-        <f>'[1]Sum เกษตร'!CO64</f>
         <v>64.120001078829858</v>
       </c>
       <c r="BS20" s="8">
-        <f>'[1]Sum เกษตร'!CP64</f>
         <v>64.570286576891249</v>
       </c>
       <c r="BT20" s="8">
-        <f>'[1]Sum เกษตร'!CQ64</f>
         <v>56.318749677701092</v>
       </c>
       <c r="BU20" s="8">
-        <f>'[1]Sum เกษตร'!CR64</f>
         <v>56.583283231055589</v>
       </c>
       <c r="BV20" s="8">
-        <f>'[1]Sum เกษตร'!CS64</f>
         <v>61.686471582851382</v>
       </c>
       <c r="BW20" s="8">
-        <f>'[1]Sum เกษตร'!CT64</f>
         <v>64.13948302250536</v>
       </c>
       <c r="BX20" s="8">
-        <f>'[1]Sum เกษตร'!CU64</f>
         <v>65.385144854470511</v>
       </c>
       <c r="BY20" s="8">
-        <f>'[1]Sum เกษตร'!CV64</f>
         <v>70.570839144192647</v>
       </c>
       <c r="BZ20" s="8">
-        <f>'[1]Sum เกษตร'!CW64</f>
         <v>68.851265267207239</v>
       </c>
       <c r="CA20" s="8">
-        <f>'[1]Sum เกษตร'!CX64</f>
         <v>73.260306333190627</v>
       </c>
       <c r="CB20" s="8">
-        <f>'[1]Sum เกษตร'!CY64</f>
         <v>72.527011187439328</v>
       </c>
       <c r="CC20" s="8">
-        <f>'[1]Sum เกษตร'!CZ64</f>
         <v>73.673428147762195</v>
       </c>
       <c r="CD20" s="8">
         <v>64.539704638596433</v>
       </c>
       <c r="CE20" s="8">
         <v>66.922148523433307</v>
       </c>
       <c r="CF20" s="8">
         <v>67.03242298390407</v>
       </c>
       <c r="CG20" s="8">
         <v>68.114490953395418</v>
       </c>
       <c r="CH20" s="8">
         <v>67.444377215963627</v>
       </c>
       <c r="CI20" s="8">
         <v>65.462164622320572</v>
       </c>
       <c r="CJ20" s="8">
         <v>68.042209823155744</v>
       </c>
       <c r="CK20" s="8">
         <v>67.160296040589415</v>
@@ -9512,67 +6010,69 @@
       <c r="CO20" s="8">
         <v>70.555940562740503</v>
       </c>
       <c r="CP20" s="8">
         <v>65.960712500134562</v>
       </c>
       <c r="CQ20" s="8">
         <v>69.761431987550225</v>
       </c>
       <c r="CR20" s="8">
         <v>68.585565723786459</v>
       </c>
       <c r="CS20" s="8">
         <v>69.762976629555027</v>
       </c>
       <c r="CT20" s="8">
         <v>67.786107172064561</v>
       </c>
       <c r="CU20" s="8">
         <v>68.801741665471013</v>
       </c>
       <c r="CV20" s="8">
         <v>68.409189197122757</v>
       </c>
       <c r="CW20" s="19">
-        <f>'[2]Sum เกษตร'!DT64</f>
         <v>61.791233922063199</v>
       </c>
       <c r="CX20" s="8">
         <v>65.493735330875339</v>
       </c>
       <c r="CY20" s="8">
         <v>66.670579696886961</v>
       </c>
-      <c r="CZ20" s="41">
+      <c r="CZ20" s="36">
         <v>67.135784256184238</v>
       </c>
-      <c r="DA20" s="41">
+      <c r="DA20" s="36">
         <v>67.68791172664838</v>
       </c>
+      <c r="DB20" s="41">
+        <v>67.288788136916949</v>
+      </c>
     </row>
-    <row r="21" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A21" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>78.81846245333891</v>
       </c>
       <c r="C21" s="8">
         <v>68.762918818942751</v>
       </c>
       <c r="D21" s="8">
         <v>79.888912731207682</v>
       </c>
       <c r="E21" s="8">
         <v>68.447082096933727</v>
       </c>
       <c r="F21" s="8">
         <v>75.928330036267724</v>
       </c>
       <c r="G21" s="8">
         <v>73.363886883556546</v>
       </c>
       <c r="H21" s="8">
         <v>96.400145042117742</v>
       </c>
       <c r="I21" s="8">
@@ -9731,103 +6231,89 @@
       <c r="BH21" s="8">
         <v>69.503428017793055</v>
       </c>
       <c r="BI21" s="8">
         <v>73.623645536663645</v>
       </c>
       <c r="BJ21" s="8">
         <v>74.129585139685133</v>
       </c>
       <c r="BK21" s="8">
         <v>72.317036049518705</v>
       </c>
       <c r="BL21" s="8">
         <v>80.166798229107854</v>
       </c>
       <c r="BM21" s="8">
         <v>76.198115330338624</v>
       </c>
       <c r="BN21" s="8">
         <v>75.249565844487933</v>
       </c>
       <c r="BO21" s="8">
         <v>69.803276085707807</v>
       </c>
       <c r="BP21" s="8">
-        <f>'[1]Sum เกษตร'!CM65</f>
         <v>61.027843320661148</v>
       </c>
       <c r="BQ21" s="8">
-        <f>'[1]Sum เกษตร'!CN65</f>
         <v>56.714420998189375</v>
       </c>
       <c r="BR21" s="8">
-        <f>'[1]Sum เกษตร'!CO65</f>
         <v>62.072944851017489</v>
       </c>
       <c r="BS21" s="8">
-        <f>'[1]Sum เกษตร'!CP65</f>
         <v>66.796720726262407</v>
       </c>
       <c r="BT21" s="8">
-        <f>'[1]Sum เกษตร'!CQ65</f>
         <v>72.320035104068111</v>
       </c>
       <c r="BU21" s="8">
-        <f>'[1]Sum เกษตร'!CR65</f>
         <v>62.770474056369231</v>
       </c>
       <c r="BV21" s="8">
-        <f>'[1]Sum เกษตร'!CS65</f>
         <v>64.071297492058662</v>
       </c>
       <c r="BW21" s="8">
-        <f>'[1]Sum เกษตร'!CT65</f>
         <v>69.9514336842917</v>
       </c>
       <c r="BX21" s="8">
-        <f>'[1]Sum เกษตร'!CU65</f>
         <v>65.796226762273477</v>
       </c>
       <c r="BY21" s="8">
-        <f>'[1]Sum เกษตร'!CV65</f>
         <v>69.504718624815453</v>
       </c>
       <c r="BZ21" s="8">
-        <f>'[1]Sum เกษตร'!CW65</f>
         <v>73.98762253507077</v>
       </c>
       <c r="CA21" s="8">
-        <f>'[1]Sum เกษตร'!CX65</f>
         <v>67.976495261669314</v>
       </c>
       <c r="CB21" s="8">
-        <f>'[1]Sum เกษตร'!CY65</f>
         <v>74.769056936210632</v>
       </c>
       <c r="CC21" s="8">
-        <f>'[1]Sum เกษตร'!CZ65</f>
         <v>77.592006943265048</v>
       </c>
       <c r="CD21" s="8">
         <v>79.109852002040981</v>
       </c>
       <c r="CE21" s="8">
         <v>73.188033560516118</v>
       </c>
       <c r="CF21" s="8">
         <v>76.158710236238832</v>
       </c>
       <c r="CG21" s="8">
         <v>74.434514658725973</v>
       </c>
       <c r="CH21" s="8">
         <v>74.042951529209461</v>
       </c>
       <c r="CI21" s="8">
         <v>78.880539910970796</v>
       </c>
       <c r="CJ21" s="8">
         <v>76.506408205540239</v>
       </c>
       <c r="CK21" s="8">
         <v>64.33781061211765</v>
@@ -9844,67 +6330,69 @@
       <c r="CO21" s="8">
         <v>66.625293585052859</v>
       </c>
       <c r="CP21" s="8">
         <v>72.41764313004316</v>
       </c>
       <c r="CQ21" s="8">
         <v>75.978535651024856</v>
       </c>
       <c r="CR21" s="8">
         <v>75.500643524593315</v>
       </c>
       <c r="CS21" s="8">
         <v>71.382244770741764</v>
       </c>
       <c r="CT21" s="8">
         <v>74.913481496250839</v>
       </c>
       <c r="CU21" s="8">
         <v>64.275318786756046</v>
       </c>
       <c r="CV21" s="8">
         <v>62.123821519314475</v>
       </c>
       <c r="CW21" s="19">
-        <f>'[2]Sum เกษตร'!DT65</f>
         <v>47.148929238337672</v>
       </c>
       <c r="CX21" s="8">
         <v>64.801978801406975</v>
       </c>
       <c r="CY21" s="8">
         <v>74.675255475237705</v>
       </c>
-      <c r="CZ21" s="41">
+      <c r="CZ21" s="36">
         <v>76.420578098266503</v>
       </c>
-      <c r="DA21" s="41">
+      <c r="DA21" s="36">
         <v>71.820560794213833</v>
       </c>
+      <c r="DB21" s="41">
+        <v>69.027439927443908</v>
+      </c>
     </row>
-    <row r="22" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A22" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="9"/>
       <c r="W22" s="9"/>
@@ -9939,103 +6427,89 @@
       <c r="AZ22" s="9"/>
       <c r="BA22" s="9"/>
       <c r="BB22" s="9"/>
       <c r="BC22" s="9"/>
       <c r="BD22" s="9"/>
       <c r="BE22" s="9"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="9"/>
       <c r="BI22" s="9"/>
       <c r="BJ22" s="9"/>
       <c r="BK22" s="9"/>
       <c r="BL22" s="8">
         <v>83.7</v>
       </c>
       <c r="BM22" s="8">
         <v>74.5</v>
       </c>
       <c r="BN22" s="8">
         <v>86.541561937672114</v>
       </c>
       <c r="BO22" s="8">
         <v>86.939866939439341</v>
       </c>
       <c r="BP22" s="8">
-        <f>'[1]Sum เกษตร'!CM79</f>
         <v>79.023438891134063</v>
       </c>
       <c r="BQ22" s="8">
-        <f>'[1]Sum เกษตร'!CN79</f>
         <v>87.18518276558963</v>
       </c>
       <c r="BR22" s="8">
-        <f>'[1]Sum เกษตร'!CO79</f>
         <v>72.200461101190015</v>
       </c>
       <c r="BS22" s="8">
-        <f>'[1]Sum เกษตร'!CP79</f>
         <v>76.071291987893744</v>
       </c>
       <c r="BT22" s="8">
-        <f>'[1]Sum เกษตร'!CQ79</f>
         <v>79.465412839204845</v>
       </c>
       <c r="BU22" s="8">
-        <f>'[1]Sum เกษตร'!CR79</f>
         <v>78.54917593308835</v>
       </c>
       <c r="BV22" s="8">
-        <f>'[1]Sum เกษตร'!CS79</f>
         <v>80.110271783914598</v>
       </c>
       <c r="BW22" s="8">
-        <f>'[1]Sum เกษตร'!CT79</f>
         <v>79.691192695426579</v>
       </c>
       <c r="BX22" s="8">
-        <f>'[1]Sum เกษตร'!CU79</f>
         <v>82.614025200601034</v>
       </c>
       <c r="BY22" s="8">
-        <f>'[1]Sum เกษตร'!CV79</f>
         <v>82.945601542749642</v>
       </c>
       <c r="BZ22" s="8">
-        <f>'[1]Sum เกษตร'!CW79</f>
         <v>82.061419894344326</v>
       </c>
       <c r="CA22" s="8">
-        <f>'[1]Sum เกษตร'!CX79</f>
         <v>76.779021274459183</v>
       </c>
       <c r="CB22" s="8">
-        <f>'[1]Sum เกษตร'!CY79</f>
         <v>79.566799614924506</v>
       </c>
       <c r="CC22" s="8">
-        <f>'[1]Sum เกษตร'!CZ79</f>
         <v>79.369864046296129</v>
       </c>
       <c r="CD22" s="8">
         <v>76.315358835387329</v>
       </c>
       <c r="CE22" s="8">
         <v>75.847713778120863</v>
       </c>
       <c r="CF22" s="8">
         <v>75.986461202668167</v>
       </c>
       <c r="CG22" s="8">
         <v>79.793750950373877</v>
       </c>
       <c r="CH22" s="8">
         <v>78.583834253381852</v>
       </c>
       <c r="CI22" s="8">
         <v>80.363769396922748</v>
       </c>
       <c r="CJ22" s="8">
         <v>76.110189121152573</v>
       </c>
       <c r="CK22" s="8">
         <v>68.788360839720966</v>
@@ -10052,71 +6526,73 @@
       <c r="CO22" s="8">
         <v>66.283484125599756</v>
       </c>
       <c r="CP22" s="8">
         <v>80.284109108116752</v>
       </c>
       <c r="CQ22" s="8">
         <v>72.577012355181779</v>
       </c>
       <c r="CR22" s="8">
         <v>78.373038274477921</v>
       </c>
       <c r="CS22" s="8">
         <v>84.552277684388386</v>
       </c>
       <c r="CT22" s="8">
         <v>83.902356250894044</v>
       </c>
       <c r="CU22" s="8">
         <v>83.788067431222501</v>
       </c>
       <c r="CV22" s="8">
         <v>67.426899779498683</v>
       </c>
       <c r="CW22" s="19">
-        <f>'[2]Sum เกษตร'!DT79</f>
         <v>68.823222009659361</v>
       </c>
       <c r="CX22" s="8">
         <v>70.950615786334538</v>
       </c>
       <c r="CY22" s="8">
         <v>80.318162423240864</v>
       </c>
-      <c r="CZ22" s="41">
+      <c r="CZ22" s="36">
         <v>73.607379362975806</v>
       </c>
-      <c r="DA22" s="41">
+      <c r="DA22" s="36">
         <v>68.062287842600043</v>
       </c>
+      <c r="DB22" s="41">
+        <v>65.182979534158093</v>
+      </c>
     </row>
-    <row r="23" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A23" s="23"/>
       <c r="CW23" s="20"/>
     </row>
-    <row r="24" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A24" s="25"/>
       <c r="B24" s="4">
         <v>2561</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="6"/>
       <c r="N24" s="4">
         <v>2562</v>
       </c>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
@@ -10194,54 +6670,55 @@
       <c r="CE24" s="5"/>
       <c r="CF24" s="5"/>
       <c r="CG24" s="6"/>
       <c r="CH24" s="5">
         <v>2568</v>
       </c>
       <c r="CI24" s="5"/>
       <c r="CJ24" s="5"/>
       <c r="CK24" s="5"/>
       <c r="CL24" s="17"/>
       <c r="CM24" s="17"/>
       <c r="CN24" s="17"/>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="17"/>
       <c r="CS24" s="18"/>
       <c r="CT24" s="17">
         <v>2569</v>
       </c>
       <c r="CU24" s="17"/>
       <c r="CV24" s="17"/>
       <c r="CW24" s="17"/>
       <c r="CX24" s="17"/>
       <c r="CY24" s="17"/>
-      <c r="CZ24" s="38"/>
-      <c r="DA24" s="39"/>
+      <c r="CZ24" s="34"/>
+      <c r="DA24" s="34"/>
+      <c r="DB24" s="40"/>
     </row>
-    <row r="25" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A25" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -10399,105 +6876,91 @@
       </c>
       <c r="BH25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BI25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BJ25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BK25" s="7" t="s">
         <v>1</v>
       </c>
       <c r="BL25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="BM25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BN25" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BO25" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="BP25" s="7" t="str">
-[...53 lines deleted...]
-        <v>ส.ค.</v>
+      <c r="BP25" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ25" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR25" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT25" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW25" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ25" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA25" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB25" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC25" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="CD25" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CE25" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CF25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CG25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CH25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CI25" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CJ25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="CK25" s="7" t="s">
         <v>3</v>
       </c>
@@ -10512,68 +6975,70 @@
       </c>
       <c r="CO25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CP25" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CQ25" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CR25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CS25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CT25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU25" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CV25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="CW25" s="21" t="str">
-[...1 lines deleted...]
-        <v>เม.ย.</v>
+      <c r="CW25" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="CX25" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CY25" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="CZ25" s="40" t="s">
+      <c r="CZ25" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="DA25" s="40" t="s">
+      <c r="DA25" s="35" t="s">
         <v>7</v>
       </c>
+      <c r="DB25" s="38" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A26" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="8">
         <v>83.964496628229057</v>
       </c>
       <c r="C26" s="8">
         <v>81.717572824127672</v>
       </c>
       <c r="D26" s="8">
         <v>82.461997548246103</v>
       </c>
       <c r="E26" s="8">
         <v>72.919169996217505</v>
       </c>
       <c r="F26" s="8">
         <v>73.014035238782029</v>
       </c>
       <c r="G26" s="8">
         <v>72.015619493398063</v>
       </c>
       <c r="H26" s="8">
         <v>68.461558963518684</v>
       </c>
       <c r="I26" s="8">
@@ -10732,103 +7197,89 @@
       <c r="BH26" s="8">
         <v>66.391401976811494</v>
       </c>
       <c r="BI26" s="8">
         <v>68.433777405014496</v>
       </c>
       <c r="BJ26" s="8">
         <v>71.982392624985735</v>
       </c>
       <c r="BK26" s="8">
         <v>69.67879553001238</v>
       </c>
       <c r="BL26" s="8">
         <v>69.22302922469045</v>
       </c>
       <c r="BM26" s="8">
         <v>64.49874981226813</v>
       </c>
       <c r="BN26" s="8">
         <v>72.39072818675244</v>
       </c>
       <c r="BO26" s="8">
         <v>69.868517692634711</v>
       </c>
       <c r="BP26" s="8">
-        <f>'[1]Sum อุต'!CM59</f>
         <v>76.11086245011829</v>
       </c>
       <c r="BQ26" s="8">
-        <f>'[1]Sum อุต'!CN59</f>
         <v>73.284563531618787</v>
       </c>
       <c r="BR26" s="8">
-        <f>'[1]Sum อุต'!CO59</f>
         <v>73.970420239126327</v>
       </c>
       <c r="BS26" s="8">
-        <f>'[1]Sum อุต'!CP59</f>
         <v>68.283043870756273</v>
       </c>
       <c r="BT26" s="8">
-        <f>'[1]Sum อุต'!CQ59</f>
         <v>71.168230459858094</v>
       </c>
       <c r="BU26" s="8">
-        <f>'[1]Sum อุต'!CR59</f>
         <v>60.304167526245401</v>
       </c>
       <c r="BV26" s="8">
-        <f>'[1]Sum อุต'!CS59</f>
         <v>70.271845276266561</v>
       </c>
       <c r="BW26" s="8">
-        <f>'[1]Sum อุต'!CT59</f>
         <v>66.054135078029432</v>
       </c>
       <c r="BX26" s="8">
-        <f>'[1]Sum อุต'!CU59</f>
         <v>72.317978210485805</v>
       </c>
       <c r="BY26" s="8">
-        <f>'[1]Sum อุต'!CV59</f>
         <v>69.161144530841085</v>
       </c>
       <c r="BZ26" s="8">
-        <f>'[1]Sum อุต'!CW59</f>
         <v>62.332711059349954</v>
       </c>
       <c r="CA26" s="8">
-        <f>'[1]Sum อุต'!CX59</f>
         <v>66.266921730825317</v>
       </c>
       <c r="CB26" s="8">
-        <f>'[1]Sum อุต'!CY59</f>
         <v>65.509171606429078</v>
       </c>
       <c r="CC26" s="8">
-        <f>'[1]Sum อุต'!CZ59</f>
         <v>63.262665613511793</v>
       </c>
       <c r="CD26" s="8">
         <v>58.831248737942602</v>
       </c>
       <c r="CE26" s="8">
         <v>73.452000994443935</v>
       </c>
       <c r="CF26" s="8">
         <v>68.199270544476335</v>
       </c>
       <c r="CG26" s="8">
         <v>64.503347007602002</v>
       </c>
       <c r="CH26" s="8">
         <v>67.817905057258258</v>
       </c>
       <c r="CI26" s="8">
         <v>69.15614096355155</v>
       </c>
       <c r="CJ26" s="8">
         <v>71.554203689414365</v>
       </c>
       <c r="CK26" s="8">
         <v>67.537835852548454</v>
@@ -10845,67 +7296,69 @@
       <c r="CO26" s="8">
         <v>63.303928623741605</v>
       </c>
       <c r="CP26" s="8">
         <v>61.597449728834889</v>
       </c>
       <c r="CQ26" s="8">
         <v>66.492365429943746</v>
       </c>
       <c r="CR26" s="8">
         <v>63.882208390065401</v>
       </c>
       <c r="CS26" s="8">
         <v>72.93664307148579</v>
       </c>
       <c r="CT26" s="8">
         <v>57.58174905662311</v>
       </c>
       <c r="CU26" s="8">
         <v>64.534698602771229</v>
       </c>
       <c r="CV26" s="8">
         <v>54.118204575789157</v>
       </c>
       <c r="CW26" s="19">
-        <f>'[2]Sum อุต'!DT59</f>
         <v>54.56366866917709</v>
       </c>
       <c r="CX26" s="8">
         <v>58.535962626541142</v>
       </c>
       <c r="CY26" s="8">
         <v>61.316054623151615</v>
       </c>
-      <c r="CZ26" s="41">
+      <c r="CZ26" s="36">
         <v>67.408761174677707</v>
       </c>
-      <c r="DA26" s="41">
+      <c r="DA26" s="36">
         <v>65.112027825042333</v>
       </c>
+      <c r="DB26" s="41">
+        <v>64.558012113093866</v>
+      </c>
     </row>
-    <row r="27" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A27" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="8">
         <v>99.829214833909887</v>
       </c>
       <c r="C27" s="8">
         <v>99.39491157484197</v>
       </c>
       <c r="D27" s="8">
         <v>99.658429667819803</v>
       </c>
       <c r="E27" s="8">
         <v>99.648933088732264</v>
       </c>
       <c r="F27" s="8">
         <v>99.648933088732264</v>
       </c>
       <c r="G27" s="8">
         <v>99.658429667819803</v>
       </c>
       <c r="H27" s="8">
         <v>99.658429667819803</v>
       </c>
       <c r="I27" s="8">
@@ -11064,103 +7517,89 @@
       <c r="BH27" s="8">
         <v>82.742185989516415</v>
       </c>
       <c r="BI27" s="8">
         <v>83.381218223553404</v>
       </c>
       <c r="BJ27" s="8">
         <v>85.03187687751047</v>
       </c>
       <c r="BK27" s="8">
         <v>83.74804421880178</v>
       </c>
       <c r="BL27" s="8">
         <v>84.771133978165835</v>
       </c>
       <c r="BM27" s="8">
         <v>87.451550151584584</v>
       </c>
       <c r="BN27" s="8">
         <v>85.13720720255202</v>
       </c>
       <c r="BO27" s="8">
         <v>83.451491655536486</v>
       </c>
       <c r="BP27" s="8">
-        <f>'[1]Sum อุต'!CM60</f>
         <v>82.028307263963555</v>
       </c>
       <c r="BQ27" s="8">
-        <f>'[1]Sum อุต'!CN60</f>
         <v>77.432739004549717</v>
       </c>
       <c r="BR27" s="8">
-        <f>'[1]Sum อุต'!CO60</f>
         <v>77.21385664362208</v>
       </c>
       <c r="BS27" s="8">
-        <f>'[1]Sum อุต'!CP60</f>
         <v>78.674723978299127</v>
       </c>
       <c r="BT27" s="8">
-        <f>'[1]Sum อุต'!CQ60</f>
         <v>79.771753032681758</v>
       </c>
       <c r="BU27" s="8">
-        <f>'[1]Sum อุต'!CR60</f>
         <v>85.598592324386033</v>
       </c>
       <c r="BV27" s="8">
-        <f>'[1]Sum อุต'!CS60</f>
         <v>79.777572104361695</v>
       </c>
       <c r="BW27" s="8">
-        <f>'[1]Sum อุต'!CT60</f>
         <v>80.262687693876558</v>
       </c>
       <c r="BX27" s="8">
-        <f>'[1]Sum อุต'!CU60</f>
         <v>83.649962420589674</v>
       </c>
       <c r="BY27" s="8">
-        <f>'[1]Sum อุต'!CV60</f>
         <v>83.29782008045477</v>
       </c>
       <c r="BZ27" s="8">
-        <f>'[1]Sum อุต'!CW60</f>
         <v>83.528352847310231</v>
       </c>
       <c r="CA27" s="8">
-        <f>'[1]Sum อุต'!CX60</f>
         <v>80.135696882898515</v>
       </c>
       <c r="CB27" s="8">
-        <f>'[1]Sum อุต'!CY60</f>
         <v>74.144167592546552</v>
       </c>
       <c r="CC27" s="8">
-        <f>'[1]Sum อุต'!CZ60</f>
         <v>73.225168636060104</v>
       </c>
       <c r="CD27" s="8">
         <v>71.345725388003032</v>
       </c>
       <c r="CE27" s="8">
         <v>69.949009951848396</v>
       </c>
       <c r="CF27" s="8">
         <v>72.471279194749457</v>
       </c>
       <c r="CG27" s="8">
         <v>73.32206275312879</v>
       </c>
       <c r="CH27" s="8">
         <v>71.281511819397835</v>
       </c>
       <c r="CI27" s="8">
         <v>68.402251222063498</v>
       </c>
       <c r="CJ27" s="8">
         <v>63.527314998895008</v>
       </c>
       <c r="CK27" s="8">
         <v>58.756658588923713</v>
@@ -11177,67 +7616,69 @@
       <c r="CO27" s="8">
         <v>56.618157196031554</v>
       </c>
       <c r="CP27" s="8">
         <v>67.357963518937424</v>
       </c>
       <c r="CQ27" s="8">
         <v>67.760385228487678</v>
       </c>
       <c r="CR27" s="8">
         <v>70.854021490648904</v>
       </c>
       <c r="CS27" s="8">
         <v>77.342674336628264</v>
       </c>
       <c r="CT27" s="8">
         <v>75.510538715219056</v>
       </c>
       <c r="CU27" s="8">
         <v>76.174538401621305</v>
       </c>
       <c r="CV27" s="8">
         <v>64.226177442875979</v>
       </c>
       <c r="CW27" s="19">
-        <f>'[2]Sum อุต'!DT60</f>
         <v>57.26854202580428</v>
       </c>
       <c r="CX27" s="8">
         <v>70.43481956988812</v>
       </c>
       <c r="CY27" s="8">
         <v>69.429748841697602</v>
       </c>
-      <c r="CZ27" s="41">
+      <c r="CZ27" s="36">
         <v>77.699596686589075</v>
       </c>
-      <c r="DA27" s="41">
+      <c r="DA27" s="36">
         <v>75.589800030510261</v>
       </c>
+      <c r="DB27" s="41">
+        <v>78.372005976070611</v>
+      </c>
     </row>
-    <row r="28" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A28" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="8">
         <v>91.423390742778622</v>
       </c>
       <c r="C28" s="8">
         <v>77.547480962818497</v>
       </c>
       <c r="D28" s="8">
         <v>91.435675995074462</v>
       </c>
       <c r="E28" s="8">
         <v>96.286614068451598</v>
       </c>
       <c r="F28" s="8">
         <v>95.268655640631849</v>
       </c>
       <c r="G28" s="8">
         <v>92.611003666582846</v>
       </c>
       <c r="H28" s="8">
         <v>92.898319507220606</v>
       </c>
       <c r="I28" s="8">
@@ -11396,103 +7837,89 @@
       <c r="BH28" s="8">
         <v>79.172924131073529</v>
       </c>
       <c r="BI28" s="8">
         <v>72.998240044603037</v>
       </c>
       <c r="BJ28" s="8">
         <v>67.832350364379366</v>
       </c>
       <c r="BK28" s="8">
         <v>74.888368517089987</v>
       </c>
       <c r="BL28" s="8">
         <v>75.227040937292429</v>
       </c>
       <c r="BM28" s="8">
         <v>81.453773872184769</v>
       </c>
       <c r="BN28" s="8">
         <v>80.90027237283276</v>
       </c>
       <c r="BO28" s="8">
         <v>82.184493644451379</v>
       </c>
       <c r="BP28" s="8">
-        <f>'[1]Sum อุต'!CM61</f>
         <v>75.742525749447125</v>
       </c>
       <c r="BQ28" s="8">
-        <f>'[1]Sum อุต'!CN61</f>
         <v>75.859144690422198</v>
       </c>
       <c r="BR28" s="8">
-        <f>'[1]Sum อุต'!CO61</f>
         <v>80.499717062892884</v>
       </c>
       <c r="BS28" s="8">
-        <f>'[1]Sum อุต'!CP61</f>
         <v>83.315603406925902</v>
       </c>
       <c r="BT28" s="8">
-        <f>'[1]Sum อุต'!CQ61</f>
         <v>78.191594706160046</v>
       </c>
       <c r="BU28" s="8">
-        <f>'[1]Sum อุต'!CR61</f>
         <v>78.451695869110722</v>
       </c>
       <c r="BV28" s="8">
-        <f>'[1]Sum อุต'!CS61</f>
         <v>71.237891443397174</v>
       </c>
       <c r="BW28" s="8">
-        <f>'[1]Sum อุต'!CT61</f>
         <v>79.107082842213757</v>
       </c>
       <c r="BX28" s="8">
-        <f>'[1]Sum อุต'!CU61</f>
         <v>70.438737859613013</v>
       </c>
       <c r="BY28" s="8">
-        <f>'[1]Sum อุต'!CV61</f>
         <v>77.142711868379465</v>
       </c>
       <c r="BZ28" s="8">
-        <f>'[1]Sum อุต'!CW61</f>
         <v>66.134688402799512</v>
       </c>
       <c r="CA28" s="8">
-        <f>'[1]Sum อุต'!CX61</f>
         <v>75.283175325627468</v>
       </c>
       <c r="CB28" s="8">
-        <f>'[1]Sum อุต'!CY61</f>
         <v>74.143575208058294</v>
       </c>
       <c r="CC28" s="8">
-        <f>'[1]Sum อุต'!CZ61</f>
         <v>75.761301441228682</v>
       </c>
       <c r="CD28" s="8">
         <v>76.726491788992902</v>
       </c>
       <c r="CE28" s="8">
         <v>75.560634992537288</v>
       </c>
       <c r="CF28" s="8">
         <v>66.763561215814363</v>
       </c>
       <c r="CG28" s="8">
         <v>74.813316933330029</v>
       </c>
       <c r="CH28" s="8">
         <v>64.865038032780134</v>
       </c>
       <c r="CI28" s="8">
         <v>71.793133878570004</v>
       </c>
       <c r="CJ28" s="8">
         <v>63.655104114725241</v>
       </c>
       <c r="CK28" s="8">
         <v>65.93084717952506</v>
@@ -11509,67 +7936,69 @@
       <c r="CO28" s="8">
         <v>65.263105382857617</v>
       </c>
       <c r="CP28" s="8">
         <v>61.503479263709728</v>
       </c>
       <c r="CQ28" s="8">
         <v>73.524338896898271</v>
       </c>
       <c r="CR28" s="8">
         <v>77.529713879289943</v>
       </c>
       <c r="CS28" s="8">
         <v>76.773019935138109</v>
       </c>
       <c r="CT28" s="8">
         <v>75.38253980780803</v>
       </c>
       <c r="CU28" s="8">
         <v>72.372996572436321</v>
       </c>
       <c r="CV28" s="8">
         <v>64.103291406113613</v>
       </c>
       <c r="CW28" s="19">
-        <f>'[2]Sum อุต'!DT61</f>
         <v>56.740987405508008</v>
       </c>
       <c r="CX28" s="8">
         <v>57.577160572868856</v>
       </c>
       <c r="CY28" s="8">
         <v>61.416823993246183</v>
       </c>
-      <c r="CZ28" s="41">
+      <c r="CZ28" s="36">
         <v>68.257689059073726</v>
       </c>
-      <c r="DA28" s="41">
+      <c r="DA28" s="36">
         <v>72.312642723468244</v>
       </c>
+      <c r="DB28" s="41">
+        <v>67.656434040191982</v>
+      </c>
     </row>
-    <row r="29" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A29" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="8">
         <v>71.912611612378058</v>
       </c>
       <c r="C29" s="8">
         <v>68.627513200232187</v>
       </c>
       <c r="D29" s="8">
         <v>74.362464187847351</v>
       </c>
       <c r="E29" s="8">
         <v>82.578074846116081</v>
       </c>
       <c r="F29" s="8">
         <v>66.436312828065411</v>
       </c>
       <c r="G29" s="8">
         <v>68.82908083334857</v>
       </c>
       <c r="H29" s="8">
         <v>76.335451834316672</v>
       </c>
       <c r="I29" s="8">
@@ -11728,103 +8157,89 @@
       <c r="BH29" s="8">
         <v>78.620009685724071</v>
       </c>
       <c r="BI29" s="8">
         <v>70.923147199501287</v>
       </c>
       <c r="BJ29" s="8">
         <v>79.923543325457189</v>
       </c>
       <c r="BK29" s="8">
         <v>76.215835446890949</v>
       </c>
       <c r="BL29" s="8">
         <v>85.011543734525489</v>
       </c>
       <c r="BM29" s="8">
         <v>93.869105614687555</v>
       </c>
       <c r="BN29" s="8">
         <v>83.099640319785792</v>
       </c>
       <c r="BO29" s="8">
         <v>80.694720953256677</v>
       </c>
       <c r="BP29" s="8">
-        <f>'[1]Sum อุต'!CM62</f>
         <v>78.259941064668013</v>
       </c>
       <c r="BQ29" s="8">
-        <f>'[1]Sum อุต'!CN62</f>
         <v>73.668964256826172</v>
       </c>
       <c r="BR29" s="8">
-        <f>'[1]Sum อุต'!CO62</f>
         <v>67.030199066408812</v>
       </c>
       <c r="BS29" s="8">
-        <f>'[1]Sum อุต'!CP62</f>
         <v>76.430757343003179</v>
       </c>
       <c r="BT29" s="8">
-        <f>'[1]Sum อุต'!CQ62</f>
         <v>67.052779935092175</v>
       </c>
       <c r="BU29" s="8">
-        <f>'[1]Sum อุต'!CR62</f>
         <v>74.906333324661986</v>
       </c>
       <c r="BV29" s="8">
-        <f>'[1]Sum อุต'!CS62</f>
         <v>73.002524954883313</v>
       </c>
       <c r="BW29" s="8">
-        <f>'[1]Sum อุต'!CT62</f>
         <v>76.128080633724409</v>
       </c>
       <c r="BX29" s="8">
-        <f>'[1]Sum อุต'!CU62</f>
         <v>68.559800950678479</v>
       </c>
       <c r="BY29" s="8">
-        <f>'[1]Sum อุต'!CV62</f>
         <v>78.178522794135375</v>
       </c>
       <c r="BZ29" s="8">
-        <f>'[1]Sum อุต'!CW62</f>
         <v>74.396204944632814</v>
       </c>
       <c r="CA29" s="8">
-        <f>'[1]Sum อุต'!CX62</f>
         <v>79.782450168934645</v>
       </c>
       <c r="CB29" s="8">
-        <f>'[1]Sum อุต'!CY62</f>
         <v>71.156030742056444</v>
       </c>
       <c r="CC29" s="8">
-        <f>'[1]Sum อุต'!CZ62</f>
         <v>64.838483997322811</v>
       </c>
       <c r="CD29" s="8">
         <v>75.255189325647791</v>
       </c>
       <c r="CE29" s="8">
         <v>78.816306671047514</v>
       </c>
       <c r="CF29" s="8">
         <v>76.838019885710168</v>
       </c>
       <c r="CG29" s="8">
         <v>80.35781955914149</v>
       </c>
       <c r="CH29" s="8">
         <v>76.102261613066659</v>
       </c>
       <c r="CI29" s="8">
         <v>75.202601154348031</v>
       </c>
       <c r="CJ29" s="8">
         <v>80.540097258597555</v>
       </c>
       <c r="CK29" s="8">
         <v>55.612421237414829</v>
@@ -11841,67 +8256,69 @@
       <c r="CO29" s="8">
         <v>54.936692566109578</v>
       </c>
       <c r="CP29" s="8">
         <v>61.032722597639967</v>
       </c>
       <c r="CQ29" s="8">
         <v>70.172817489616563</v>
       </c>
       <c r="CR29" s="8">
         <v>68.098337597985989</v>
       </c>
       <c r="CS29" s="8">
         <v>66.766324368030908</v>
       </c>
       <c r="CT29" s="8">
         <v>71.138334702911436</v>
       </c>
       <c r="CU29" s="8">
         <v>71.010170412386728</v>
       </c>
       <c r="CV29" s="8">
         <v>65.369748636376457</v>
       </c>
       <c r="CW29" s="19">
-        <f>'[2]Sum อุต'!DT62</f>
         <v>61.845756535659902</v>
       </c>
       <c r="CX29" s="8">
         <v>64.130384071267486</v>
       </c>
       <c r="CY29" s="8">
         <v>69.027678226201118</v>
       </c>
-      <c r="CZ29" s="41">
+      <c r="CZ29" s="36">
         <v>66.685041388863979</v>
       </c>
-      <c r="DA29" s="41">
+      <c r="DA29" s="36">
         <v>70.562909861602165</v>
       </c>
+      <c r="DB29" s="41">
+        <v>68.80618366788589</v>
+      </c>
     </row>
-    <row r="30" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="8">
         <v>97.064994894905041</v>
       </c>
       <c r="C30" s="8">
         <v>99.156400042953095</v>
       </c>
       <c r="D30" s="8">
         <v>99.156400042953095</v>
       </c>
       <c r="E30" s="8">
         <v>99.210226092696018</v>
       </c>
       <c r="F30" s="8">
         <v>99.210226092696018</v>
       </c>
       <c r="G30" s="8">
         <v>98.31280008590619</v>
       </c>
       <c r="H30" s="8">
         <v>98.31280008590619</v>
       </c>
       <c r="I30" s="8">
@@ -12060,103 +8477,89 @@
       <c r="BH30" s="8">
         <v>65.788309279107807</v>
       </c>
       <c r="BI30" s="8">
         <v>66.323738032382295</v>
       </c>
       <c r="BJ30" s="8">
         <v>63.234400730088019</v>
       </c>
       <c r="BK30" s="8">
         <v>68.707885368370128</v>
       </c>
       <c r="BL30" s="8">
         <v>66.741956627654758</v>
       </c>
       <c r="BM30" s="8">
         <v>81.475141697142774</v>
       </c>
       <c r="BN30" s="8">
         <v>74.343728794942422</v>
       </c>
       <c r="BO30" s="8">
         <v>70.336113493599143</v>
       </c>
       <c r="BP30" s="8">
-        <f>'[1]Sum อุต'!CM63</f>
         <v>69.822839802144628</v>
       </c>
       <c r="BQ30" s="8">
-        <f>'[1]Sum อุต'!CN63</f>
         <v>64.102186585558854</v>
       </c>
       <c r="BR30" s="8">
-        <f>'[1]Sum อุต'!CO63</f>
         <v>74.65699515436738</v>
       </c>
       <c r="BS30" s="8">
-        <f>'[1]Sum อุต'!CP63</f>
         <v>68.924906103857182</v>
       </c>
       <c r="BT30" s="8">
-        <f>'[1]Sum อุต'!CQ63</f>
         <v>73.10310117497724</v>
       </c>
       <c r="BU30" s="8">
-        <f>'[1]Sum อุต'!CR63</f>
         <v>74.501051509607493</v>
       </c>
       <c r="BV30" s="8">
-        <f>'[1]Sum อุต'!CS63</f>
         <v>76.359316870243163</v>
       </c>
       <c r="BW30" s="8">
-        <f>'[1]Sum อุต'!CT63</f>
         <v>69.261835619150318</v>
       </c>
       <c r="BX30" s="8">
-        <f>'[1]Sum อุต'!CU63</f>
         <v>71.677915348504513</v>
       </c>
       <c r="BY30" s="8">
-        <f>'[1]Sum อุต'!CV63</f>
         <v>75.34333847676065</v>
       </c>
       <c r="BZ30" s="8">
-        <f>'[1]Sum อุต'!CW63</f>
         <v>70.899891281170909</v>
       </c>
       <c r="CA30" s="8">
-        <f>'[1]Sum อุต'!CX63</f>
         <v>71.149471594230931</v>
       </c>
       <c r="CB30" s="8">
-        <f>'[1]Sum อุต'!CY63</f>
         <v>66.060061086921408</v>
       </c>
       <c r="CC30" s="8">
-        <f>'[1]Sum อุต'!CZ63</f>
         <v>45.855303455687526</v>
       </c>
       <c r="CD30" s="8">
         <v>59.470296729086499</v>
       </c>
       <c r="CE30" s="8">
         <v>61.424420801890427</v>
       </c>
       <c r="CF30" s="8">
         <v>68.561792203679943</v>
       </c>
       <c r="CG30" s="8">
         <v>61.063286612219784</v>
       </c>
       <c r="CH30" s="8">
         <v>68.845261957818849</v>
       </c>
       <c r="CI30" s="8">
         <v>71.55503134484141</v>
       </c>
       <c r="CJ30" s="8">
         <v>64.097699329134528</v>
       </c>
       <c r="CK30" s="8">
         <v>62.58687751333332</v>
@@ -12173,67 +8576,69 @@
       <c r="CO30" s="8">
         <v>68.200491126655905</v>
       </c>
       <c r="CP30" s="8">
         <v>63.865983492632054</v>
       </c>
       <c r="CQ30" s="8">
         <v>70.8339141259831</v>
       </c>
       <c r="CR30" s="8">
         <v>72.874696985194106</v>
       </c>
       <c r="CS30" s="8">
         <v>60.863280554682014</v>
       </c>
       <c r="CT30" s="8">
         <v>67.583008342778342</v>
       </c>
       <c r="CU30" s="8">
         <v>67.475276463917453</v>
       </c>
       <c r="CV30" s="8">
         <v>67.638122457445306</v>
       </c>
       <c r="CW30" s="19">
-        <f>'[2]Sum อุต'!DT63</f>
         <v>59.981802213010624</v>
       </c>
       <c r="CX30" s="8">
         <v>52.934677796941571</v>
       </c>
       <c r="CY30" s="8">
         <v>66.456540289221692</v>
       </c>
-      <c r="CZ30" s="41">
+      <c r="CZ30" s="36">
         <v>68.661495217953572</v>
       </c>
-      <c r="DA30" s="41">
+      <c r="DA30" s="36">
         <v>66.742421388403471</v>
       </c>
+      <c r="DB30" s="41">
+        <v>70.867762811246337</v>
+      </c>
     </row>
-    <row r="31" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A31" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="8">
         <v>97.167903271053689</v>
       </c>
       <c r="C31" s="8">
         <v>94.786092053614041</v>
       </c>
       <c r="D31" s="8">
         <v>84.214524814039549</v>
       </c>
       <c r="E31" s="8">
         <v>93.432741116751274</v>
       </c>
       <c r="F31" s="8">
         <v>90.172185048454082</v>
       </c>
       <c r="G31" s="8">
         <v>85.320375459722229</v>
       </c>
       <c r="H31" s="8">
         <v>91.235994739328689</v>
       </c>
       <c r="I31" s="8">
@@ -12392,103 +8797,89 @@
       <c r="BH31" s="8">
         <v>59.437765397724526</v>
       </c>
       <c r="BI31" s="8">
         <v>80.680801906107618</v>
       </c>
       <c r="BJ31" s="8">
         <v>55.891487071044835</v>
       </c>
       <c r="BK31" s="8">
         <v>61.123868405637879</v>
       </c>
       <c r="BL31" s="8">
         <v>80.144276275015002</v>
       </c>
       <c r="BM31" s="8">
         <v>74.036028060075125</v>
       </c>
       <c r="BN31" s="8">
         <v>62.287042846088646</v>
       </c>
       <c r="BO31" s="8">
         <v>87.639651081554518</v>
       </c>
       <c r="BP31" s="8">
-        <f>'[1]Sum อุต'!CM64</f>
         <v>87.743019622835646</v>
       </c>
       <c r="BQ31" s="8">
-        <f>'[1]Sum อุต'!CN64</f>
         <v>76.05587577550078</v>
       </c>
       <c r="BR31" s="8">
-        <f>'[1]Sum อุต'!CO64</f>
         <v>85.839928578139762</v>
       </c>
       <c r="BS31" s="8">
-        <f>'[1]Sum อุต'!CP64</f>
         <v>76.933100942926686</v>
       </c>
       <c r="BT31" s="8">
-        <f>'[1]Sum อุต'!CQ64</f>
         <v>79.007668534590763</v>
       </c>
       <c r="BU31" s="8">
-        <f>'[1]Sum อุต'!CR64</f>
         <v>56.018923660095133</v>
       </c>
       <c r="BV31" s="8">
-        <f>'[1]Sum อุต'!CS64</f>
         <v>72.448025886001943</v>
       </c>
       <c r="BW31" s="8">
-        <f>'[1]Sum อุต'!CT64</f>
         <v>78.538384077689713</v>
       </c>
       <c r="BX31" s="8">
-        <f>'[1]Sum อุต'!CU64</f>
         <v>74.68650914756023</v>
       </c>
       <c r="BY31" s="8">
-        <f>'[1]Sum อุต'!CV64</f>
         <v>77.233814517328369</v>
       </c>
       <c r="BZ31" s="8">
-        <f>'[1]Sum อุต'!CW64</f>
         <v>77.115672576567889</v>
       </c>
       <c r="CA31" s="8">
-        <f>'[1]Sum อุต'!CX64</f>
         <v>81.678004891716952</v>
       </c>
       <c r="CB31" s="8">
-        <f>'[1]Sum อุต'!CY64</f>
         <v>79.668567214317449</v>
       </c>
       <c r="CC31" s="8">
-        <f>'[1]Sum อุต'!CZ64</f>
         <v>79.430005415259984</v>
       </c>
       <c r="CD31" s="8">
         <v>77.822081831777496</v>
       </c>
       <c r="CE31" s="8">
         <v>82.577128405332147</v>
       </c>
       <c r="CF31" s="8">
         <v>78.463578138565026</v>
       </c>
       <c r="CG31" s="8">
         <v>79.66576987564379</v>
       </c>
       <c r="CH31" s="8">
         <v>80.661249321263327</v>
       </c>
       <c r="CI31" s="8">
         <v>74.617938851854333</v>
       </c>
       <c r="CJ31" s="8">
         <v>78.501330835440015</v>
       </c>
       <c r="CK31" s="8">
         <v>77.553309618884597</v>
@@ -12505,67 +8896,69 @@
       <c r="CO31" s="8">
         <v>74.774660055212365</v>
       </c>
       <c r="CP31" s="8">
         <v>71.18033924800713</v>
       </c>
       <c r="CQ31" s="8">
         <v>76.234571969127813</v>
       </c>
       <c r="CR31" s="8">
         <v>78.142535161112406</v>
       </c>
       <c r="CS31" s="8">
         <v>76.646698268799298</v>
       </c>
       <c r="CT31" s="8">
         <v>77.370237112385055</v>
       </c>
       <c r="CU31" s="8">
         <v>74.949959763496693</v>
       </c>
       <c r="CV31" s="8">
         <v>70.409909181032916</v>
       </c>
       <c r="CW31" s="19">
-        <f>'[2]Sum อุต'!DT64</f>
         <v>70.060798708999528</v>
       </c>
       <c r="CX31" s="8">
         <v>72.205748383455358</v>
       </c>
       <c r="CY31" s="8">
         <v>67.712275446666453</v>
       </c>
-      <c r="CZ31" s="41">
+      <c r="CZ31" s="36">
         <v>73.645416083966239</v>
       </c>
-      <c r="DA31" s="41">
+      <c r="DA31" s="36">
         <v>71.466574039918143</v>
       </c>
+      <c r="DB31" s="41">
+        <v>77.566393912732167</v>
+      </c>
     </row>
-    <row r="32" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A32" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="8">
         <v>79.196865401396707</v>
       </c>
       <c r="C32" s="8">
         <v>73.320976677937693</v>
       </c>
       <c r="D32" s="8">
         <v>81.988601036751007</v>
       </c>
       <c r="E32" s="8">
         <v>84.707829682525585</v>
       </c>
       <c r="F32" s="8">
         <v>84.707829682525585</v>
       </c>
       <c r="G32" s="8">
         <v>83.722543977239326</v>
       </c>
       <c r="H32" s="8">
         <v>89.598432700698325</v>
       </c>
       <c r="I32" s="8">
@@ -12724,103 +9117,89 @@
       <c r="BH32" s="8">
         <v>78.105327777861262</v>
       </c>
       <c r="BI32" s="8">
         <v>79.180665044573743</v>
       </c>
       <c r="BJ32" s="8">
         <v>90.130305389424336</v>
       </c>
       <c r="BK32" s="8">
         <v>70.420420176565827</v>
       </c>
       <c r="BL32" s="8">
         <v>69.807108996063462</v>
       </c>
       <c r="BM32" s="8">
         <v>88.605883323934037</v>
       </c>
       <c r="BN32" s="8">
         <v>82.525985369116512</v>
       </c>
       <c r="BO32" s="8">
         <v>75.241575201747196</v>
       </c>
       <c r="BP32" s="8">
-        <f>'[1]Sum อุต'!CM65</f>
         <v>75.87647658112418</v>
       </c>
       <c r="BQ32" s="8">
-        <f>'[1]Sum อุต'!CN65</f>
         <v>76.40044830724041</v>
       </c>
       <c r="BR32" s="8">
-        <f>'[1]Sum อุต'!CO65</f>
         <v>77.5081043300695</v>
       </c>
       <c r="BS32" s="8">
-        <f>'[1]Sum อุต'!CP65</f>
         <v>76.954779652666346</v>
       </c>
       <c r="BT32" s="8">
-        <f>'[1]Sum อุต'!CQ65</f>
         <v>76.798098553255613</v>
       </c>
       <c r="BU32" s="8">
-        <f>'[1]Sum อุต'!CR65</f>
         <v>63.597991882624328</v>
       </c>
       <c r="BV32" s="8">
-        <f>'[1]Sum อุต'!CS65</f>
         <v>80.107206234928981</v>
       </c>
       <c r="BW32" s="8">
-        <f>'[1]Sum อุต'!CT65</f>
         <v>86.036243964267058</v>
       </c>
       <c r="BX32" s="8">
-        <f>'[1]Sum อุต'!CU65</f>
         <v>83.31095765495489</v>
       </c>
       <c r="BY32" s="8">
-        <f>'[1]Sum อุต'!CV65</f>
         <v>75.994274535600155</v>
       </c>
       <c r="BZ32" s="8">
-        <f>'[1]Sum อุต'!CW65</f>
         <v>68.307856359490842</v>
       </c>
       <c r="CA32" s="8">
-        <f>'[1]Sum อุต'!CX65</f>
         <v>83.316175365666027</v>
       </c>
       <c r="CB32" s="8">
-        <f>'[1]Sum อุต'!CY65</f>
         <v>63.852946234306998</v>
       </c>
       <c r="CC32" s="8">
-        <f>'[1]Sum อุต'!CZ65</f>
         <v>66.422578105601886</v>
       </c>
       <c r="CD32" s="8">
         <v>62.52624785500042</v>
       </c>
       <c r="CE32" s="8">
         <v>73.587741344337147</v>
       </c>
       <c r="CF32" s="8">
         <v>79.756714074337722</v>
       </c>
       <c r="CG32" s="8">
         <v>73.018342299401397</v>
       </c>
       <c r="CH32" s="8">
         <v>77.312217021989227</v>
       </c>
       <c r="CI32" s="8">
         <v>74.34712301202498</v>
       </c>
       <c r="CJ32" s="8">
         <v>69.575468632149082</v>
       </c>
       <c r="CK32" s="8">
         <v>86.280592772390605</v>
@@ -12837,67 +9216,69 @@
       <c r="CO32" s="8">
         <v>71.812451889625862</v>
       </c>
       <c r="CP32" s="8">
         <v>51.665508509198517</v>
       </c>
       <c r="CQ32" s="8">
         <v>66.528415112039866</v>
       </c>
       <c r="CR32" s="8">
         <v>62.655098933204414</v>
       </c>
       <c r="CS32" s="8">
         <v>70.905585044945596</v>
       </c>
       <c r="CT32" s="8">
         <v>55.257572220578275</v>
       </c>
       <c r="CU32" s="8">
         <v>66.566461506994656</v>
       </c>
       <c r="CV32" s="8">
         <v>57.055785723767308</v>
       </c>
       <c r="CW32" s="19">
-        <f>'[2]Sum อุต'!DT65</f>
         <v>45.231463351480571</v>
       </c>
       <c r="CX32" s="8">
         <v>56.369330117778915</v>
       </c>
       <c r="CY32" s="8">
         <v>68.778037517526116</v>
       </c>
-      <c r="CZ32" s="41">
+      <c r="CZ32" s="36">
         <v>76.005685812504794</v>
       </c>
-      <c r="DA32" s="41">
+      <c r="DA32" s="36">
         <v>68.156780028787111</v>
       </c>
+      <c r="DB32" s="41">
+        <v>67.533767725336602</v>
+      </c>
     </row>
-    <row r="33" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A33" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="9"/>
       <c r="W33" s="9"/>
@@ -12932,103 +9313,89 @@
       <c r="AZ33" s="9"/>
       <c r="BA33" s="9"/>
       <c r="BB33" s="9"/>
       <c r="BC33" s="9"/>
       <c r="BD33" s="9"/>
       <c r="BE33" s="9"/>
       <c r="BF33" s="9"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="9"/>
       <c r="BI33" s="9"/>
       <c r="BJ33" s="9"/>
       <c r="BK33" s="9"/>
       <c r="BL33" s="11">
         <v>88.4</v>
       </c>
       <c r="BM33" s="11">
         <v>88.9</v>
       </c>
       <c r="BN33" s="11">
         <v>88.900293853248229</v>
       </c>
       <c r="BO33" s="11">
         <v>89.37679722538698</v>
       </c>
       <c r="BP33" s="11">
-        <f>'[1]Sum อุต'!CM79</f>
         <v>86.023313220745649</v>
       </c>
       <c r="BQ33" s="11">
-        <f>'[1]Sum อุต'!CN79</f>
         <v>84.429171506201001</v>
       </c>
       <c r="BR33" s="11">
-        <f>'[1]Sum อุต'!CO79</f>
         <v>83.919411916278349</v>
       </c>
       <c r="BS33" s="11">
-        <f>'[1]Sum อุต'!CP79</f>
         <v>82.21869504394941</v>
       </c>
       <c r="BT33" s="11">
-        <f>'[1]Sum อุต'!CQ79</f>
         <v>83.714925826003409</v>
       </c>
       <c r="BU33" s="11">
-        <f>'[1]Sum อุต'!CR79</f>
         <v>91.767634816903907</v>
       </c>
       <c r="BV33" s="11">
-        <f>'[1]Sum อุต'!CS79</f>
         <v>81.915790593237674</v>
       </c>
       <c r="BW33" s="11">
-        <f>'[1]Sum อุต'!CT79</f>
         <v>83.830664114520374</v>
       </c>
       <c r="BX33" s="11">
-        <f>'[1]Sum อุต'!CU79</f>
         <v>85.955119163238066</v>
       </c>
       <c r="BY33" s="11">
-        <f>'[1]Sum อุต'!CV79</f>
         <v>85.546212175104117</v>
       </c>
       <c r="BZ33" s="11">
-        <f>'[1]Sum อุต'!CW79</f>
         <v>87.706742761202378</v>
       </c>
       <c r="CA33" s="11">
-        <f>'[1]Sum อุต'!CX79</f>
         <v>84.553518307225318</v>
       </c>
       <c r="CB33" s="11">
-        <f>'[1]Sum อุต'!CY79</f>
         <v>77.360441554854447</v>
       </c>
       <c r="CC33" s="11">
-        <f>'[1]Sum อุต'!CZ79</f>
         <v>75.977339678166729</v>
       </c>
       <c r="CD33" s="11">
         <v>74.529037713303666</v>
       </c>
       <c r="CE33" s="11">
         <v>73.090616965815016</v>
       </c>
       <c r="CF33" s="11">
         <v>76.341280928610075</v>
       </c>
       <c r="CG33" s="11">
         <v>77.367304237132572</v>
       </c>
       <c r="CH33" s="11">
         <v>74.632657329968282</v>
       </c>
       <c r="CI33" s="11">
         <v>71.171561666575172</v>
       </c>
       <c r="CJ33" s="11">
         <v>65.382435602703467</v>
       </c>
       <c r="CK33" s="11">
         <v>59.748855364089003</v>
@@ -13045,71 +9412,73 @@
       <c r="CO33" s="11">
         <v>57.165689509298204</v>
       </c>
       <c r="CP33" s="11">
         <v>70.23990459842797</v>
       </c>
       <c r="CQ33" s="11">
         <v>71.062422374670405</v>
       </c>
       <c r="CR33" s="11">
         <v>74.214377044469273</v>
       </c>
       <c r="CS33" s="11">
         <v>82.303068903254598</v>
       </c>
       <c r="CT33" s="11">
         <v>79.855806360047907</v>
       </c>
       <c r="CU33" s="11">
         <v>80.082707815563055</v>
       </c>
       <c r="CV33" s="11">
         <v>65.600566783670885</v>
       </c>
       <c r="CW33" s="22">
-        <f>'[2]Sum อุต'!DT79</f>
         <v>56.410878071129986</v>
       </c>
       <c r="CX33" s="11">
         <v>72.544144517797037</v>
       </c>
       <c r="CY33" s="11">
         <v>70.965840094706024</v>
       </c>
-      <c r="CZ33" s="42">
+      <c r="CZ33" s="37">
         <v>80.595521944855506</v>
       </c>
-      <c r="DA33" s="42">
+      <c r="DA33" s="37">
         <v>77.528234003483604</v>
       </c>
+      <c r="DB33" s="43">
+        <v>81.423948112834751</v>
+      </c>
     </row>
-    <row r="34" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A34" s="23"/>
       <c r="CW34" s="20"/>
     </row>
-    <row r="35" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A35" s="25"/>
       <c r="B35" s="4">
         <v>2561</v>
       </c>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="6"/>
       <c r="N35" s="4">
         <v>2562</v>
       </c>
       <c r="O35" s="5"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5"/>
       <c r="T35" s="5"/>
       <c r="U35" s="5"/>
@@ -13187,54 +9556,55 @@
       <c r="CE35" s="5"/>
       <c r="CF35" s="5"/>
       <c r="CG35" s="6"/>
       <c r="CH35" s="5">
         <v>2568</v>
       </c>
       <c r="CI35" s="5"/>
       <c r="CJ35" s="5"/>
       <c r="CK35" s="5"/>
       <c r="CL35" s="17"/>
       <c r="CM35" s="17"/>
       <c r="CN35" s="17"/>
       <c r="CO35" s="17"/>
       <c r="CP35" s="17"/>
       <c r="CQ35" s="17"/>
       <c r="CR35" s="17"/>
       <c r="CS35" s="18"/>
       <c r="CT35" s="17">
         <v>2569</v>
       </c>
       <c r="CU35" s="17"/>
       <c r="CV35" s="17"/>
       <c r="CW35" s="17"/>
       <c r="CX35" s="17"/>
       <c r="CY35" s="17"/>
-      <c r="CZ35" s="38"/>
-      <c r="DA35" s="39"/>
+      <c r="CZ35" s="34"/>
+      <c r="DA35" s="34"/>
+      <c r="DB35" s="40"/>
     </row>
-    <row r="36" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A36" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -13392,105 +9762,91 @@
       </c>
       <c r="BH36" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BI36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BJ36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BK36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="BL36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="BM36" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BN36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BO36" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="BP36" s="7" t="str">
-[...53 lines deleted...]
-        <v>ส.ค.</v>
+      <c r="BP36" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ36" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR36" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS36" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT36" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU36" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV36" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW36" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY36" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ36" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA36" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB36" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC36" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="CD36" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CE36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CF36" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CG36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CH36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CI36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CJ36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="CK36" s="7" t="s">
         <v>3</v>
       </c>
@@ -13505,68 +9861,70 @@
       </c>
       <c r="CO36" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CP36" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CQ36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CR36" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CS36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CT36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CV36" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="CW36" s="21" t="str">
-[...1 lines deleted...]
-        <v>เม.ย.</v>
+      <c r="CW36" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="CX36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CY36" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="CZ36" s="40" t="s">
+      <c r="CZ36" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="DA36" s="40" t="s">
+      <c r="DA36" s="35" t="s">
         <v>7</v>
       </c>
+      <c r="DB36" s="38" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="37" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A37" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="8">
         <v>65.498260577591068</v>
       </c>
       <c r="C37" s="8">
         <v>64.425599131146427</v>
       </c>
       <c r="D37" s="8">
         <v>56.900811587793932</v>
       </c>
       <c r="E37" s="8">
         <v>84.684195243758481</v>
       </c>
       <c r="F37" s="8">
         <v>67.48447074773091</v>
       </c>
       <c r="G37" s="8">
         <v>70.427189020314501</v>
       </c>
       <c r="H37" s="8">
         <v>61.561120630634619</v>
       </c>
       <c r="I37" s="8">
@@ -13725,103 +10083,89 @@
       <c r="BH37" s="8">
         <v>56.338756333707849</v>
       </c>
       <c r="BI37" s="8">
         <v>57.368579275489672</v>
       </c>
       <c r="BJ37" s="8">
         <v>64.040747638980676</v>
       </c>
       <c r="BK37" s="8">
         <v>61.674527502018812</v>
       </c>
       <c r="BL37" s="8">
         <v>64.49874981226813</v>
       </c>
       <c r="BM37" s="8">
         <v>66.586964011059791</v>
       </c>
       <c r="BN37" s="8">
         <v>64.897571504028107</v>
       </c>
       <c r="BO37" s="8">
         <v>66.261681679012909</v>
       </c>
       <c r="BP37" s="8">
-        <f>'[1]Sum บริการ'!CM46</f>
         <v>84.042600669531964</v>
       </c>
       <c r="BQ37" s="8">
-        <f>'[1]Sum บริการ'!CN46</f>
         <v>79.124122873179431</v>
       </c>
       <c r="BR37" s="8">
-        <f>'[1]Sum บริการ'!CO46</f>
         <v>78.629751664842829</v>
       </c>
       <c r="BS37" s="8">
-        <f>'[1]Sum บริการ'!CP46</f>
         <v>83.084604313706834</v>
       </c>
       <c r="BT37" s="8">
-        <f>'[1]Sum บริการ'!CQ46</f>
         <v>85.310687274901397</v>
       </c>
       <c r="BU37" s="8">
-        <f>'[1]Sum บริการ'!CR46</f>
         <v>78.867322202367816</v>
       </c>
       <c r="BV37" s="8">
-        <f>'[1]Sum บริการ'!CS46</f>
         <v>75.681341290213297</v>
       </c>
       <c r="BW37" s="8">
-        <f>'[1]Sum บริการ'!CT46</f>
         <v>75.209839716226796</v>
       </c>
       <c r="BX37" s="8">
-        <f>'[1]Sum บริการ'!CU46</f>
         <v>75.983828032020327</v>
       </c>
       <c r="BY37" s="8">
-        <f>'[1]Sum บริการ'!CV46</f>
         <v>82.341418226510427</v>
       </c>
       <c r="BZ37" s="8">
-        <f>'[1]Sum บริการ'!CW46</f>
         <v>75.587511221064162</v>
       </c>
       <c r="CA37" s="8">
-        <f>'[1]Sum บริการ'!CX46</f>
         <v>70.756663984155963</v>
       </c>
       <c r="CB37" s="8">
-        <f>'[1]Sum บริการ'!CY46</f>
         <v>69.822556474557786</v>
       </c>
       <c r="CC37" s="8">
-        <f>'[1]Sum บริการ'!CZ46</f>
         <v>69.556488255387748</v>
       </c>
       <c r="CD37" s="8">
         <v>68.344649974767151</v>
       </c>
       <c r="CE37" s="8">
         <v>77.383954111843906</v>
       </c>
       <c r="CF37" s="8">
         <v>79.528272280674983</v>
       </c>
       <c r="CG37" s="8">
         <v>69.973098009248133</v>
       </c>
       <c r="CH37" s="8">
         <v>72.514276375216184</v>
       </c>
       <c r="CI37" s="8">
         <v>74.269860287067246</v>
       </c>
       <c r="CJ37" s="8">
         <v>75.301757861886131</v>
       </c>
       <c r="CK37" s="8">
         <v>58.009946147903783</v>
@@ -13838,67 +10182,69 @@
       <c r="CO37" s="8">
         <v>61.746260546481693</v>
       </c>
       <c r="CP37" s="8">
         <v>57.438412437324054</v>
       </c>
       <c r="CQ37" s="8">
         <v>68.444545166769728</v>
       </c>
       <c r="CR37" s="8">
         <v>71.382976616442335</v>
       </c>
       <c r="CS37" s="8">
         <v>66.777100245326054</v>
       </c>
       <c r="CT37" s="8">
         <v>67.140941879253518</v>
       </c>
       <c r="CU37" s="8">
         <v>73.270550116744701</v>
       </c>
       <c r="CV37" s="8">
         <v>56.226289788602983</v>
       </c>
       <c r="CW37" s="19">
-        <f>'[2]Sum บริการ'!DT46</f>
         <v>54.729781535842513</v>
       </c>
       <c r="CX37" s="8">
         <v>60.179761205470385</v>
       </c>
       <c r="CY37" s="8">
         <v>62.434729429653594</v>
       </c>
-      <c r="CZ37" s="41">
+      <c r="CZ37" s="36">
         <v>62.332321544799939</v>
       </c>
-      <c r="DA37" s="41">
+      <c r="DA37" s="36">
         <v>61.862523511160106</v>
       </c>
+      <c r="DB37" s="41">
+        <v>62.460799670029822</v>
+      </c>
     </row>
-    <row r="38" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A38" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="8">
         <v>97.98937068311244</v>
       </c>
       <c r="C38" s="8">
         <v>98.216066123578301</v>
       </c>
       <c r="D38" s="8">
         <v>98.230814614542879</v>
       </c>
       <c r="E38" s="8">
         <v>99.092090814578313</v>
       </c>
       <c r="F38" s="8">
         <v>99.226325260709871</v>
       </c>
       <c r="G38" s="8">
         <v>99.11540730727144</v>
       </c>
       <c r="H38" s="8">
         <v>99.327831342722305</v>
       </c>
       <c r="I38" s="8">
@@ -14057,103 +10403,89 @@
       <c r="BH38" s="8">
         <v>85.631655820979475</v>
       </c>
       <c r="BI38" s="8">
         <v>88.160008040723739</v>
       </c>
       <c r="BJ38" s="8">
         <v>88.039963792106846</v>
       </c>
       <c r="BK38" s="8">
         <v>88.04872582458961</v>
       </c>
       <c r="BL38" s="8">
         <v>87.451550151584584</v>
       </c>
       <c r="BM38" s="8">
         <v>90.380602531296503</v>
       </c>
       <c r="BN38" s="8">
         <v>88.37614910382122</v>
       </c>
       <c r="BO38" s="8">
         <v>87.682460882107378</v>
       </c>
       <c r="BP38" s="8">
-        <f>'[1]Sum บริการ'!CM47</f>
         <v>88.971384152070925</v>
       </c>
       <c r="BQ38" s="8">
-        <f>'[1]Sum บริการ'!CN47</f>
         <v>87.000089623688183</v>
       </c>
       <c r="BR38" s="8">
-        <f>'[1]Sum บริการ'!CO47</f>
         <v>87.749622913737412</v>
       </c>
       <c r="BS38" s="8">
-        <f>'[1]Sum บริการ'!CP47</f>
         <v>89.908683397273734</v>
       </c>
       <c r="BT38" s="8">
-        <f>'[1]Sum บริการ'!CQ47</f>
         <v>85.707786196635894</v>
       </c>
       <c r="BU38" s="8">
-        <f>'[1]Sum บริการ'!CR47</f>
         <v>86.357622250368536</v>
       </c>
       <c r="BV38" s="8">
-        <f>'[1]Sum บริการ'!CS47</f>
         <v>88.399263447983742</v>
       </c>
       <c r="BW38" s="8">
-        <f>'[1]Sum บริการ'!CT47</f>
         <v>88.450573657576584</v>
       </c>
       <c r="BX38" s="8">
-        <f>'[1]Sum บริการ'!CU47</f>
         <v>88.509190528987943</v>
       </c>
       <c r="BY38" s="8">
-        <f>'[1]Sum บริการ'!CV47</f>
         <v>90.934981397612219</v>
       </c>
       <c r="BZ38" s="8">
-        <f>'[1]Sum บริการ'!CW47</f>
         <v>87.934760766407237</v>
       </c>
       <c r="CA38" s="8">
-        <f>'[1]Sum บริการ'!CX47</f>
         <v>88.347083213257804</v>
       </c>
       <c r="CB38" s="8">
-        <f>'[1]Sum บริการ'!CY47</f>
         <v>87.30102581704071</v>
       </c>
       <c r="CC38" s="8">
-        <f>'[1]Sum บริการ'!CZ47</f>
         <v>85.502048291381669</v>
       </c>
       <c r="CD38" s="8">
         <v>83.845185772458436</v>
       </c>
       <c r="CE38" s="8">
         <v>85.132410240664868</v>
       </c>
       <c r="CF38" s="8">
         <v>86.350474641852188</v>
       </c>
       <c r="CG38" s="8">
         <v>82.946032090985611</v>
       </c>
       <c r="CH38" s="8">
         <v>82.70523674962206</v>
       </c>
       <c r="CI38" s="8">
         <v>86.0726993477886</v>
       </c>
       <c r="CJ38" s="8">
         <v>88.302792182315315</v>
       </c>
       <c r="CK38" s="8">
         <v>84.570917619401754</v>
@@ -14170,67 +10502,69 @@
       <c r="CO38" s="8">
         <v>78.021659685065984</v>
       </c>
       <c r="CP38" s="8">
         <v>90.319208962789361</v>
       </c>
       <c r="CQ38" s="8">
         <v>90.865273566638251</v>
       </c>
       <c r="CR38" s="8">
         <v>90.65569838320333</v>
       </c>
       <c r="CS38" s="8">
         <v>87.695636768671875</v>
       </c>
       <c r="CT38" s="8">
         <v>86.790878983052536</v>
       </c>
       <c r="CU38" s="8">
         <v>79.426568966819147</v>
       </c>
       <c r="CV38" s="8">
         <v>77.888042195020788</v>
       </c>
       <c r="CW38" s="19">
-        <f>'[2]Sum บริการ'!DT47</f>
         <v>77.655904613721034</v>
       </c>
       <c r="CX38" s="8">
         <v>83.052211215149086</v>
       </c>
       <c r="CY38" s="8">
         <v>80.647222246374938</v>
       </c>
-      <c r="CZ38" s="41">
+      <c r="CZ38" s="36">
         <v>80.601403727360818</v>
       </c>
-      <c r="DA38" s="41">
+      <c r="DA38" s="36">
         <v>80.949926088198438</v>
       </c>
+      <c r="DB38" s="41">
+        <v>81.221443292446509</v>
+      </c>
     </row>
-    <row r="39" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A39" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="8">
         <v>93.683662427532454</v>
       </c>
       <c r="C39" s="8">
         <v>89.994338590175232</v>
       </c>
       <c r="D39" s="8">
         <v>88.339324711774097</v>
       </c>
       <c r="E39" s="8">
         <v>76.092997096972979</v>
       </c>
       <c r="F39" s="8">
         <v>71.108477432862855</v>
       </c>
       <c r="G39" s="8">
         <v>88.752196483159267</v>
       </c>
       <c r="H39" s="8">
         <v>97.398459126065646</v>
       </c>
       <c r="I39" s="8">
@@ -14389,103 +10723,89 @@
       <c r="BH39" s="8">
         <v>77.697934407304103</v>
       </c>
       <c r="BI39" s="8">
         <v>83.478073956848661</v>
       </c>
       <c r="BJ39" s="8">
         <v>82.993854770753146</v>
       </c>
       <c r="BK39" s="8">
         <v>84.788855420482562</v>
       </c>
       <c r="BL39" s="8">
         <v>81.453773872184769</v>
       </c>
       <c r="BM39" s="8">
         <v>84.683798289913994</v>
       </c>
       <c r="BN39" s="8">
         <v>80.872653733132765</v>
       </c>
       <c r="BO39" s="8">
         <v>79.563490429188107</v>
       </c>
       <c r="BP39" s="8">
-        <f>'[1]Sum บริการ'!CM48</f>
         <v>85.967464763343429</v>
       </c>
       <c r="BQ39" s="8">
-        <f>'[1]Sum บริการ'!CN48</f>
         <v>83.5493923525339</v>
       </c>
       <c r="BR39" s="8">
-        <f>'[1]Sum บริการ'!CO48</f>
         <v>78.55272785719329</v>
       </c>
       <c r="BS39" s="8">
-        <f>'[1]Sum บริการ'!CP48</f>
         <v>81.074772039242703</v>
       </c>
       <c r="BT39" s="8">
-        <f>'[1]Sum บริการ'!CQ48</f>
         <v>84.211690449085097</v>
       </c>
       <c r="BU39" s="8">
-        <f>'[1]Sum บริการ'!CR48</f>
         <v>80.721659010182123</v>
       </c>
       <c r="BV39" s="8">
-        <f>'[1]Sum บริการ'!CS48</f>
         <v>79.670767221623834</v>
       </c>
       <c r="BW39" s="8">
-        <f>'[1]Sum บริการ'!CT48</f>
         <v>78.005130997893488</v>
       </c>
       <c r="BX39" s="8">
-        <f>'[1]Sum บริการ'!CU48</f>
         <v>82.030068769253447</v>
       </c>
       <c r="BY39" s="8">
-        <f>'[1]Sum บริการ'!CV48</f>
         <v>82.345211711491274</v>
       </c>
       <c r="BZ39" s="8">
-        <f>'[1]Sum บริการ'!CW48</f>
         <v>77.864797605399531</v>
       </c>
       <c r="CA39" s="8">
-        <f>'[1]Sum บริการ'!CX48</f>
         <v>76.201298621541369</v>
       </c>
       <c r="CB39" s="8">
-        <f>'[1]Sum บริการ'!CY48</f>
         <v>78.219436525047797</v>
       </c>
       <c r="CC39" s="8">
-        <f>'[1]Sum บริการ'!CZ48</f>
         <v>79.580875612046384</v>
       </c>
       <c r="CD39" s="8">
         <v>79.582652758489431</v>
       </c>
       <c r="CE39" s="8">
         <v>80.578498333100896</v>
       </c>
       <c r="CF39" s="8">
         <v>78.381716331947814</v>
       </c>
       <c r="CG39" s="8">
         <v>79.142002000231159</v>
       </c>
       <c r="CH39" s="8">
         <v>78.536472625157657</v>
       </c>
       <c r="CI39" s="8">
         <v>76.187675911910816</v>
       </c>
       <c r="CJ39" s="8">
         <v>75.136304416391681</v>
       </c>
       <c r="CK39" s="8">
         <v>78.08352836508233</v>
@@ -14502,67 +10822,69 @@
       <c r="CO39" s="8">
         <v>69.941510839532285</v>
       </c>
       <c r="CP39" s="8">
         <v>67.553292180788688</v>
       </c>
       <c r="CQ39" s="8">
         <v>75.709876570692714</v>
       </c>
       <c r="CR39" s="8">
         <v>77.292704022921583</v>
       </c>
       <c r="CS39" s="8">
         <v>73.046500242880541</v>
       </c>
       <c r="CT39" s="8">
         <v>75.83411252638416</v>
       </c>
       <c r="CU39" s="8">
         <v>76.615454964105481</v>
       </c>
       <c r="CV39" s="8">
         <v>64.557950277701835</v>
       </c>
       <c r="CW39" s="19">
-        <f>'[2]Sum บริการ'!DT48</f>
         <v>60.521961004508654</v>
       </c>
       <c r="CX39" s="8">
         <v>65.63529586058425</v>
       </c>
       <c r="CY39" s="8">
         <v>70.957539071610412</v>
       </c>
-      <c r="CZ39" s="41">
+      <c r="CZ39" s="36">
         <v>73.272286491284802</v>
       </c>
-      <c r="DA39" s="41">
+      <c r="DA39" s="36">
         <v>76.283165922007569</v>
       </c>
+      <c r="DB39" s="41">
+        <v>76.133782917997294</v>
+      </c>
     </row>
-    <row r="40" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A40" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="8">
         <v>62.424492186053492</v>
       </c>
       <c r="C40" s="8">
         <v>85.169033593513305</v>
       </c>
       <c r="D40" s="8">
         <v>82.008597770613775</v>
       </c>
       <c r="E40" s="8">
         <v>89.481315500531082</v>
       </c>
       <c r="F40" s="8">
         <v>81.802875530407647</v>
       </c>
       <c r="G40" s="8">
         <v>89.574591255168954</v>
       </c>
       <c r="H40" s="8">
         <v>89.119229718790052</v>
       </c>
       <c r="I40" s="8">
@@ -14721,103 +11043,89 @@
       <c r="BH40" s="8">
         <v>88.995351520720106</v>
       </c>
       <c r="BI40" s="8">
         <v>87.462803251266678</v>
       </c>
       <c r="BJ40" s="8">
         <v>95.298662493698075</v>
       </c>
       <c r="BK40" s="8">
         <v>94.022583300220518</v>
       </c>
       <c r="BL40" s="8">
         <v>93.869105614687555</v>
       </c>
       <c r="BM40" s="8">
         <v>93.905093939363198</v>
       </c>
       <c r="BN40" s="8">
         <v>90.772562488373524</v>
       </c>
       <c r="BO40" s="8">
         <v>87.787655419798085</v>
       </c>
       <c r="BP40" s="8">
-        <f>'[1]Sum บริการ'!CM49</f>
         <v>88.941386986616209</v>
       </c>
       <c r="BQ40" s="8">
-        <f>'[1]Sum บริการ'!CN49</f>
         <v>90.521389541215115</v>
       </c>
       <c r="BR40" s="8">
-        <f>'[1]Sum บริการ'!CO49</f>
         <v>86.525150106066533</v>
       </c>
       <c r="BS40" s="8">
-        <f>'[1]Sum บริการ'!CP49</f>
         <v>86.511535442356887</v>
       </c>
       <c r="BT40" s="8">
-        <f>'[1]Sum บริการ'!CQ49</f>
         <v>89.651175205292049</v>
       </c>
       <c r="BU40" s="8">
-        <f>'[1]Sum บริการ'!CR49</f>
         <v>88.334987623045251</v>
       </c>
       <c r="BV40" s="8">
-        <f>'[1]Sum บริการ'!CS49</f>
         <v>81.210374602418909</v>
       </c>
       <c r="BW40" s="8">
-        <f>'[1]Sum บริการ'!CT49</f>
         <v>82.364674595426777</v>
       </c>
       <c r="BX40" s="8">
-        <f>'[1]Sum บริการ'!CU49</f>
         <v>82.392434626733518</v>
       </c>
       <c r="BY40" s="8">
-        <f>'[1]Sum บริการ'!CV49</f>
         <v>85.491524854245895</v>
       </c>
       <c r="BZ40" s="8">
-        <f>'[1]Sum บริการ'!CW49</f>
         <v>85.53565636161801</v>
       </c>
       <c r="CA40" s="8">
-        <f>'[1]Sum บริการ'!CX49</f>
         <v>83.82245051013534</v>
       </c>
       <c r="CB40" s="8">
-        <f>'[1]Sum บริการ'!CY49</f>
         <v>79.395527106345909</v>
       </c>
       <c r="CC40" s="8">
-        <f>'[1]Sum บริการ'!CZ49</f>
         <v>82.394878299447669</v>
       </c>
       <c r="CD40" s="8">
         <v>86.586097806089256</v>
       </c>
       <c r="CE40" s="8">
         <v>84.802194479778919</v>
       </c>
       <c r="CF40" s="8">
         <v>86.3442172966855</v>
       </c>
       <c r="CG40" s="8">
         <v>80.808156520156174</v>
       </c>
       <c r="CH40" s="8">
         <v>84.032870316311886</v>
       </c>
       <c r="CI40" s="8">
         <v>80.469363771046659</v>
       </c>
       <c r="CJ40" s="8">
         <v>77.99909092104437</v>
       </c>
       <c r="CK40" s="8">
         <v>69.814182323967927</v>
@@ -14834,67 +11142,69 @@
       <c r="CO40" s="8">
         <v>74.978231486599697</v>
       </c>
       <c r="CP40" s="8">
         <v>83.057947956289055</v>
       </c>
       <c r="CQ40" s="8">
         <v>84.182411753975884</v>
       </c>
       <c r="CR40" s="8">
         <v>86.449220451936185</v>
       </c>
       <c r="CS40" s="8">
         <v>83.457329573541926</v>
       </c>
       <c r="CT40" s="8">
         <v>73.912760111228863</v>
       </c>
       <c r="CU40" s="8">
         <v>77.196210162067104</v>
       </c>
       <c r="CV40" s="8">
         <v>72.835359250195054</v>
       </c>
       <c r="CW40" s="19">
-        <f>'[2]Sum บริการ'!DT49</f>
         <v>62.710592548277639</v>
       </c>
       <c r="CX40" s="8">
         <v>69.177936116124428</v>
       </c>
       <c r="CY40" s="8">
         <v>75.762073733402929</v>
       </c>
-      <c r="CZ40" s="41">
+      <c r="CZ40" s="36">
         <v>77.878961582471376</v>
       </c>
-      <c r="DA40" s="41">
+      <c r="DA40" s="36">
         <v>82.901429718069878</v>
       </c>
+      <c r="DB40" s="41">
+        <v>79.751573936597779</v>
+      </c>
     </row>
-    <row r="41" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="8">
         <v>95.479067293008313</v>
       </c>
       <c r="C41" s="8">
         <v>97.966936531534785</v>
       </c>
       <c r="D41" s="8">
         <v>97.966936531534785</v>
       </c>
       <c r="E41" s="8">
         <v>97.728465723832315</v>
       </c>
       <c r="F41" s="8">
         <v>97.728465723832315</v>
       </c>
       <c r="G41" s="8">
         <v>92.644098543236623</v>
       </c>
       <c r="H41" s="8">
         <v>92.644098543236623</v>
       </c>
       <c r="I41" s="8">
@@ -15053,103 +11363,89 @@
       <c r="BH41" s="8">
         <v>75.152279192229571</v>
       </c>
       <c r="BI41" s="8">
         <v>77.238604166890497</v>
       </c>
       <c r="BJ41" s="8">
         <v>81.745688147860449</v>
       </c>
       <c r="BK41" s="8">
         <v>83.436402273785774</v>
       </c>
       <c r="BL41" s="8">
         <v>81.475141697142774</v>
       </c>
       <c r="BM41" s="8">
         <v>79.469741370835592</v>
       </c>
       <c r="BN41" s="8">
         <v>80.126698935493224</v>
       </c>
       <c r="BO41" s="8">
         <v>79.047939166257933</v>
       </c>
       <c r="BP41" s="8">
-        <f>'[1]Sum บริการ'!CM50</f>
         <v>76.81924244295891</v>
       </c>
       <c r="BQ41" s="8">
-        <f>'[1]Sum บริการ'!CN50</f>
         <v>78.998949833730308</v>
       </c>
       <c r="BR41" s="8">
-        <f>'[1]Sum บริการ'!CO50</f>
         <v>79.795978473186949</v>
       </c>
       <c r="BS41" s="8">
-        <f>'[1]Sum บริการ'!CP50</f>
         <v>82.758707757525784</v>
       </c>
       <c r="BT41" s="8">
-        <f>'[1]Sum บริการ'!CQ50</f>
         <v>77.788808482768019</v>
       </c>
       <c r="BU41" s="8">
-        <f>'[1]Sum บริการ'!CR50</f>
         <v>80.41444568538401</v>
       </c>
       <c r="BV41" s="8">
-        <f>'[1]Sum บริการ'!CS50</f>
         <v>75.141001640912137</v>
       </c>
       <c r="BW41" s="8">
-        <f>'[1]Sum บริการ'!CT50</f>
         <v>73.104917870388434</v>
       </c>
       <c r="BX41" s="8">
-        <f>'[1]Sum บริการ'!CU50</f>
         <v>74.003846613409536</v>
       </c>
       <c r="BY41" s="8">
-        <f>'[1]Sum บริการ'!CV50</f>
         <v>70.527114082058745</v>
       </c>
       <c r="BZ41" s="8">
-        <f>'[1]Sum บริการ'!CW50</f>
         <v>67.123046012030969</v>
       </c>
       <c r="CA41" s="8">
-        <f>'[1]Sum บริการ'!CX50</f>
         <v>67.074085417650153</v>
       </c>
       <c r="CB41" s="8">
-        <f>'[1]Sum บริการ'!CY50</f>
         <v>70.402955487299252</v>
       </c>
       <c r="CC41" s="8">
-        <f>'[1]Sum บริการ'!CZ50</f>
         <v>69.100417853163194</v>
       </c>
       <c r="CD41" s="8">
         <v>74.75071290801192</v>
       </c>
       <c r="CE41" s="8">
         <v>71.872164611181816</v>
       </c>
       <c r="CF41" s="8">
         <v>76.394495401760494</v>
       </c>
       <c r="CG41" s="8">
         <v>74.068221183376963</v>
       </c>
       <c r="CH41" s="8">
         <v>70.059990619811714</v>
       </c>
       <c r="CI41" s="8">
         <v>73.490435655428243</v>
       </c>
       <c r="CJ41" s="8">
         <v>69.990819704480202</v>
       </c>
       <c r="CK41" s="8">
         <v>69.903160404339189</v>
@@ -15166,67 +11462,69 @@
       <c r="CO41" s="8">
         <v>60.370415044123554</v>
       </c>
       <c r="CP41" s="8">
         <v>64.648635203216116</v>
       </c>
       <c r="CQ41" s="8">
         <v>64.050938338932227</v>
       </c>
       <c r="CR41" s="8">
         <v>68.318511549577295</v>
       </c>
       <c r="CS41" s="8">
         <v>69.334421404227982</v>
       </c>
       <c r="CT41" s="8">
         <v>64.179341518390459</v>
       </c>
       <c r="CU41" s="8">
         <v>70.901276528760476</v>
       </c>
       <c r="CV41" s="8">
         <v>72.370710515577329</v>
       </c>
       <c r="CW41" s="19">
-        <f>'[2]Sum บริการ'!DT50</f>
         <v>54.790184152455552</v>
       </c>
       <c r="CX41" s="8">
         <v>58.863019025611344</v>
       </c>
       <c r="CY41" s="8">
         <v>67.718167003368293</v>
       </c>
-      <c r="CZ41" s="41">
+      <c r="CZ41" s="36">
         <v>69.709091235742278</v>
       </c>
-      <c r="DA41" s="41">
+      <c r="DA41" s="36">
         <v>71.851023439619397</v>
       </c>
+      <c r="DB41" s="41">
+        <v>70.108609012557892</v>
+      </c>
     </row>
-    <row r="42" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A42" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="8">
         <v>96.447173188715709</v>
       </c>
       <c r="C42" s="8">
         <v>77.249224762381402</v>
       </c>
       <c r="D42" s="8">
         <v>75.188259263534974</v>
       </c>
       <c r="E42" s="8">
         <v>75.901272642909746</v>
       </c>
       <c r="F42" s="8">
         <v>93.798607087372147</v>
       </c>
       <c r="G42" s="8">
         <v>87.428726283368363</v>
       </c>
       <c r="H42" s="8">
         <v>89.759475478125395</v>
       </c>
       <c r="I42" s="8">
@@ -15385,103 +11683,89 @@
       <c r="BH42" s="8">
         <v>81.622517882883812</v>
       </c>
       <c r="BI42" s="8">
         <v>84.053450606132259</v>
       </c>
       <c r="BJ42" s="8">
         <v>84.176268988985029</v>
       </c>
       <c r="BK42" s="8">
         <v>75.282812497930337</v>
       </c>
       <c r="BL42" s="8">
         <v>74.036028060075125</v>
       </c>
       <c r="BM42" s="8">
         <v>81.075283458302067</v>
       </c>
       <c r="BN42" s="8">
         <v>81.887502850797119</v>
       </c>
       <c r="BO42" s="8">
         <v>78.0400403277512</v>
       </c>
       <c r="BP42" s="8">
-        <f>'[1]Sum บริการ'!CM51</f>
         <v>79.540163926426956</v>
       </c>
       <c r="BQ42" s="8">
-        <f>'[1]Sum บริการ'!CN51</f>
         <v>75.348773082765263</v>
       </c>
       <c r="BR42" s="8">
-        <f>'[1]Sum บริการ'!CO51</f>
         <v>84.608869683886155</v>
       </c>
       <c r="BS42" s="8">
-        <f>'[1]Sum บริการ'!CP51</f>
         <v>83.698990748863125</v>
       </c>
       <c r="BT42" s="8">
-        <f>'[1]Sum บริการ'!CQ51</f>
         <v>86.230398498624666</v>
       </c>
       <c r="BU42" s="8">
-        <f>'[1]Sum บริการ'!CR51</f>
         <v>84.45017390686607</v>
       </c>
       <c r="BV42" s="8">
-        <f>'[1]Sum บริการ'!CS51</f>
         <v>80.320469279306778</v>
       </c>
       <c r="BW42" s="8">
-        <f>'[1]Sum บริการ'!CT51</f>
         <v>77.987596808635445</v>
       </c>
       <c r="BX42" s="8">
-        <f>'[1]Sum บริการ'!CU51</f>
         <v>78.692017919302216</v>
       </c>
       <c r="BY42" s="8">
-        <f>'[1]Sum บริการ'!CV51</f>
         <v>81.248846671242418</v>
       </c>
       <c r="BZ42" s="8">
-        <f>'[1]Sum บริการ'!CW51</f>
         <v>80.430797884698521</v>
       </c>
       <c r="CA42" s="8">
-        <f>'[1]Sum บริการ'!CX51</f>
         <v>81.298472558309214</v>
       </c>
       <c r="CB42" s="8">
-        <f>'[1]Sum บริการ'!CY51</f>
         <v>81.340697103395243</v>
       </c>
       <c r="CC42" s="8">
-        <f>'[1]Sum บริการ'!CZ51</f>
         <v>82.533957721825928</v>
       </c>
       <c r="CD42" s="8">
         <v>81.031635285730033</v>
       </c>
       <c r="CE42" s="8">
         <v>82.214506241981312</v>
       </c>
       <c r="CF42" s="8">
         <v>80.955088853548403</v>
       </c>
       <c r="CG42" s="8">
         <v>82.431702624170924</v>
       </c>
       <c r="CH42" s="8">
         <v>81.254756613483693</v>
       </c>
       <c r="CI42" s="8">
         <v>75.969124013689438</v>
       </c>
       <c r="CJ42" s="8">
         <v>77.652971273218853</v>
       </c>
       <c r="CK42" s="8">
         <v>77.610747929729314</v>
@@ -15498,67 +11782,69 @@
       <c r="CO42" s="8">
         <v>78.986851176641977</v>
       </c>
       <c r="CP42" s="8">
         <v>75.885777222233486</v>
       </c>
       <c r="CQ42" s="8">
         <v>77.394097874117037</v>
       </c>
       <c r="CR42" s="8">
         <v>79.931622953201284</v>
       </c>
       <c r="CS42" s="8">
         <v>77.597418212050073</v>
       </c>
       <c r="CT42" s="8">
         <v>75.696582943913228</v>
       </c>
       <c r="CU42" s="8">
         <v>73.066616556558742</v>
       </c>
       <c r="CV42" s="8">
         <v>70.155566880055488</v>
       </c>
       <c r="CW42" s="19">
-        <f>'[2]Sum บริการ'!DT51</f>
         <v>66.450296752690363</v>
       </c>
       <c r="CX42" s="8">
         <v>68.10629372489862</v>
       </c>
       <c r="CY42" s="8">
         <v>72.610475675809411</v>
       </c>
-      <c r="CZ42" s="41">
+      <c r="CZ42" s="36">
         <v>74.070244236617654</v>
       </c>
-      <c r="DA42" s="41">
+      <c r="DA42" s="36">
         <v>76.131101197967112</v>
       </c>
+      <c r="DB42" s="41">
+        <v>77.214422279613032</v>
+      </c>
     </row>
-    <row r="43" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A43" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="8">
         <v>84.279618201896767</v>
       </c>
       <c r="C43" s="8">
         <v>92.593980664706905</v>
       </c>
       <c r="D43" s="8">
         <v>91.488529169200262</v>
       </c>
       <c r="E43" s="8">
         <v>91.833819817386697</v>
       </c>
       <c r="F43" s="8">
         <v>92.004954866052415</v>
       </c>
       <c r="G43" s="8">
         <v>93.146670814865971</v>
       </c>
       <c r="H43" s="8">
         <v>75.068516352425931</v>
       </c>
       <c r="I43" s="8">
@@ -15717,103 +12003,89 @@
       <c r="BH43" s="8">
         <v>85.633908800809124</v>
       </c>
       <c r="BI43" s="8">
         <v>90.26158258532864</v>
       </c>
       <c r="BJ43" s="8">
         <v>87.589868052373504</v>
       </c>
       <c r="BK43" s="8">
         <v>86.051204249022263</v>
       </c>
       <c r="BL43" s="8">
         <v>88.605883323934037</v>
       </c>
       <c r="BM43" s="8">
         <v>89.057915486967232</v>
       </c>
       <c r="BN43" s="8">
         <v>88.638975241247522</v>
       </c>
       <c r="BO43" s="8">
         <v>88.561799928509316</v>
       </c>
       <c r="BP43" s="8">
-        <f>'[1]Sum บริการ'!CM52</f>
         <v>87.613121951293053</v>
       </c>
       <c r="BQ43" s="8">
-        <f>'[1]Sum บริการ'!CN52</f>
         <v>82.782989748654245</v>
       </c>
       <c r="BR43" s="8">
-        <f>'[1]Sum บริการ'!CO52</f>
         <v>87.538770595791476</v>
       </c>
       <c r="BS43" s="8">
-        <f>'[1]Sum บริการ'!CP52</f>
         <v>85.232956905197128</v>
       </c>
       <c r="BT43" s="8">
-        <f>'[1]Sum บริการ'!CQ52</f>
         <v>88.340723826099378</v>
       </c>
       <c r="BU43" s="8">
-        <f>'[1]Sum บริการ'!CR52</f>
         <v>76.070187521744984</v>
       </c>
       <c r="BV43" s="8">
-        <f>'[1]Sum บริการ'!CS52</f>
         <v>74.582738458290351</v>
       </c>
       <c r="BW43" s="8">
-        <f>'[1]Sum บริการ'!CT52</f>
         <v>74.445535866556526</v>
       </c>
       <c r="BX43" s="8">
-        <f>'[1]Sum บริการ'!CU52</f>
         <v>78.995371065526669</v>
       </c>
       <c r="BY43" s="8">
-        <f>'[1]Sum บริการ'!CV52</f>
         <v>86.582823408286117</v>
       </c>
       <c r="BZ43" s="8">
-        <f>'[1]Sum บริการ'!CW52</f>
         <v>77.554175000346831</v>
       </c>
       <c r="CA43" s="8">
-        <f>'[1]Sum บริการ'!CX52</f>
         <v>76.942689197747285</v>
       </c>
       <c r="CB43" s="8">
-        <f>'[1]Sum บริการ'!CY52</f>
         <v>62.330567510256017</v>
       </c>
       <c r="CC43" s="8">
-        <f>'[1]Sum บริการ'!CZ52</f>
         <v>79.533189832325732</v>
       </c>
       <c r="CD43" s="8">
         <v>74.837907951439817</v>
       </c>
       <c r="CE43" s="8">
         <v>72.380583326505715</v>
       </c>
       <c r="CF43" s="8">
         <v>75.384667559776062</v>
       </c>
       <c r="CG43" s="8">
         <v>77.774098223355097</v>
       </c>
       <c r="CH43" s="8">
         <v>70.090238036295688</v>
       </c>
       <c r="CI43" s="8">
         <v>71.82168224458654</v>
       </c>
       <c r="CJ43" s="8">
         <v>76.608691110098874</v>
       </c>
       <c r="CK43" s="8">
         <v>71.42587002024699</v>
@@ -15830,67 +12102,69 @@
       <c r="CO43" s="8">
         <v>82.66229110557552</v>
       </c>
       <c r="CP43" s="8">
         <v>78.422400110540295</v>
       </c>
       <c r="CQ43" s="8">
         <v>79.935596300311076</v>
       </c>
       <c r="CR43" s="8">
         <v>78.032830571376749</v>
       </c>
       <c r="CS43" s="8">
         <v>75.56242167531363</v>
       </c>
       <c r="CT43" s="8">
         <v>62.575812634024921</v>
       </c>
       <c r="CU43" s="8">
         <v>69.276622965263442</v>
       </c>
       <c r="CV43" s="8">
         <v>63.956109527369904</v>
       </c>
       <c r="CW43" s="19">
-        <f>'[2]Sum บริการ'!DT52</f>
         <v>50.628768194362806</v>
       </c>
       <c r="CX43" s="8">
         <v>67.521525808493109</v>
       </c>
       <c r="CY43" s="8">
         <v>70.53954648231371</v>
       </c>
-      <c r="CZ43" s="41">
+      <c r="CZ43" s="36">
         <v>69.895887349171602</v>
       </c>
-      <c r="DA43" s="41">
+      <c r="DA43" s="36">
         <v>76.70666513888456</v>
       </c>
+      <c r="DB43" s="41">
+        <v>67.64899521236137</v>
+      </c>
     </row>
-    <row r="44" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A44" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
       <c r="O44" s="9"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="9"/>
       <c r="W44" s="9"/>
@@ -15925,103 +12199,89 @@
       <c r="AZ44" s="9"/>
       <c r="BA44" s="9"/>
       <c r="BB44" s="9"/>
       <c r="BC44" s="9"/>
       <c r="BD44" s="9"/>
       <c r="BE44" s="9"/>
       <c r="BF44" s="9"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="9"/>
       <c r="BI44" s="9"/>
       <c r="BJ44" s="9"/>
       <c r="BK44" s="9"/>
       <c r="BL44" s="11">
         <v>88.9</v>
       </c>
       <c r="BM44" s="11">
         <v>91.9</v>
       </c>
       <c r="BN44" s="11">
         <v>90.136443740193002</v>
       </c>
       <c r="BO44" s="11">
         <v>90.064641884699469</v>
       </c>
       <c r="BP44" s="11">
-        <f>'[1]Sum บริการ'!CM64</f>
         <v>91.56694733066675</v>
       </c>
       <c r="BQ44" s="11">
-        <f>'[1]Sum บริการ'!CN64</f>
         <v>88.159624794068975</v>
       </c>
       <c r="BR44" s="11">
-        <f>'[1]Sum บริการ'!CO64</f>
         <v>89.742087297577015</v>
       </c>
       <c r="BS44" s="11">
-        <f>'[1]Sum บริการ'!CP64</f>
         <v>92.172372276606609</v>
       </c>
       <c r="BT44" s="11">
-        <f>'[1]Sum บริการ'!CQ64</f>
         <v>87.739223640582082</v>
       </c>
       <c r="BU44" s="11">
-        <f>'[1]Sum บริการ'!CR64</f>
         <v>87.903727980926007</v>
       </c>
       <c r="BV44" s="11">
-        <f>'[1]Sum บริการ'!CS64</f>
         <v>89.97642061138275</v>
       </c>
       <c r="BW44" s="11">
-        <f>'[1]Sum บริการ'!CT64</f>
         <v>90.262598885731364</v>
       </c>
       <c r="BX44" s="11">
-        <f>'[1]Sum บริการ'!CU64</f>
         <v>90.307671656749434</v>
       </c>
       <c r="BY44" s="11">
-        <f>'[1]Sum บริการ'!CV64</f>
         <v>93.220960192821309</v>
       </c>
       <c r="BZ44" s="11">
-        <f>'[1]Sum บริการ'!CW64</f>
         <v>90.394782283725547</v>
       </c>
       <c r="CA44" s="11">
-        <f>'[1]Sum บริการ'!CX64</f>
         <v>90.21523865454617</v>
       </c>
       <c r="CB44" s="11">
-        <f>'[1]Sum บริการ'!CY64</f>
         <v>89.189684126006497</v>
       </c>
       <c r="CC44" s="11">
-        <f>'[1]Sum บริการ'!CZ64</f>
         <v>86.552811855186661</v>
       </c>
       <c r="CD44" s="11">
         <v>84.090976980564392</v>
       </c>
       <c r="CE44" s="11">
         <v>86.171165663574754</v>
       </c>
       <c r="CF44" s="11">
         <v>87.462835482975649</v>
       </c>
       <c r="CG44" s="11">
         <v>83.866722511881349</v>
       </c>
       <c r="CH44" s="11">
         <v>83.973608653897557</v>
       </c>
       <c r="CI44" s="11">
         <v>87.75421783392926</v>
       </c>
       <c r="CJ44" s="11">
         <v>90.569093728654295</v>
       </c>
       <c r="CK44" s="11">
         <v>85.928956549551586</v>
@@ -16038,71 +12298,73 @@
       <c r="CO44" s="11">
         <v>79.240454242158279</v>
       </c>
       <c r="CP44" s="11">
         <v>93.123928508768941</v>
       </c>
       <c r="CQ44" s="11">
         <v>93.304219592841264</v>
       </c>
       <c r="CR44" s="11">
         <v>93.027803327589226</v>
       </c>
       <c r="CS44" s="11">
         <v>90.146316183956998</v>
       </c>
       <c r="CT44" s="11">
         <v>89.420712213798325</v>
       </c>
       <c r="CU44" s="11">
         <v>81.077011106535991</v>
       </c>
       <c r="CV44" s="11">
         <v>79.438995735599235</v>
       </c>
       <c r="CW44" s="22">
-        <f>'[2]Sum บริการ'!DT64</f>
         <v>79.352083815677886</v>
       </c>
       <c r="CX44" s="11">
         <v>84.879699159335075</v>
       </c>
       <c r="CY44" s="11">
         <v>81.461489499324003</v>
       </c>
-      <c r="CZ44" s="42">
+      <c r="CZ44" s="37">
         <v>81.393065244671533</v>
       </c>
-      <c r="DA44" s="42">
+      <c r="DA44" s="37">
         <v>81.810250103187826</v>
       </c>
+      <c r="DB44" s="43">
+        <v>82.276870645633736</v>
+      </c>
     </row>
-    <row r="45" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A45" s="23"/>
       <c r="CW45" s="20"/>
     </row>
-    <row r="46" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A46" s="25"/>
       <c r="B46" s="4">
         <v>2561</v>
       </c>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
       <c r="M46" s="6"/>
       <c r="N46" s="4">
         <v>2562</v>
       </c>
       <c r="O46" s="5"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="5"/>
       <c r="R46" s="5"/>
       <c r="S46" s="5"/>
       <c r="T46" s="5"/>
       <c r="U46" s="5"/>
@@ -16180,54 +12442,55 @@
       <c r="CE46" s="5"/>
       <c r="CF46" s="5"/>
       <c r="CG46" s="6"/>
       <c r="CH46" s="5">
         <v>2568</v>
       </c>
       <c r="CI46" s="5"/>
       <c r="CJ46" s="5"/>
       <c r="CK46" s="5"/>
       <c r="CL46" s="17"/>
       <c r="CM46" s="17"/>
       <c r="CN46" s="17"/>
       <c r="CO46" s="17"/>
       <c r="CP46" s="17"/>
       <c r="CQ46" s="17"/>
       <c r="CR46" s="17"/>
       <c r="CS46" s="18"/>
       <c r="CT46" s="17">
         <v>2569</v>
       </c>
       <c r="CU46" s="17"/>
       <c r="CV46" s="17"/>
       <c r="CW46" s="17"/>
       <c r="CX46" s="17"/>
       <c r="CY46" s="17"/>
-      <c r="CZ46" s="38"/>
-      <c r="DA46" s="39"/>
+      <c r="CZ46" s="34"/>
+      <c r="DA46" s="34"/>
+      <c r="DB46" s="40"/>
     </row>
-    <row r="47" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A47" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I47" s="7" t="s">
@@ -16385,105 +12648,91 @@
       </c>
       <c r="BH47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BI47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BJ47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BK47" s="7" t="s">
         <v>1</v>
       </c>
       <c r="BL47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="BM47" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BN47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BO47" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="BP47" s="7" t="str">
-[...53 lines deleted...]
-        <v>ส.ค.</v>
+      <c r="BP47" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ47" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR47" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS47" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT47" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU47" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW47" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY47" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ47" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA47" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB47" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC47" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="CD47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CE47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CF47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CG47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CH47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CI47" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CJ47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="CK47" s="7" t="s">
         <v>3</v>
       </c>
@@ -16498,68 +12747,70 @@
       </c>
       <c r="CO47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CP47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CQ47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CR47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CS47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CT47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU47" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CV47" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="CW47" s="21" t="str">
-[...1 lines deleted...]
-        <v>เม.ย.</v>
+      <c r="CW47" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="CX47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CY47" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="CZ47" s="40" t="s">
+      <c r="CZ47" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="DA47" s="40" t="s">
+      <c r="DA47" s="35" t="s">
         <v>7</v>
       </c>
+      <c r="DB47" s="38" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="48" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A48" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="8">
         <v>69.288237667055014</v>
       </c>
       <c r="C48" s="8">
         <v>58.362939979117385</v>
       </c>
       <c r="D48" s="8">
         <v>61.245124118744471</v>
       </c>
       <c r="E48" s="8">
         <v>79.843384877988839</v>
       </c>
       <c r="F48" s="8">
         <v>68.093211109064029</v>
       </c>
       <c r="G48" s="8">
         <v>70.935320788498558</v>
       </c>
       <c r="H48" s="8">
         <v>62.494159913346458</v>
       </c>
       <c r="I48" s="8">
@@ -16718,103 +12969,89 @@
       <c r="BH48" s="8">
         <v>51.860168780937357</v>
       </c>
       <c r="BI48" s="8">
         <v>54.891785059707139</v>
       </c>
       <c r="BJ48" s="8">
         <v>54.639979783748679</v>
       </c>
       <c r="BK48" s="8">
         <v>54.837322206748553</v>
       </c>
       <c r="BL48" s="8">
         <v>54.047744002566951</v>
       </c>
       <c r="BM48" s="8">
         <v>54.337763181584272</v>
       </c>
       <c r="BN48" s="8">
         <v>57.195626468013558</v>
       </c>
       <c r="BO48" s="8">
         <v>57.382094355975866</v>
       </c>
       <c r="BP48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM7</f>
         <v>77.233540378567341</v>
       </c>
       <c r="BQ48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN7</f>
         <v>73.830593845772171</v>
       </c>
       <c r="BR48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO7</f>
         <v>74.929852230811022</v>
       </c>
       <c r="BS48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP7</f>
         <v>75.570003554222296</v>
       </c>
       <c r="BT48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ7</f>
         <v>78.42272265044214</v>
       </c>
       <c r="BU48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR7</f>
         <v>68.743608082350974</v>
       </c>
       <c r="BV48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS7</f>
         <v>69.952909705013425</v>
       </c>
       <c r="BW48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT7</f>
         <v>68.086872337437782</v>
       </c>
       <c r="BX48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU7</f>
         <v>68.13937498963665</v>
       </c>
       <c r="BY48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV7</f>
         <v>72.772842608176362</v>
       </c>
       <c r="BZ48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW7</f>
         <v>67.173754195851103</v>
       </c>
       <c r="CA48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX7</f>
         <v>65.015829666044013</v>
       </c>
       <c r="CB48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY7</f>
         <v>62.827339393358869</v>
       </c>
       <c r="CC48" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ7</f>
         <v>58.256469457561785</v>
       </c>
       <c r="CD48" s="8">
         <v>61.194292063085051</v>
       </c>
       <c r="CE48" s="8">
         <v>72.603382141874661</v>
       </c>
       <c r="CF48" s="8">
         <v>68.107215727117548</v>
       </c>
       <c r="CG48" s="8">
         <v>61.527739883713551</v>
       </c>
       <c r="CH48" s="8">
         <v>66.262441468439292</v>
       </c>
       <c r="CI48" s="8">
         <v>66.520358517565441</v>
       </c>
       <c r="CJ48" s="8">
         <v>65.848827430186233</v>
       </c>
       <c r="CK48" s="8">
         <v>59.06630803568234</v>
@@ -16831,67 +13068,69 @@
       <c r="CO48" s="8">
         <v>59.801063727837452</v>
       </c>
       <c r="CP48" s="8">
         <v>56.584391924934103</v>
       </c>
       <c r="CQ48" s="8">
         <v>61.590525803655531</v>
       </c>
       <c r="CR48" s="8">
         <v>62.562882015933369</v>
       </c>
       <c r="CS48" s="8">
         <v>64.3992721796876</v>
       </c>
       <c r="CT48" s="8">
         <v>64.81137263234622</v>
       </c>
       <c r="CU48" s="8">
         <v>72.054363920078444</v>
       </c>
       <c r="CV48" s="8">
         <v>61.055860667506266</v>
       </c>
       <c r="CW48" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT7</f>
         <v>57.631592779821048</v>
       </c>
       <c r="CX48" s="8">
         <v>58.371853506425069</v>
       </c>
       <c r="CY48" s="8">
         <v>58.439322935235118</v>
       </c>
-      <c r="CZ48" s="41">
+      <c r="CZ48" s="36">
         <v>57.34244588457932</v>
       </c>
-      <c r="DA48" s="41">
+      <c r="DA48" s="36">
         <v>62.341335710403875</v>
       </c>
+      <c r="DB48" s="41">
+        <v>62.567896664388066</v>
+      </c>
     </row>
-    <row r="49" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="8">
         <v>77.061765173740653</v>
       </c>
       <c r="C49" s="8">
         <v>90.648052959542923</v>
       </c>
       <c r="D49" s="8">
         <v>97.474364446994898</v>
       </c>
       <c r="E49" s="8">
         <v>92.865304765178351</v>
       </c>
       <c r="F49" s="8">
         <v>97.533894286920187</v>
       </c>
       <c r="G49" s="8">
         <v>95.06778857384036</v>
       </c>
       <c r="H49" s="8">
         <v>97.481054795844244</v>
       </c>
       <c r="I49" s="8">
@@ -17050,103 +13289,89 @@
       <c r="BH49" s="8">
         <v>75.254443807419648</v>
       </c>
       <c r="BI49" s="8">
         <v>78.035737146551838</v>
       </c>
       <c r="BJ49" s="8">
         <v>78.291561868908289</v>
       </c>
       <c r="BK49" s="8">
         <v>80.490359537906926</v>
       </c>
       <c r="BL49" s="8">
         <v>79.65924097899223</v>
       </c>
       <c r="BM49" s="8">
         <v>79.471279920492137</v>
       </c>
       <c r="BN49" s="8">
         <v>79.017840521182322</v>
       </c>
       <c r="BO49" s="8">
         <v>78.435290710199595</v>
       </c>
       <c r="BP49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM8</f>
         <v>77.474801158760556</v>
       </c>
       <c r="BQ49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN8</f>
         <v>77.927410097409592</v>
       </c>
       <c r="BR49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO8</f>
         <v>77.640875995734348</v>
       </c>
       <c r="BS49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP8</f>
         <v>77.702507307278481</v>
       </c>
       <c r="BT49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ8</f>
         <v>76.518891585510005</v>
       </c>
       <c r="BU49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR8</f>
         <v>76.007584920271</v>
       </c>
       <c r="BV49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS8</f>
         <v>78.648465081843241</v>
       </c>
       <c r="BW49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT8</f>
         <v>82.304796438736346</v>
       </c>
       <c r="BX49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU8</f>
         <v>80.938522384203864</v>
       </c>
       <c r="BY49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV8</f>
         <v>81.18179177339394</v>
       </c>
       <c r="BZ49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW8</f>
         <v>79.444516984419536</v>
       </c>
       <c r="CA49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX8</f>
         <v>78.272341036987612</v>
       </c>
       <c r="CB49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY8</f>
         <v>77.593146271318574</v>
       </c>
       <c r="CC49" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ8</f>
         <v>78.607011597942616</v>
       </c>
       <c r="CD49" s="8">
         <v>77.170720322188089</v>
       </c>
       <c r="CE49" s="8">
         <v>73.367538889066964</v>
       </c>
       <c r="CF49" s="8">
         <v>75.281817717700648</v>
       </c>
       <c r="CG49" s="8">
         <v>74.60202021156239</v>
       </c>
       <c r="CH49" s="8">
         <v>75.423043426147686</v>
       </c>
       <c r="CI49" s="8">
         <v>74.196013267952722</v>
       </c>
       <c r="CJ49" s="8">
         <v>74.565673619718979</v>
       </c>
       <c r="CK49" s="8">
         <v>69.406964647300825</v>
@@ -17163,67 +13388,69 @@
       <c r="CO49" s="8">
         <v>67.150154410317072</v>
       </c>
       <c r="CP49" s="8">
         <v>74.005542884188102</v>
       </c>
       <c r="CQ49" s="8">
         <v>74.618177204330522</v>
       </c>
       <c r="CR49" s="8">
         <v>76.692114953351137</v>
       </c>
       <c r="CS49" s="8">
         <v>76.890316271095088</v>
       </c>
       <c r="CT49" s="8">
         <v>77.637889507494037</v>
       </c>
       <c r="CU49" s="8">
         <v>73.994205091368642</v>
       </c>
       <c r="CV49" s="8">
         <v>68.761547020331861</v>
       </c>
       <c r="CW49" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT8</f>
         <v>65.383182437171243</v>
       </c>
       <c r="CX49" s="8">
         <v>71.359860461408005</v>
       </c>
       <c r="CY49" s="8">
         <v>72.246338127323753</v>
       </c>
-      <c r="CZ49" s="41">
+      <c r="CZ49" s="36">
         <v>74.714346520045723</v>
       </c>
-      <c r="DA49" s="41">
+      <c r="DA49" s="36">
         <v>74.629649243724813</v>
       </c>
+      <c r="DB49" s="41">
+        <v>75.048789115200066</v>
+      </c>
     </row>
-    <row r="50" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A50" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="8">
         <v>75.172799654656501</v>
       </c>
       <c r="C50" s="8">
         <v>77.932546840486381</v>
       </c>
       <c r="D50" s="8">
         <v>83.593296494680203</v>
       </c>
       <c r="E50" s="8">
         <v>86.156475951673926</v>
       </c>
       <c r="F50" s="8">
         <v>88.622913844391334</v>
       </c>
       <c r="G50" s="8">
         <v>82.345706372775766</v>
       </c>
       <c r="H50" s="8">
         <v>84.042827842816294</v>
       </c>
       <c r="I50" s="8">
@@ -17382,103 +13609,89 @@
       <c r="BH50" s="8">
         <v>67.552795319884339</v>
       </c>
       <c r="BI50" s="8">
         <v>71.466304039954665</v>
       </c>
       <c r="BJ50" s="8">
         <v>72.591374623924992</v>
       </c>
       <c r="BK50" s="8">
         <v>72.853581195529372</v>
       </c>
       <c r="BL50" s="8">
         <v>72.708713678524006</v>
       </c>
       <c r="BM50" s="8">
         <v>77.641147130522498</v>
       </c>
       <c r="BN50" s="8">
         <v>75.0633015898688</v>
       </c>
       <c r="BO50" s="8">
         <v>76.840766400058769</v>
       </c>
       <c r="BP50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM9</f>
         <v>74.812855080487779</v>
       </c>
       <c r="BQ50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN9</f>
         <v>74.539677550873947</v>
       </c>
       <c r="BR50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO9</f>
         <v>73.255532476491354</v>
       </c>
       <c r="BS50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP9</f>
         <v>73.458123761073864</v>
       </c>
       <c r="BT50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ9</f>
         <v>71.603205688100687</v>
       </c>
       <c r="BU50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR9</f>
         <v>72.606445753208405</v>
       </c>
       <c r="BV50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS9</f>
         <v>73.117392024592803</v>
       </c>
       <c r="BW50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT9</f>
         <v>71.34861147538841</v>
       </c>
       <c r="BX50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU9</f>
         <v>73.296814716646153</v>
       </c>
       <c r="BY50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV9</f>
         <v>71.975222729151525</v>
       </c>
       <c r="BZ50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW9</f>
         <v>70.431611625173375</v>
       </c>
       <c r="CA50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX9</f>
         <v>71.70097252209888</v>
       </c>
       <c r="CB50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY9</f>
         <v>69.119943275239521</v>
       </c>
       <c r="CC50" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ9</f>
         <v>72.099804217817095</v>
       </c>
       <c r="CD50" s="8">
         <v>67.113273010206981</v>
       </c>
       <c r="CE50" s="8">
         <v>71.612121009534093</v>
       </c>
       <c r="CF50" s="8">
         <v>69.077841009181654</v>
       </c>
       <c r="CG50" s="8">
         <v>69.367107926307142</v>
       </c>
       <c r="CH50" s="8">
         <v>70.201761010244311</v>
       </c>
       <c r="CI50" s="8">
         <v>69.00239601996941</v>
       </c>
       <c r="CJ50" s="8">
         <v>71.501921609367045</v>
       </c>
       <c r="CK50" s="8">
         <v>71.92164453129817</v>
@@ -17495,67 +13708,69 @@
       <c r="CO50" s="8">
         <v>67.594030405719579</v>
       </c>
       <c r="CP50" s="8">
         <v>67.297258714522457</v>
       </c>
       <c r="CQ50" s="8">
         <v>71.739823492389448</v>
       </c>
       <c r="CR50" s="8">
         <v>73.127576481538227</v>
       </c>
       <c r="CS50" s="8">
         <v>73.403458262707474</v>
       </c>
       <c r="CT50" s="8">
         <v>73.198506141215702</v>
       </c>
       <c r="CU50" s="8">
         <v>70.823862116227446</v>
       </c>
       <c r="CV50" s="8">
         <v>64.267255348490991</v>
       </c>
       <c r="CW50" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT9</f>
         <v>59.930084656689665</v>
       </c>
       <c r="CX50" s="8">
         <v>64.241757280851374</v>
       </c>
       <c r="CY50" s="8">
         <v>67.824020233437665</v>
       </c>
-      <c r="CZ50" s="41">
+      <c r="CZ50" s="36">
         <v>72.31792926026678</v>
       </c>
-      <c r="DA50" s="41">
+      <c r="DA50" s="36">
         <v>71.611891429542112</v>
       </c>
+      <c r="DB50" s="41">
+        <v>72.449126212660076</v>
+      </c>
     </row>
-    <row r="51" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="8">
         <v>85.648244381489377</v>
       </c>
       <c r="C51" s="8">
         <v>82.98030323882945</v>
       </c>
       <c r="D51" s="8">
         <v>74.305166989125624</v>
       </c>
       <c r="E51" s="8">
         <v>80.3639005287869</v>
       </c>
       <c r="F51" s="8">
         <v>57.785623911171363</v>
       </c>
       <c r="G51" s="8">
         <v>64.887718996056336</v>
       </c>
       <c r="H51" s="8">
         <v>70.111841996380164</v>
       </c>
       <c r="I51" s="8">
@@ -17714,103 +13929,89 @@
       <c r="BH51" s="8">
         <v>74.823045467512443</v>
       </c>
       <c r="BI51" s="8">
         <v>75.387041335520436</v>
       </c>
       <c r="BJ51" s="8">
         <v>81.370897159512069</v>
       </c>
       <c r="BK51" s="8">
         <v>81.486339212311165</v>
       </c>
       <c r="BL51" s="8">
         <v>81.604643977670818</v>
       </c>
       <c r="BM51" s="8">
         <v>81.913578082932801</v>
       </c>
       <c r="BN51" s="8">
         <v>79.826958293415998</v>
       </c>
       <c r="BO51" s="8">
         <v>78.638158753204678</v>
       </c>
       <c r="BP51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM10</f>
         <v>78.237682393107391</v>
       </c>
       <c r="BQ51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN10</f>
         <v>74.194162281288229</v>
       </c>
       <c r="BR51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO10</f>
         <v>72.762259045665544</v>
       </c>
       <c r="BS51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP10</f>
         <v>71.010003061873462</v>
       </c>
       <c r="BT51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ10</f>
         <v>73.745205842567287</v>
       </c>
       <c r="BU51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR10</f>
         <v>73.799361513221669</v>
       </c>
       <c r="BV51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS10</f>
         <v>70.129766131972872</v>
       </c>
       <c r="BW51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT10</f>
         <v>72.188509630448152</v>
       </c>
       <c r="BX51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU10</f>
         <v>70.216972992292682</v>
       </c>
       <c r="BY51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV10</f>
         <v>73.391157304376179</v>
       </c>
       <c r="BZ51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW10</f>
         <v>72.341593153101641</v>
       </c>
       <c r="CA51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX10</f>
         <v>70.047848979298919</v>
       </c>
       <c r="CB51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY10</f>
         <v>67.929195674170785</v>
       </c>
       <c r="CC51" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ10</f>
         <v>68.608728707408147</v>
       </c>
       <c r="CD51" s="8">
         <v>67.514959715300776</v>
       </c>
       <c r="CE51" s="8">
         <v>69.728841945290625</v>
       </c>
       <c r="CF51" s="8">
         <v>71.419704466501827</v>
       </c>
       <c r="CG51" s="8">
         <v>65.723330650101516</v>
       </c>
       <c r="CH51" s="8">
         <v>71.156813105772287</v>
       </c>
       <c r="CI51" s="8">
         <v>72.745146154283518</v>
       </c>
       <c r="CJ51" s="8">
         <v>74.950920624205679</v>
       </c>
       <c r="CK51" s="8">
         <v>66.520530648520207</v>
@@ -17827,67 +14028,69 @@
       <c r="CO51" s="8">
         <v>67.925690723559995</v>
       </c>
       <c r="CP51" s="8">
         <v>69.186762006965111</v>
       </c>
       <c r="CQ51" s="8">
         <v>68.731792064753094</v>
       </c>
       <c r="CR51" s="8">
         <v>68.704918529783939</v>
       </c>
       <c r="CS51" s="8">
         <v>65.352036115113663</v>
       </c>
       <c r="CT51" s="8">
         <v>65.338799887846932</v>
       </c>
       <c r="CU51" s="8">
         <v>66.860445736987586</v>
       </c>
       <c r="CV51" s="8">
         <v>69.81880754280651</v>
       </c>
       <c r="CW51" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT10</f>
         <v>58.281379471548647</v>
       </c>
       <c r="CX51" s="8">
         <v>61.366525940004884</v>
       </c>
       <c r="CY51" s="8">
         <v>67.159206573926369</v>
       </c>
-      <c r="CZ51" s="41">
+      <c r="CZ51" s="36">
         <v>65.076974053684864</v>
       </c>
-      <c r="DA51" s="41">
+      <c r="DA51" s="36">
         <v>65.31317159993641</v>
       </c>
+      <c r="DB51" s="41">
+        <v>64.783576208183675</v>
+      </c>
     </row>
-    <row r="52" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="8">
         <v>91.991088689782842</v>
       </c>
       <c r="C52" s="8">
         <v>91.991088689782842</v>
       </c>
       <c r="D52" s="8">
         <v>79.759312123571632</v>
       </c>
       <c r="E52" s="8">
         <v>79.322502976633032</v>
       </c>
       <c r="F52" s="8">
         <v>79.322502976633032</v>
       </c>
       <c r="G52" s="8">
         <v>82.588706837020936</v>
       </c>
       <c r="H52" s="8">
         <v>82.501550942477081</v>
       </c>
       <c r="I52" s="8">
@@ -18046,103 +14249,89 @@
       <c r="BH52" s="8">
         <v>64.994275006408259</v>
       </c>
       <c r="BI52" s="8">
         <v>67.079796954922855</v>
       </c>
       <c r="BJ52" s="8">
         <v>72.941216437053811</v>
       </c>
       <c r="BK52" s="8">
         <v>74.291930530549308</v>
       </c>
       <c r="BL52" s="8">
         <v>69.398112054902555</v>
       </c>
       <c r="BM52" s="8">
         <v>70.063691746999439</v>
       </c>
       <c r="BN52" s="8">
         <v>70.216624808181209</v>
       </c>
       <c r="BO52" s="8">
         <v>68.403509903943032</v>
       </c>
       <c r="BP52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM11</f>
         <v>64.647716942206515</v>
       </c>
       <c r="BQ52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN11</f>
         <v>68.120951643170784</v>
       </c>
       <c r="BR52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO11</f>
         <v>69.16044720416626</v>
       </c>
       <c r="BS52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP11</f>
         <v>71.104822288075667</v>
       </c>
       <c r="BT52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ11</f>
         <v>73.461569085238196</v>
       </c>
       <c r="BU52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR11</f>
         <v>72.485443473045535</v>
       </c>
       <c r="BV52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS11</f>
         <v>71.596347168511599</v>
       </c>
       <c r="BW52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT11</f>
         <v>71.896869230727077</v>
       </c>
       <c r="BX52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU11</f>
         <v>70.684637888239877</v>
       </c>
       <c r="BY52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV11</f>
         <v>70.725943320294576</v>
       </c>
       <c r="BZ52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW11</f>
         <v>69.124131195090513</v>
       </c>
       <c r="CA52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX11</f>
         <v>67.670408644378583</v>
       </c>
       <c r="CB52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY11</f>
         <v>65.841599288507837</v>
       </c>
       <c r="CC52" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ11</f>
         <v>61.723721945726716</v>
       </c>
       <c r="CD52" s="8">
         <v>64.460461216770909</v>
       </c>
       <c r="CE52" s="8">
         <v>66.48537128419909</v>
       </c>
       <c r="CF52" s="8">
         <v>67.69225273017679</v>
       </c>
       <c r="CG52" s="8">
         <v>67.310951561692249</v>
       </c>
       <c r="CH52" s="8">
         <v>67.88112148872581</v>
       </c>
       <c r="CI52" s="8">
         <v>70.872421974437245</v>
       </c>
       <c r="CJ52" s="8">
         <v>66.817935508234839</v>
       </c>
       <c r="CK52" s="8">
         <v>65.140481471710146</v>
@@ -18159,67 +14348,69 @@
       <c r="CO52" s="8">
         <v>63.452830891641163</v>
       </c>
       <c r="CP52" s="8">
         <v>64.930608353662024</v>
       </c>
       <c r="CQ52" s="8">
         <v>66.67928162107421</v>
       </c>
       <c r="CR52" s="8">
         <v>68.961786978713747</v>
       </c>
       <c r="CS52" s="8">
         <v>66.750721066014037</v>
       </c>
       <c r="CT52" s="8">
         <v>67.541179633738921</v>
       </c>
       <c r="CU52" s="8">
         <v>68.14539255208399</v>
       </c>
       <c r="CV52" s="8">
         <v>67.439634919383508</v>
       </c>
       <c r="CW52" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT11</f>
         <v>57.56899955572905</v>
       </c>
       <c r="CX52" s="8">
         <v>59.81811689024196</v>
       </c>
       <c r="CY52" s="8">
         <v>65.121675114079167</v>
       </c>
-      <c r="CZ52" s="41">
+      <c r="CZ52" s="36">
         <v>67.760247116163768</v>
       </c>
-      <c r="DA52" s="41">
+      <c r="DA52" s="36">
         <v>67.830884301303513</v>
       </c>
+      <c r="DB52" s="41">
+        <v>69.177787268402568</v>
+      </c>
     </row>
-    <row r="53" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A53" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="8">
         <v>86.414563792274535</v>
       </c>
       <c r="C53" s="8">
         <v>69.189162920918889</v>
       </c>
       <c r="D53" s="8">
         <v>73.089375869285831</v>
       </c>
       <c r="E53" s="8">
         <v>72.926595309484938</v>
       </c>
       <c r="F53" s="8">
         <v>85.445450689643678</v>
       </c>
       <c r="G53" s="8">
         <v>79.02435014742052</v>
       </c>
       <c r="H53" s="8">
         <v>82.681501943047877</v>
       </c>
       <c r="I53" s="8">
@@ -18378,103 +14569,89 @@
       <c r="BH53" s="8">
         <v>65.301615282001848</v>
       </c>
       <c r="BI53" s="8">
         <v>73.178557189906584</v>
       </c>
       <c r="BJ53" s="8">
         <v>72.19607181237005</v>
       </c>
       <c r="BK53" s="8">
         <v>65.857035420120553</v>
       </c>
       <c r="BL53" s="8">
         <v>71.873900034468875</v>
       </c>
       <c r="BM53" s="8">
         <v>71.779147089263645</v>
       </c>
       <c r="BN53" s="8">
         <v>73.805106307143362</v>
       </c>
       <c r="BO53" s="8">
         <v>72.663640843172104</v>
       </c>
       <c r="BP53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM12</f>
         <v>70.39522242140707</v>
       </c>
       <c r="BQ53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN12</f>
         <v>65.412683266480812</v>
       </c>
       <c r="BR53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO12</f>
         <v>72.629085484667655</v>
       </c>
       <c r="BS53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP12</f>
         <v>69.765930363183429</v>
       </c>
       <c r="BT53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ12</f>
         <v>72.276624736364809</v>
       </c>
       <c r="BU53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR12</f>
         <v>73.185403632563464</v>
       </c>
       <c r="BV53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS12</f>
         <v>71.732293470707162</v>
       </c>
       <c r="BW53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT12</f>
         <v>69.21587419113709</v>
       </c>
       <c r="BX53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU12</f>
         <v>71.032069638690615</v>
       </c>
       <c r="BY53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV12</f>
         <v>72.938274305929696</v>
       </c>
       <c r="BZ53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW12</f>
         <v>71.92288639457567</v>
       </c>
       <c r="CA53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX12</f>
         <v>73.730449689141835</v>
       </c>
       <c r="CB53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY12</f>
         <v>73.856014373178027</v>
       </c>
       <c r="CC53" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ12</f>
         <v>74.830749432731466</v>
       </c>
       <c r="CD53" s="8">
         <v>71.268679609536477</v>
       </c>
       <c r="CE53" s="8">
         <v>72.062484891771732</v>
       </c>
       <c r="CF53" s="8">
         <v>71.650607251282707</v>
       </c>
       <c r="CG53" s="8">
         <v>72.148120683227589</v>
       </c>
       <c r="CH53" s="8">
         <v>72.912881160546206</v>
       </c>
       <c r="CI53" s="8">
         <v>69.899019880621807</v>
       </c>
       <c r="CJ53" s="8">
         <v>71.100183393102597</v>
       </c>
       <c r="CK53" s="8">
         <v>72.248962091050643</v>
@@ -18491,67 +14668,69 @@
       <c r="CO53" s="8">
         <v>73.067931030865097</v>
       </c>
       <c r="CP53" s="8">
         <v>71.212111335253113</v>
       </c>
       <c r="CQ53" s="8">
         <v>72.311131871161166</v>
       </c>
       <c r="CR53" s="8">
         <v>72.42857395789342</v>
       </c>
       <c r="CS53" s="8">
         <v>72.427943202636527</v>
       </c>
       <c r="CT53" s="8">
         <v>71.493366565958965</v>
       </c>
       <c r="CU53" s="8">
         <v>71.545216243118546</v>
       </c>
       <c r="CV53" s="8">
         <v>68.914165745443569</v>
       </c>
       <c r="CW53" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT12</f>
         <v>65.508345036143567</v>
       </c>
       <c r="CX53" s="8">
         <v>66.870494399481942</v>
       </c>
       <c r="CY53" s="8">
         <v>66.639504734978956</v>
       </c>
-      <c r="CZ53" s="41">
+      <c r="CZ53" s="36">
         <v>68.586215771145987</v>
       </c>
-      <c r="DA53" s="41">
+      <c r="DA53" s="36">
         <v>70.324868481967243</v>
       </c>
+      <c r="DB53" s="41">
+        <v>71.265906803796099</v>
+      </c>
     </row>
-    <row r="54" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A54" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="8">
         <v>64.725611681933628</v>
       </c>
       <c r="C54" s="8">
         <v>57.317821591426771</v>
       </c>
       <c r="D54" s="8">
         <v>57.870553999535041</v>
       </c>
       <c r="E54" s="8">
         <v>68.362135489348091</v>
       </c>
       <c r="F54" s="8">
         <v>70.497962240582794</v>
       </c>
       <c r="G54" s="8">
         <v>56.866778571563586</v>
       </c>
       <c r="H54" s="8">
         <v>56.518698319867688</v>
       </c>
       <c r="I54" s="8">
@@ -18710,103 +14889,89 @@
       <c r="BH54" s="8">
         <v>68.018543992479863</v>
       </c>
       <c r="BI54" s="8">
         <v>79.936574882971072</v>
       </c>
       <c r="BJ54" s="8">
         <v>72.418020103913605</v>
       </c>
       <c r="BK54" s="8">
         <v>76.792815841335525</v>
       </c>
       <c r="BL54" s="8">
         <v>70.996099811482523</v>
       </c>
       <c r="BM54" s="8">
         <v>73.26692911685835</v>
       </c>
       <c r="BN54" s="8">
         <v>72.905044422118294</v>
       </c>
       <c r="BO54" s="8">
         <v>71.070133514323047</v>
       </c>
       <c r="BP54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM13</f>
         <v>68.152828305936822</v>
       </c>
       <c r="BQ54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN13</f>
         <v>73.927446506885261</v>
       </c>
       <c r="BR54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO13</f>
         <v>68.223465082201756</v>
       </c>
       <c r="BS54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP13</f>
         <v>70.57175549538286</v>
       </c>
       <c r="BT54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ13</f>
         <v>71.553869951185177</v>
       </c>
       <c r="BU54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR13</f>
         <v>60.663049240969549</v>
       </c>
       <c r="BV54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS13</f>
         <v>68.464787090032743</v>
       </c>
       <c r="BW54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT13</f>
         <v>66.768918796457939</v>
       </c>
       <c r="BX54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU13</f>
         <v>69.86296957172101</v>
       </c>
       <c r="BY54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV13</f>
         <v>74.754310211909043</v>
       </c>
       <c r="BZ54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW13</f>
         <v>67.469210971018654</v>
       </c>
       <c r="CA54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX13</f>
         <v>67.117890178324743</v>
       </c>
       <c r="CB54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY13</f>
         <v>61.395020887554097</v>
       </c>
       <c r="CC54" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ13</f>
         <v>72.248246804366659</v>
       </c>
       <c r="CD54" s="8">
         <v>70.013923231163048</v>
       </c>
       <c r="CE54" s="8">
         <v>71.335531802142967</v>
       </c>
       <c r="CF54" s="8">
         <v>67.758795099654307</v>
       </c>
       <c r="CG54" s="8">
         <v>70.014054542350621</v>
       </c>
       <c r="CH54" s="8">
         <v>64.746153022395688</v>
       </c>
       <c r="CI54" s="8">
         <v>72.661276882271423</v>
       </c>
       <c r="CJ54" s="8">
         <v>70.934028503090715</v>
       </c>
       <c r="CK54" s="8">
         <v>64.875391861741093</v>
@@ -18823,67 +14988,69 @@
       <c r="CO54" s="8">
         <v>66.406060018636666</v>
       </c>
       <c r="CP54" s="8">
         <v>69.951865382497402</v>
       </c>
       <c r="CQ54" s="8">
         <v>66.285433905790313</v>
       </c>
       <c r="CR54" s="8">
         <v>65.227164362729738</v>
       </c>
       <c r="CS54" s="8">
         <v>68.783435822680303</v>
       </c>
       <c r="CT54" s="8">
         <v>62.437176984209302</v>
       </c>
       <c r="CU54" s="8">
         <v>63.736060001274829</v>
       </c>
       <c r="CV54" s="8">
         <v>58.399363496980676</v>
       </c>
       <c r="CW54" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT13</f>
         <v>51.969883687811055</v>
       </c>
       <c r="CX54" s="8">
         <v>57.26674249124941</v>
       </c>
       <c r="CY54" s="8">
         <v>65.464884062812331</v>
       </c>
-      <c r="CZ54" s="41">
+      <c r="CZ54" s="36">
         <v>65.673789120272076</v>
       </c>
-      <c r="DA54" s="41">
+      <c r="DA54" s="36">
         <v>65.655099296276077</v>
       </c>
+      <c r="DB54" s="41">
+        <v>64.759616701349913</v>
+      </c>
     </row>
-    <row r="55" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A55" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
       <c r="H55" s="9"/>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
       <c r="N55" s="9"/>
       <c r="O55" s="9"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="9"/>
       <c r="R55" s="9"/>
       <c r="S55" s="9"/>
       <c r="T55" s="9"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
@@ -18918,103 +15085,89 @@
       <c r="AZ55" s="9"/>
       <c r="BA55" s="9"/>
       <c r="BB55" s="9"/>
       <c r="BC55" s="9"/>
       <c r="BD55" s="9"/>
       <c r="BE55" s="9"/>
       <c r="BF55" s="9"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="9"/>
       <c r="BI55" s="9"/>
       <c r="BJ55" s="9"/>
       <c r="BK55" s="9"/>
       <c r="BL55" s="11">
         <v>81.400000000000006</v>
       </c>
       <c r="BM55" s="11">
         <v>82</v>
       </c>
       <c r="BN55" s="11">
         <v>83.014383693921658</v>
       </c>
       <c r="BO55" s="11">
         <v>85.038292091274258</v>
       </c>
       <c r="BP55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CM35</f>
         <v>82.639048715827386</v>
       </c>
       <c r="BQ55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CN35</f>
         <v>83.329874809899721</v>
       </c>
       <c r="BR55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CO35</f>
         <v>82.45468136249869</v>
       </c>
       <c r="BS55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CP35</f>
         <v>83.100064201722773</v>
       </c>
       <c r="BT55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CQ35</f>
         <v>83.414247801010518</v>
       </c>
       <c r="BU55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CR35</f>
         <v>82.961058988173249</v>
       </c>
       <c r="BV55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CS35</f>
         <v>83.171444234059379</v>
       </c>
       <c r="BW55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CT35</f>
         <v>88.894178904244711</v>
       </c>
       <c r="BX55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CU35</f>
         <v>84.463351412961103</v>
       </c>
       <c r="BY55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CV35</f>
         <v>85.158921052353293</v>
       </c>
       <c r="BZ55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CW35</f>
         <v>83.519070358011348</v>
       </c>
       <c r="CA55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CX35</f>
         <v>80.89652610687466</v>
       </c>
       <c r="CB55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CY35</f>
         <v>80.47502532777618</v>
       </c>
       <c r="CC55" s="11">
-        <f>'[1]Sum แนวโน้ม'!CZ35</f>
         <v>80.85036762636301</v>
       </c>
       <c r="CD55" s="11">
         <v>78.188253890587347</v>
       </c>
       <c r="CE55" s="11">
         <v>76.134055684109043</v>
       </c>
       <c r="CF55" s="11">
         <v>76.295044832777407</v>
       </c>
       <c r="CG55" s="11">
         <v>77.922372345413265</v>
       </c>
       <c r="CH55" s="11">
         <v>76.290961735278856</v>
       </c>
       <c r="CI55" s="11">
         <v>74.019315554902036</v>
       </c>
       <c r="CJ55" s="11">
         <v>75.330948322531938</v>
       </c>
       <c r="CK55" s="11">
         <v>68.09631490564955</v>
@@ -19031,196 +15184,199 @@
       <c r="CO55" s="11">
         <v>70.15180346376728</v>
       </c>
       <c r="CP55" s="11">
         <v>79.029922015544585</v>
       </c>
       <c r="CQ55" s="11">
         <v>79.148713267241092</v>
       </c>
       <c r="CR55" s="11">
         <v>81.468991430816899</v>
       </c>
       <c r="CS55" s="11">
         <v>83.478203201240362</v>
       </c>
       <c r="CT55" s="11">
         <v>84.50627959725918</v>
       </c>
       <c r="CU55" s="11">
         <v>78.369393051090597</v>
       </c>
       <c r="CV55" s="11">
         <v>71.245539179875479</v>
       </c>
       <c r="CW55" s="22">
-        <f>'[2]Sum แนวโน้ม'!DT35</f>
         <v>66.590674887793767</v>
       </c>
       <c r="CX55" s="11">
         <v>74.65618140162573</v>
       </c>
       <c r="CY55" s="11">
         <v>73.249428072226863</v>
       </c>
-      <c r="CZ55" s="42">
+      <c r="CZ55" s="37">
         <v>77.587959974314302</v>
       </c>
-      <c r="DA55" s="42">
+      <c r="DA55" s="37">
         <v>76.248934061319872</v>
       </c>
+      <c r="DB55" s="43">
+        <v>76.325127478481235</v>
+      </c>
     </row>
-    <row r="56" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A56" s="23"/>
       <c r="CW56" s="20"/>
     </row>
-    <row r="57" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A57" s="31"/>
-      <c r="B57" s="36">
+      <c r="B57" s="47">
         <v>2561</v>
       </c>
-      <c r="C57" s="36"/>
-[...10 lines deleted...]
-      <c r="N57" s="36">
+      <c r="C57" s="47"/>
+      <c r="D57" s="47"/>
+      <c r="E57" s="47"/>
+      <c r="F57" s="47"/>
+      <c r="G57" s="47"/>
+      <c r="H57" s="47"/>
+      <c r="I57" s="47"/>
+      <c r="J57" s="47"/>
+      <c r="K57" s="47"/>
+      <c r="L57" s="47"/>
+      <c r="M57" s="47"/>
+      <c r="N57" s="47">
         <v>2562</v>
       </c>
-      <c r="O57" s="36"/>
-[...10 lines deleted...]
-      <c r="Z57" s="36">
+      <c r="O57" s="47"/>
+      <c r="P57" s="47"/>
+      <c r="Q57" s="47"/>
+      <c r="R57" s="47"/>
+      <c r="S57" s="47"/>
+      <c r="T57" s="47"/>
+      <c r="U57" s="47"/>
+      <c r="V57" s="47"/>
+      <c r="W57" s="47"/>
+      <c r="X57" s="47"/>
+      <c r="Y57" s="47"/>
+      <c r="Z57" s="47">
         <v>2563</v>
       </c>
-      <c r="AA57" s="36"/>
-[...10 lines deleted...]
-      <c r="AL57" s="36">
+      <c r="AA57" s="47"/>
+      <c r="AB57" s="47"/>
+      <c r="AC57" s="47"/>
+      <c r="AD57" s="47"/>
+      <c r="AE57" s="47"/>
+      <c r="AF57" s="47"/>
+      <c r="AG57" s="47"/>
+      <c r="AH57" s="47"/>
+      <c r="AI57" s="47"/>
+      <c r="AJ57" s="47"/>
+      <c r="AK57" s="47"/>
+      <c r="AL57" s="47">
         <v>2564</v>
       </c>
-      <c r="AM57" s="36"/>
-[...10 lines deleted...]
-      <c r="AX57" s="36">
+      <c r="AM57" s="47"/>
+      <c r="AN57" s="47"/>
+      <c r="AO57" s="47"/>
+      <c r="AP57" s="47"/>
+      <c r="AQ57" s="47"/>
+      <c r="AR57" s="47"/>
+      <c r="AS57" s="47"/>
+      <c r="AT57" s="47"/>
+      <c r="AU57" s="47"/>
+      <c r="AV57" s="47"/>
+      <c r="AW57" s="47"/>
+      <c r="AX57" s="47">
         <v>2565</v>
       </c>
-      <c r="AY57" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ57" s="33">
+      <c r="AY57" s="47"/>
+      <c r="AZ57" s="47"/>
+      <c r="BA57" s="47"/>
+      <c r="BB57" s="47"/>
+      <c r="BC57" s="47"/>
+      <c r="BD57" s="47"/>
+      <c r="BE57" s="47"/>
+      <c r="BF57" s="47"/>
+      <c r="BG57" s="47"/>
+      <c r="BH57" s="47"/>
+      <c r="BI57" s="47"/>
+      <c r="BJ57" s="44">
         <v>2566</v>
       </c>
-      <c r="BK57" s="34"/>
-[...9 lines deleted...]
-      <c r="BU57" s="35"/>
+      <c r="BK57" s="45"/>
+      <c r="BL57" s="45"/>
+      <c r="BM57" s="45"/>
+      <c r="BN57" s="45"/>
+      <c r="BO57" s="45"/>
+      <c r="BP57" s="45"/>
+      <c r="BQ57" s="45"/>
+      <c r="BR57" s="45"/>
+      <c r="BS57" s="45"/>
+      <c r="BT57" s="45"/>
+      <c r="BU57" s="46"/>
       <c r="BV57" s="4">
         <v>2567</v>
       </c>
       <c r="BW57" s="5"/>
       <c r="BX57" s="5"/>
       <c r="BY57" s="5"/>
       <c r="BZ57" s="5"/>
       <c r="CA57" s="5"/>
       <c r="CB57" s="5"/>
       <c r="CC57" s="5"/>
       <c r="CD57" s="5"/>
       <c r="CE57" s="5"/>
       <c r="CF57" s="5"/>
       <c r="CG57" s="6"/>
       <c r="CH57" s="5">
         <v>2568</v>
       </c>
       <c r="CI57" s="5"/>
       <c r="CJ57" s="5"/>
       <c r="CK57" s="5"/>
       <c r="CL57" s="17"/>
       <c r="CM57" s="17"/>
       <c r="CN57" s="17"/>
       <c r="CO57" s="17"/>
       <c r="CP57" s="17"/>
       <c r="CQ57" s="17"/>
       <c r="CR57" s="17"/>
       <c r="CS57" s="18"/>
       <c r="CT57" s="17">
         <v>2569</v>
       </c>
       <c r="CU57" s="17"/>
       <c r="CV57" s="17"/>
       <c r="CW57" s="17"/>
       <c r="CX57" s="17"/>
       <c r="CY57" s="17"/>
-      <c r="CZ57" s="38"/>
-      <c r="DA57" s="39"/>
+      <c r="CZ57" s="34"/>
+      <c r="DA57" s="34"/>
+      <c r="DB57" s="40"/>
     </row>
-    <row r="58" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A58" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I58" s="7" t="s">
@@ -19378,105 +15534,91 @@
       </c>
       <c r="BH58" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BI58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="BJ58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BK58" s="7" t="s">
         <v>1</v>
       </c>
       <c r="BL58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="BM58" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BN58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BO58" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="BP58" s="7" t="str">
-[...53 lines deleted...]
-        <v>ส.ค.</v>
+      <c r="BP58" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ58" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR58" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS58" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT58" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU58" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW58" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY58" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ58" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA58" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB58" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC58" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="CD58" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CE58" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CF58" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CG58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CH58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CI58" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CJ58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="CK58" s="7" t="s">
         <v>3</v>
       </c>
@@ -19491,68 +15633,70 @@
       </c>
       <c r="CO58" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CP58" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CQ58" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CR58" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CS58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CT58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU58" s="7" t="s">
         <v>1</v>
       </c>
       <c r="CV58" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="CW58" s="21" t="str">
-[...1 lines deleted...]
-        <v>เม.ย.</v>
+      <c r="CW58" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="CX58" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CY58" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="CZ58" s="40" t="s">
+      <c r="CZ58" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="DA58" s="40" t="s">
+      <c r="DA58" s="35" t="s">
         <v>7</v>
       </c>
+      <c r="DB58" s="38" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="59" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A59" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B59" s="8">
         <v>69.928321839738032</v>
       </c>
       <c r="C59" s="8">
         <v>62.834715292046489</v>
       </c>
       <c r="D59" s="8">
         <v>69.297934121632522</v>
       </c>
       <c r="E59" s="8">
         <v>80.302145994914738</v>
       </c>
       <c r="F59" s="8">
         <v>65.300218443641114</v>
       </c>
       <c r="G59" s="8">
         <v>65.1349414250584</v>
       </c>
       <c r="H59" s="8">
         <v>60.074624700130101</v>
       </c>
       <c r="I59" s="8">
@@ -19711,103 +15855,89 @@
       <c r="BH59" s="8">
         <v>46.437595223199047</v>
       </c>
       <c r="BI59" s="8">
         <v>47.081891045312744</v>
       </c>
       <c r="BJ59" s="8">
         <v>45.779712019074033</v>
       </c>
       <c r="BK59" s="8">
         <v>46.160344807917504</v>
       </c>
       <c r="BL59" s="8">
         <v>47.077242850237859</v>
       </c>
       <c r="BM59" s="8">
         <v>48.518824670632704</v>
       </c>
       <c r="BN59" s="8">
         <v>48.287119444998574</v>
       </c>
       <c r="BO59" s="8">
         <v>47.066284099686264</v>
       </c>
       <c r="BP59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM20</f>
         <v>77.198045646928477</v>
       </c>
       <c r="BQ59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN20</f>
         <v>72.744854400332386</v>
       </c>
       <c r="BR59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO20</f>
         <v>76.041386586182782</v>
       </c>
       <c r="BS59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP20</f>
         <v>74.115379939780979</v>
       </c>
       <c r="BT59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ20</f>
         <v>78.534770743546673</v>
       </c>
       <c r="BU59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR20</f>
         <v>70.612386321662811</v>
       </c>
       <c r="BV59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS20</f>
         <v>71.282335552491546</v>
       </c>
       <c r="BW59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT20</f>
         <v>72.300463742790285</v>
       </c>
       <c r="BX59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU20</f>
         <v>70.960602330066493</v>
       </c>
       <c r="BY59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV20</f>
         <v>74.399627407917009</v>
       </c>
       <c r="BZ59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW20</f>
         <v>67.736263839743714</v>
       </c>
       <c r="CA59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX20</f>
         <v>67.142913140778319</v>
       </c>
       <c r="CB59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY20</f>
         <v>64.87149150067853</v>
       </c>
       <c r="CC59" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ20</f>
         <v>61.651955313760354</v>
       </c>
       <c r="CD59" s="8">
         <v>62.352259006678224</v>
       </c>
       <c r="CE59" s="8">
         <v>73.598576496680238</v>
       </c>
       <c r="CF59" s="8">
         <v>69.097481707030951</v>
       </c>
       <c r="CG59" s="8">
         <v>64.053331376776057</v>
       </c>
       <c r="CH59" s="8">
         <v>69.466125621320998</v>
       </c>
       <c r="CI59" s="8">
         <v>70.418434025988333</v>
       </c>
       <c r="CJ59" s="8">
         <v>70.141130456156262</v>
       </c>
       <c r="CK59" s="8">
         <v>61.500519431523053</v>
@@ -19824,67 +15954,69 @@
       <c r="CO59" s="8">
         <v>63.305645309901728</v>
       </c>
       <c r="CP59" s="8">
         <v>58.41034111902156</v>
       </c>
       <c r="CQ59" s="8">
         <v>66.333961239365124</v>
       </c>
       <c r="CR59" s="8">
         <v>65.487786924277756</v>
       </c>
       <c r="CS59" s="8">
         <v>66.675447582360007</v>
       </c>
       <c r="CT59" s="8">
         <v>63.195671567535335</v>
       </c>
       <c r="CU59" s="8">
         <v>67.82969002652149</v>
       </c>
       <c r="CV59" s="8">
         <v>57.457918042612683</v>
       </c>
       <c r="CW59" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT20</f>
         <v>54.15635884393037</v>
       </c>
       <c r="CX59" s="8">
         <v>59.798253517910275</v>
       </c>
       <c r="CY59" s="8">
         <v>62.143675214470605</v>
       </c>
-      <c r="CZ59" s="41">
+      <c r="CZ59" s="36">
         <v>61.274550516399465</v>
       </c>
-      <c r="DA59" s="41">
+      <c r="DA59" s="36">
         <v>65.877156750741946</v>
       </c>
+      <c r="DB59" s="41">
+        <v>62.264895047620755</v>
+      </c>
     </row>
-    <row r="60" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A60" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B60" s="8">
         <v>99.255111637899219</v>
       </c>
       <c r="C60" s="8">
         <v>97.672612547726587</v>
       </c>
       <c r="D60" s="8">
         <v>99.268318133636043</v>
       </c>
       <c r="E60" s="8">
         <v>99.158861149128214</v>
       </c>
       <c r="F60" s="8">
         <v>99.158861149128214</v>
       </c>
       <c r="G60" s="8">
         <v>99.268318133636043</v>
       </c>
       <c r="H60" s="8">
         <v>99.268318133636043</v>
       </c>
       <c r="I60" s="8">
@@ -20043,103 +16175,89 @@
       <c r="BH60" s="8">
         <v>79.859258523216951</v>
       </c>
       <c r="BI60" s="8">
         <v>79.891919010836205</v>
       </c>
       <c r="BJ60" s="8">
         <v>81.57620199168889</v>
       </c>
       <c r="BK60" s="8">
         <v>79.743221288485714</v>
       </c>
       <c r="BL60" s="8">
         <v>83.354849921077317</v>
       </c>
       <c r="BM60" s="8">
         <v>82.09799556382923</v>
       </c>
       <c r="BN60" s="8">
         <v>83.50503784811319</v>
       </c>
       <c r="BO60" s="8">
         <v>84.416987229760593</v>
       </c>
       <c r="BP60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM21</f>
         <v>83.304818043630419</v>
       </c>
       <c r="BQ60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN21</f>
         <v>81.168944275935559</v>
       </c>
       <c r="BR60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO21</f>
         <v>80.69727920189149</v>
       </c>
       <c r="BS60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP21</f>
         <v>80.394041355329605</v>
       </c>
       <c r="BT60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ21</f>
         <v>80.067466020538731</v>
       </c>
       <c r="BU60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR21</f>
         <v>80.716496141500812</v>
       </c>
       <c r="BV60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS21</f>
         <v>80.654499135311539</v>
       </c>
       <c r="BW60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT21</f>
         <v>85.733292536633954</v>
       </c>
       <c r="BX60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU21</f>
         <v>83.963739685169983</v>
       </c>
       <c r="BY60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV21</f>
         <v>84.412643528601308</v>
       </c>
       <c r="BZ60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW21</f>
         <v>83.066485292667622</v>
       </c>
       <c r="CA60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX21</f>
         <v>81.021750098653115</v>
       </c>
       <c r="CB60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY21</f>
         <v>79.536679760100839</v>
       </c>
       <c r="CC60" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ21</f>
         <v>76.931418685591012</v>
       </c>
       <c r="CD60" s="8">
         <v>76.457519837806558</v>
       </c>
       <c r="CE60" s="8">
         <v>74.14962690288128</v>
       </c>
       <c r="CF60" s="8">
         <v>73.179919149715815</v>
       </c>
       <c r="CG60" s="8">
         <v>74.6875571039823</v>
       </c>
       <c r="CH60" s="8">
         <v>74.266801419087145</v>
       </c>
       <c r="CI60" s="8">
         <v>72.772328273157555</v>
       </c>
       <c r="CJ60" s="8">
         <v>74.094735573786039</v>
       </c>
       <c r="CK60" s="8">
         <v>67.270082848334823</v>
@@ -20156,67 +16274,69 @@
       <c r="CO60" s="8">
         <v>64.239704184151336</v>
       </c>
       <c r="CP60" s="8">
         <v>74.138386441807441</v>
       </c>
       <c r="CQ60" s="8">
         <v>74.842830275482214</v>
       </c>
       <c r="CR60" s="8">
         <v>74.052199877729294</v>
       </c>
       <c r="CS60" s="8">
         <v>76.771173067116521</v>
       </c>
       <c r="CT60" s="8">
         <v>77.693811714399502</v>
       </c>
       <c r="CU60" s="8">
         <v>77.180934459860921</v>
       </c>
       <c r="CV60" s="8">
         <v>68.830674589804445</v>
       </c>
       <c r="CW60" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT21</f>
         <v>61.619741207274203</v>
       </c>
       <c r="CX60" s="8">
         <v>70.691354947026852</v>
       </c>
       <c r="CY60" s="8">
         <v>71.632283935911815</v>
       </c>
-      <c r="CZ60" s="41">
+      <c r="CZ60" s="36">
         <v>77.485294557693635</v>
       </c>
-      <c r="DA60" s="41">
+      <c r="DA60" s="36">
         <v>78.826125238120966</v>
       </c>
+      <c r="DB60" s="41">
+        <v>76.670159305962144</v>
+      </c>
     </row>
-    <row r="61" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A61" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="8">
         <v>77.54632204024243</v>
       </c>
       <c r="C61" s="8">
         <v>79.788872364689396</v>
       </c>
       <c r="D61" s="8">
         <v>80.782175478892171</v>
       </c>
       <c r="E61" s="8">
         <v>86.531655322680578</v>
       </c>
       <c r="F61" s="8">
         <v>86.02209047905383</v>
       </c>
       <c r="G61" s="8">
         <v>83.65959382321013</v>
       </c>
       <c r="H61" s="8">
         <v>88.336340769938772</v>
       </c>
       <c r="I61" s="8">
@@ -20375,103 +16495,89 @@
       <c r="BH61" s="8">
         <v>75.507544983509803</v>
       </c>
       <c r="BI61" s="8">
         <v>76.320177014975442</v>
       </c>
       <c r="BJ61" s="8">
         <v>74.94614677242734</v>
       </c>
       <c r="BK61" s="8">
         <v>77.422685395198428</v>
       </c>
       <c r="BL61" s="8">
         <v>79.535112508567806</v>
       </c>
       <c r="BM61" s="8">
         <v>79.613201932661553</v>
       </c>
       <c r="BN61" s="8">
         <v>75.680208341646349</v>
       </c>
       <c r="BO61" s="8">
         <v>77.85931171855492</v>
       </c>
       <c r="BP61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM22</f>
         <v>76.954422987015974</v>
       </c>
       <c r="BQ61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN22</f>
         <v>74.762871284967105</v>
       </c>
       <c r="BR61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO22</f>
         <v>75.15782179204281</v>
       </c>
       <c r="BS61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP22</f>
         <v>78.677958737955407</v>
       </c>
       <c r="BT61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ22</f>
         <v>74.942618377098896</v>
       </c>
       <c r="BU61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR22</f>
         <v>76.74347797834686</v>
       </c>
       <c r="BV61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS22</f>
         <v>75.028040574630353</v>
       </c>
       <c r="BW61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT22</f>
         <v>74.511273060888001</v>
       </c>
       <c r="BX61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU22</f>
         <v>74.920045560508967</v>
       </c>
       <c r="BY61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV22</f>
         <v>78.882635818490499</v>
       </c>
       <c r="BZ61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW22</f>
         <v>71.025872337699383</v>
       </c>
       <c r="CA61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX22</f>
         <v>71.461942881933624</v>
       </c>
       <c r="CB61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY22</f>
         <v>72.762320441178773</v>
       </c>
       <c r="CC61" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ22</f>
         <v>73.970409653776372</v>
       </c>
       <c r="CD61" s="8">
         <v>71.805592888052161</v>
       </c>
       <c r="CE61" s="8">
         <v>73.670545546912848</v>
       </c>
       <c r="CF61" s="8">
         <v>71.762258354167827</v>
       </c>
       <c r="CG61" s="8">
         <v>72.796748335502642</v>
       </c>
       <c r="CH61" s="8">
         <v>70.826433792352375</v>
       </c>
       <c r="CI61" s="8">
         <v>72.805173125792507</v>
       </c>
       <c r="CJ61" s="8">
         <v>69.767693312816164</v>
       </c>
       <c r="CK61" s="8">
         <v>70.193040864431566</v>
@@ -20488,67 +16594,69 @@
       <c r="CO61" s="8">
         <v>68.342001721528604</v>
       </c>
       <c r="CP61" s="8">
         <v>65.74998967371431</v>
       </c>
       <c r="CQ61" s="8">
         <v>73.338576628421151</v>
       </c>
       <c r="CR61" s="8">
         <v>74.987263862712666</v>
       </c>
       <c r="CS61" s="8">
         <v>74.808575934129735</v>
       </c>
       <c r="CT61" s="8">
         <v>72.647740702687813</v>
       </c>
       <c r="CU61" s="8">
         <v>73.939132887481506</v>
       </c>
       <c r="CV61" s="8">
         <v>63.786222867398408</v>
       </c>
       <c r="CW61" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT22</f>
         <v>59.384823050844126</v>
       </c>
       <c r="CX61" s="8">
         <v>63.150555165587747</v>
       </c>
       <c r="CY61" s="8">
         <v>68.734199618814671</v>
       </c>
-      <c r="CZ61" s="41">
+      <c r="CZ61" s="36">
         <v>69.671138417415818</v>
       </c>
-      <c r="DA61" s="41">
+      <c r="DA61" s="36">
         <v>70.830894522640293</v>
       </c>
+      <c r="DB61" s="41">
+        <v>71.367586046095454</v>
+      </c>
     </row>
-    <row r="62" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A62" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="8">
         <v>62.717483980963728</v>
       </c>
       <c r="C62" s="8">
         <v>82.419805722171589</v>
       </c>
       <c r="D62" s="8">
         <v>55.742723791764398</v>
       </c>
       <c r="E62" s="8">
         <v>73.724767615927647</v>
       </c>
       <c r="F62" s="8">
         <v>68.47187406753649</v>
       </c>
       <c r="G62" s="8">
         <v>73.998214556898844</v>
       </c>
       <c r="H62" s="8">
         <v>70.325252620036295</v>
       </c>
       <c r="I62" s="8">
@@ -20707,103 +16815,89 @@
       <c r="BH62" s="8">
         <v>81.615486931553804</v>
       </c>
       <c r="BI62" s="8">
         <v>77.978892359699174</v>
       </c>
       <c r="BJ62" s="8">
         <v>83.299666245968609</v>
       </c>
       <c r="BK62" s="8">
         <v>86.851222575202669</v>
       </c>
       <c r="BL62" s="8">
         <v>85.88404519746193</v>
       </c>
       <c r="BM62" s="8">
         <v>84.07248123281542</v>
       </c>
       <c r="BN62" s="8">
         <v>81.992439314942658</v>
       </c>
       <c r="BO62" s="8">
         <v>80.086157608065761</v>
       </c>
       <c r="BP62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM23</f>
         <v>81.693506676432818</v>
       </c>
       <c r="BQ62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN23</f>
         <v>79.103468114309081</v>
       </c>
       <c r="BR62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO23</f>
         <v>77.664826584819693</v>
       </c>
       <c r="BS62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP23</f>
         <v>76.771305613431878</v>
       </c>
       <c r="BT62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ23</f>
         <v>78.616464810489916</v>
       </c>
       <c r="BU62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR23</f>
         <v>78.551074375564795</v>
       </c>
       <c r="BV62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS23</f>
         <v>75.261675709538679</v>
       </c>
       <c r="BW62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT23</f>
         <v>73.990282854543182</v>
       </c>
       <c r="BX62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU23</f>
         <v>76.053447851841298</v>
       </c>
       <c r="BY62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV23</f>
         <v>76.719167737373709</v>
       </c>
       <c r="BZ62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW23</f>
         <v>75.725335174760843</v>
       </c>
       <c r="CA62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX23</f>
         <v>76.677158559609907</v>
       </c>
       <c r="CB62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY23</f>
         <v>71.534570310978907</v>
       </c>
       <c r="CC62" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ23</f>
         <v>73.161949621616245</v>
       </c>
       <c r="CD62" s="8">
         <v>74.449891799281033</v>
       </c>
       <c r="CE62" s="8">
         <v>75.899296889254103</v>
       </c>
       <c r="CF62" s="8">
         <v>74.108190631450881</v>
       </c>
       <c r="CG62" s="8">
         <v>70.707529226158755</v>
       </c>
       <c r="CH62" s="8">
         <v>76.429796062400314</v>
       </c>
       <c r="CI62" s="8">
         <v>74.980203344982584</v>
       </c>
       <c r="CJ62" s="8">
         <v>77.854134395906115</v>
       </c>
       <c r="CK62" s="8">
         <v>68.24889128694177</v>
@@ -20820,67 +16914,69 @@
       <c r="CO62" s="8">
         <v>69.793474979737667</v>
       </c>
       <c r="CP62" s="8">
         <v>74.094258685242878</v>
       </c>
       <c r="CQ62" s="8">
         <v>72.627500365578001</v>
       </c>
       <c r="CR62" s="8">
         <v>72.197468961549973</v>
       </c>
       <c r="CS62" s="8">
         <v>70.89952144746843</v>
       </c>
       <c r="CT62" s="8">
         <v>69.716461867262169</v>
       </c>
       <c r="CU62" s="8">
         <v>69.364279778291959</v>
       </c>
       <c r="CV62" s="8">
         <v>67.329323907721914</v>
       </c>
       <c r="CW62" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT23</f>
         <v>60.534040051887402</v>
       </c>
       <c r="CX62" s="8">
         <v>62.904162792164662</v>
       </c>
       <c r="CY62" s="8">
         <v>67.30580727624222</v>
       </c>
-      <c r="CZ62" s="41">
+      <c r="CZ62" s="36">
         <v>66.811443205112042</v>
       </c>
-      <c r="DA62" s="41">
+      <c r="DA62" s="36">
         <v>67.937994012162264</v>
       </c>
+      <c r="DB62" s="41">
+        <v>68.868261616983901</v>
+      </c>
     </row>
-    <row r="63" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A63" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="8">
         <v>95.798497696323437</v>
       </c>
       <c r="C63" s="8">
         <v>97.144441952129952</v>
       </c>
       <c r="D63" s="8">
         <v>95.798497696323437</v>
       </c>
       <c r="E63" s="8">
         <v>95.962072016544482</v>
       </c>
       <c r="F63" s="8">
         <v>95.962072016544482</v>
       </c>
       <c r="G63" s="8">
         <v>95.798497696323437</v>
       </c>
       <c r="H63" s="8">
         <v>95.798497696323437</v>
       </c>
       <c r="I63" s="8">
@@ -21039,103 +17135,89 @@
       <c r="BH63" s="8">
         <v>65.87458498591981</v>
       </c>
       <c r="BI63" s="8">
         <v>69.692857965080009</v>
       </c>
       <c r="BJ63" s="8">
         <v>71.422286291949391</v>
       </c>
       <c r="BK63" s="8">
         <v>72.678087591171504</v>
       </c>
       <c r="BL63" s="8">
         <v>69.809335122997879</v>
       </c>
       <c r="BM63" s="8">
         <v>70.332738105437187</v>
       </c>
       <c r="BN63" s="8">
         <v>73.231844823429853</v>
       </c>
       <c r="BO63" s="8">
         <v>70.142773559037821</v>
       </c>
       <c r="BP63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM24</f>
         <v>67.505100614009038</v>
       </c>
       <c r="BQ63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN24</f>
         <v>68.912540184241323</v>
       </c>
       <c r="BR63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO24</f>
         <v>73.463667010422341</v>
       </c>
       <c r="BS63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP24</f>
         <v>75.608043194104411</v>
       </c>
       <c r="BT63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ24</f>
         <v>74.315554573812818</v>
       </c>
       <c r="BU63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR24</f>
         <v>71.981960953053118</v>
       </c>
       <c r="BV63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS24</f>
         <v>73.349671780643718</v>
       </c>
       <c r="BW63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT24</f>
         <v>70.498648295315675</v>
       </c>
       <c r="BX63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU24</f>
         <v>71.970632567749831</v>
       </c>
       <c r="BY63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV24</f>
         <v>71.977169864429854</v>
       </c>
       <c r="BZ63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW24</f>
         <v>69.691757901789416</v>
       </c>
       <c r="CA63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX24</f>
         <v>70.769647172006302</v>
       </c>
       <c r="CB63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY24</f>
         <v>66.587095503290399</v>
       </c>
       <c r="CC63" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ24</f>
         <v>53.817709527286212</v>
       </c>
       <c r="CD63" s="8">
         <v>63.514313665414178</v>
       </c>
       <c r="CE63" s="8">
         <v>61.57133719439873</v>
       </c>
       <c r="CF63" s="8">
         <v>68.027785446297983</v>
       </c>
       <c r="CG63" s="8">
         <v>59.340908760325362</v>
       </c>
       <c r="CH63" s="8">
         <v>70.558931515028675</v>
       </c>
       <c r="CI63" s="8">
         <v>70.867703370753389</v>
       </c>
       <c r="CJ63" s="8">
         <v>66.560939038786231</v>
       </c>
       <c r="CK63" s="8">
         <v>64.253176635674038</v>
@@ -21152,67 +17234,69 @@
       <c r="CO63" s="8">
         <v>64.366495373541355</v>
       </c>
       <c r="CP63" s="8">
         <v>62.590457095092546</v>
       </c>
       <c r="CQ63" s="8">
         <v>68.745066841790134</v>
       </c>
       <c r="CR63" s="8">
         <v>71.138863006616731</v>
       </c>
       <c r="CS63" s="8">
         <v>67.16976582911883</v>
       </c>
       <c r="CT63" s="8">
         <v>67.152973279639781</v>
       </c>
       <c r="CU63" s="8">
         <v>67.770092300680844</v>
       </c>
       <c r="CV63" s="8">
         <v>70.435988519157888</v>
       </c>
       <c r="CW63" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT24</f>
         <v>58.310764519678933</v>
       </c>
       <c r="CX63" s="8">
         <v>58.770079868583331</v>
       </c>
       <c r="CY63" s="8">
         <v>59.864200244493112</v>
       </c>
-      <c r="CZ63" s="41">
+      <c r="CZ63" s="36">
         <v>66.909646275038924</v>
       </c>
-      <c r="DA63" s="41">
+      <c r="DA63" s="36">
         <v>70.138973285948708</v>
       </c>
+      <c r="DB63" s="41">
+        <v>67.355851453777788</v>
+      </c>
     </row>
-    <row r="64" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A64" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="8">
         <v>79.052480577029598</v>
       </c>
       <c r="C64" s="8">
         <v>75.435409205631515</v>
       </c>
       <c r="D64" s="8">
         <v>64.022667919160256</v>
       </c>
       <c r="E64" s="8">
         <v>74.114405562536007</v>
       </c>
       <c r="F64" s="8">
         <v>77.460769069064739</v>
       </c>
       <c r="G64" s="8">
         <v>79.375053514282826</v>
       </c>
       <c r="H64" s="8">
         <v>68.84461926473216</v>
       </c>
       <c r="I64" s="8">
@@ -21371,103 +17455,89 @@
       <c r="BH64" s="8">
         <v>63.504359352778401</v>
       </c>
       <c r="BI64" s="8">
         <v>74.490290302382022</v>
       </c>
       <c r="BJ64" s="8">
         <v>76.325425588019726</v>
       </c>
       <c r="BK64" s="8">
         <v>66.250930535334462</v>
       </c>
       <c r="BL64" s="8">
         <v>76.751393440528446</v>
       </c>
       <c r="BM64" s="8">
         <v>76.310377611131699</v>
       </c>
       <c r="BN64" s="8">
         <v>67.053780172440554</v>
       </c>
       <c r="BO64" s="8">
         <v>76.674380280009558</v>
       </c>
       <c r="BP64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM25</f>
         <v>78.713083746275501</v>
       </c>
       <c r="BQ64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN25</f>
         <v>67.114441856550627</v>
       </c>
       <c r="BR64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO25</f>
         <v>76.317081223199381</v>
       </c>
       <c r="BS64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP25</f>
         <v>72.491208199474983</v>
       </c>
       <c r="BT64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ25</f>
         <v>66.722417510374896</v>
       </c>
       <c r="BU64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR25</f>
         <v>76.441004449693523</v>
       </c>
       <c r="BV64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS25</f>
         <v>72.442732304411223</v>
       </c>
       <c r="BW64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT25</f>
         <v>74.67480577226506</v>
       </c>
       <c r="BX64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU25</f>
         <v>72.655086376354674</v>
       </c>
       <c r="BY64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV25</f>
         <v>75.060784873655535</v>
       </c>
       <c r="BZ64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW25</f>
         <v>75.086594387886393</v>
       </c>
       <c r="CA64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX25</f>
         <v>75.975734627989041</v>
       </c>
       <c r="CB64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY25</f>
         <v>74.733203120205687</v>
       </c>
       <c r="CC64" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ25</f>
         <v>75.124284895017013</v>
       </c>
       <c r="CD64" s="8">
         <v>71.56299110878544</v>
       </c>
       <c r="CE64" s="8">
         <v>73.497713101782082</v>
       </c>
       <c r="CF64" s="8">
         <v>72.265403277134425</v>
       </c>
       <c r="CG64" s="8">
         <v>73.451886005117544</v>
       </c>
       <c r="CH64" s="8">
         <v>74.043166201661464</v>
       </c>
       <c r="CI64" s="8">
         <v>72.411224149228474</v>
       </c>
       <c r="CJ64" s="8">
         <v>71.936650585776604</v>
       </c>
       <c r="CK64" s="8">
         <v>72.790180886595337</v>
@@ -21484,67 +17554,69 @@
       <c r="CO64" s="8">
         <v>73.447264909586139</v>
       </c>
       <c r="CP64" s="8">
         <v>70.314541416371441</v>
       </c>
       <c r="CQ64" s="8">
         <v>71.885273588725667</v>
       </c>
       <c r="CR64" s="8">
         <v>74.229639355859149</v>
       </c>
       <c r="CS64" s="8">
         <v>72.618711839780161</v>
       </c>
       <c r="CT64" s="8">
         <v>72.901812796528858</v>
       </c>
       <c r="CU64" s="8">
         <v>71.19248218386204</v>
       </c>
       <c r="CV64" s="8">
         <v>66.79012561567194</v>
       </c>
       <c r="CW64" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT25</f>
         <v>65.410680437293351</v>
       </c>
       <c r="CX64" s="8">
         <v>66.768688764240807</v>
       </c>
       <c r="CY64" s="8">
         <v>67.126154631904569</v>
       </c>
-      <c r="CZ64" s="41">
+      <c r="CZ64" s="36">
         <v>69.142785071630797</v>
       </c>
-      <c r="DA64" s="41">
+      <c r="DA64" s="36">
         <v>69.718449928768123</v>
       </c>
+      <c r="DB64" s="41">
+        <v>71.129773632767126</v>
+      </c>
     </row>
-    <row r="65" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A65" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B65" s="8">
         <v>90.759307792659754</v>
       </c>
       <c r="C65" s="8">
         <v>77.415412070573495</v>
       </c>
       <c r="D65" s="8">
         <v>77.415412070573495</v>
       </c>
       <c r="E65" s="8">
         <v>77.487135912363101</v>
       </c>
       <c r="F65" s="8">
         <v>92.500923939996014</v>
       </c>
       <c r="G65" s="8">
         <v>88.748613406989861</v>
       </c>
       <c r="H65" s="8">
         <v>81.518524400708614</v>
       </c>
       <c r="I65" s="8">
@@ -21703,103 +17775,89 @@
       <c r="BH65" s="8">
         <v>79.367924033773093</v>
       </c>
       <c r="BI65" s="8">
         <v>80.150558379916362</v>
       </c>
       <c r="BJ65" s="8">
         <v>78.356684998597643</v>
       </c>
       <c r="BK65" s="8">
         <v>77.410618516117935</v>
       </c>
       <c r="BL65" s="8">
         <v>76.363386354265131</v>
       </c>
       <c r="BM65" s="8">
         <v>77.226878401883226</v>
       </c>
       <c r="BN65" s="8">
         <v>74.180697651318937</v>
       </c>
       <c r="BO65" s="8">
         <v>71.516790883816384</v>
       </c>
       <c r="BP65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CM26</f>
         <v>72.822920074696754</v>
       </c>
       <c r="BQ65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CN26</f>
         <v>75.109493700142551</v>
       </c>
       <c r="BR65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CO26</f>
         <v>76.777302859020409</v>
       </c>
       <c r="BS65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CP26</f>
         <v>80.478090273457823</v>
       </c>
       <c r="BT65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CQ26</f>
         <v>76.7463576605725</v>
       </c>
       <c r="BU65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CR26</f>
         <v>74.46124201992356</v>
       </c>
       <c r="BV65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CS26</f>
         <v>74.477493373915095</v>
       </c>
       <c r="BW65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CT26</f>
         <v>76.194663906970277</v>
       </c>
       <c r="BX65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CU26</f>
         <v>75.943916543394295</v>
       </c>
       <c r="BY65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CV26</f>
         <v>75.945567408601647</v>
       </c>
       <c r="BZ65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CW26</f>
         <v>71.188344956967128</v>
       </c>
       <c r="CA65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CX26</f>
         <v>68.959887885861932</v>
       </c>
       <c r="CB65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CY26</f>
         <v>65.691606070082898</v>
       </c>
       <c r="CC65" s="8">
-        <f>'[1]Sum แนวโน้ม'!CZ26</f>
         <v>71.226068074598146</v>
       </c>
       <c r="CD65" s="8">
         <v>66.885476830728464</v>
       </c>
       <c r="CE65" s="8">
         <v>68.207226222613514</v>
       </c>
       <c r="CF65" s="8">
         <v>72.54208061825473</v>
       </c>
       <c r="CG65" s="8">
         <v>71.357286627985431</v>
       </c>
       <c r="CH65" s="8">
         <v>70.903564812109678</v>
       </c>
       <c r="CI65" s="8">
         <v>74.416560440183687</v>
       </c>
       <c r="CJ65" s="8">
         <v>75.012353686171394</v>
       </c>
       <c r="CK65" s="8">
         <v>73.50400918065715</v>
@@ -21816,67 +17874,69 @@
       <c r="CO65" s="8">
         <v>66.04985209888612</v>
       </c>
       <c r="CP65" s="8">
         <v>66.323673502553675</v>
       </c>
       <c r="CQ65" s="8">
         <v>75.200510945719188</v>
       </c>
       <c r="CR65" s="8">
         <v>69.810539090466875</v>
       </c>
       <c r="CS65" s="8">
         <v>69.137990141593832</v>
       </c>
       <c r="CT65" s="8">
         <v>65.290847876196878</v>
       </c>
       <c r="CU65" s="8">
         <v>67.629230264608893</v>
       </c>
       <c r="CV65" s="8">
         <v>59.041159817789108</v>
       </c>
       <c r="CW65" s="19">
-        <f>'[2]Sum แนวโน้ม'!DT26</f>
         <v>48.267698963579711</v>
       </c>
       <c r="CX65" s="8">
         <v>59.579615827559351</v>
       </c>
       <c r="CY65" s="8">
         <v>70.095554991892882</v>
       </c>
-      <c r="CZ65" s="41">
+      <c r="CZ65" s="36">
         <v>70.150839886254715</v>
       </c>
-      <c r="DA65" s="41">
+      <c r="DA65" s="36">
         <v>69.645938785879679</v>
       </c>
+      <c r="DB65" s="41">
+        <v>69.060342813859151</v>
+      </c>
     </row>
-    <row r="66" spans="1:105" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:106" x14ac:dyDescent="0.35">
       <c r="A66" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="9"/>
       <c r="C66" s="9"/>
       <c r="D66" s="9"/>
       <c r="E66" s="9"/>
       <c r="F66" s="9"/>
       <c r="G66" s="9"/>
       <c r="H66" s="9"/>
       <c r="I66" s="9"/>
       <c r="J66" s="9"/>
       <c r="K66" s="9"/>
       <c r="L66" s="9"/>
       <c r="M66" s="9"/>
       <c r="N66" s="9"/>
       <c r="O66" s="9"/>
       <c r="P66" s="9"/>
       <c r="Q66" s="9"/>
       <c r="R66" s="9"/>
       <c r="S66" s="9"/>
       <c r="T66" s="9"/>
       <c r="U66" s="9"/>
       <c r="V66" s="9"/>
       <c r="W66" s="9"/>
@@ -21911,103 +17971,89 @@
       <c r="AZ66" s="9"/>
       <c r="BA66" s="9"/>
       <c r="BB66" s="9"/>
       <c r="BC66" s="9"/>
       <c r="BD66" s="9"/>
       <c r="BE66" s="9"/>
       <c r="BF66" s="9"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="9"/>
       <c r="BI66" s="9"/>
       <c r="BJ66" s="9"/>
       <c r="BK66" s="9"/>
       <c r="BL66" s="11">
         <v>86.6</v>
       </c>
       <c r="BM66" s="11">
         <v>85</v>
       </c>
       <c r="BN66" s="11">
         <v>87.32770020380292</v>
       </c>
       <c r="BO66" s="11">
         <v>88.875431615163805</v>
       </c>
       <c r="BP66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CM36</f>
         <v>86.960501590867949</v>
       </c>
       <c r="BQ66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CN36</f>
         <v>85.934922978424254</v>
       </c>
       <c r="BR66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CO36</f>
         <v>84.298856873196797</v>
       </c>
       <c r="BS66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CP36</f>
         <v>83.244360700633308</v>
       </c>
       <c r="BT66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CQ36</f>
         <v>83.932394808985364</v>
       </c>
       <c r="BU66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CR36</f>
         <v>83.959368621902669</v>
       </c>
       <c r="BV66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CS36</f>
         <v>82.871090219796002</v>
       </c>
       <c r="BW66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CT36</f>
         <v>88.671806352267055</v>
       </c>
       <c r="BX66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CU36</f>
         <v>86.254011697510336</v>
       </c>
       <c r="BY66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CV36</f>
         <v>87.291782557602787</v>
       </c>
       <c r="BZ66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CW36</f>
         <v>85.798927435250647</v>
       </c>
       <c r="CA66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CX36</f>
         <v>82.351754728456584</v>
       </c>
       <c r="CB66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CY36</f>
         <v>81.222728252276696</v>
       </c>
       <c r="CC66" s="11">
-        <f>'[1]Sum แนวโน้ม'!CZ36</f>
         <v>78.445874975004898</v>
       </c>
       <c r="CD66" s="11">
         <v>76.958524791076229</v>
       </c>
       <c r="CE66" s="11">
         <v>75.525008460501212</v>
       </c>
       <c r="CF66" s="11">
         <v>74.533177391054281</v>
       </c>
       <c r="CG66" s="11">
         <v>76.179705271396017</v>
       </c>
       <c r="CH66" s="11">
         <v>76.086723295230058</v>
       </c>
       <c r="CI66" s="11">
         <v>74.425731927891917</v>
       </c>
       <c r="CJ66" s="11">
         <v>76.263493374111349</v>
       </c>
       <c r="CK66" s="11">
         <v>67.849340630467353</v>
@@ -22024,64 +18070,66 @@
       <c r="CO66" s="11">
         <v>65.236896010179478</v>
       </c>
       <c r="CP66" s="11">
         <v>76.805130123395301</v>
       </c>
       <c r="CQ66" s="11">
         <v>77.493386920288401</v>
       </c>
       <c r="CR66" s="11">
         <v>76.072385473086399</v>
       </c>
       <c r="CS66" s="11">
         <v>79.519056511038428</v>
       </c>
       <c r="CT66" s="11">
         <v>80.589968886677724</v>
       </c>
       <c r="CU66" s="11">
         <v>79.825085168513652</v>
       </c>
       <c r="CV66" s="11">
         <v>69.818622181786623</v>
       </c>
       <c r="CW66" s="22">
-        <f>'[2]Sum แนวโน้ม'!DT36</f>
         <v>61.211199957795017</v>
       </c>
       <c r="CX66" s="11">
         <v>71.698186774071104</v>
       </c>
       <c r="CY66" s="11">
         <v>72.066466176667419</v>
       </c>
-      <c r="CZ66" s="42">
+      <c r="CZ66" s="37">
         <v>79.461796844158343</v>
       </c>
-      <c r="DA66" s="42">
+      <c r="DA66" s="37">
         <v>80.919374589310522</v>
+      </c>
+      <c r="DB66" s="43">
+        <v>78.078980170048098</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="BJ57:BU57"/>
     <mergeCell ref="B57:M57"/>
     <mergeCell ref="N57:Y57"/>
     <mergeCell ref="Z57:AK57"/>
     <mergeCell ref="AL57:AW57"/>
     <mergeCell ref="AX57:BI57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="1d719bf2-33c5-4332-beb3-318b297de1e7" origin="userSelected"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>