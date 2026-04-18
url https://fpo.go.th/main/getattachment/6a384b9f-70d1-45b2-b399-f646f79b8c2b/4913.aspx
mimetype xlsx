--- v3 (2026-03-15)
+++ v4 (2026-04-18)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\My Drive\เล่มรุ่ง\เล่มรุ่งหัวข้อ 6.1 หัวข้อ 13.5 และ Fit 106\Fit_106\ปี 69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{48A2BDD8-F5C5-4B6C-905F-93817E61EA0E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{719CD19C-2F34-444C-A23A-91406EE897E8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายเดือน" sheetId="2" r:id="rId1"/>
     <sheet name="รายปี" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">รายเดือน!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">รายปี!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A21" i="1" l="1"/>
   <c r="FM7" i="2"/>
   <c r="FM10" i="2" s="1"/>
   <c r="FM15" i="2" l="1"/>
   <c r="FM14" i="2" s="1"/>
   <c r="FM12" i="2" s="1"/>
   <c r="FM11" i="2" l="1"/>
   <c r="FL7" i="2" l="1"/>
@@ -1167,55 +1167,55 @@
   <si>
     <t>ก.พ.69</t>
   </si>
   <si>
     <t>มี.ค.69</t>
   </si>
   <si>
     <t>เม.ย.69</t>
   </si>
   <si>
     <t>พ.ค.69</t>
   </si>
   <si>
     <t>มิ.ย.69</t>
   </si>
   <si>
     <t>ก.ค.69</t>
   </si>
   <si>
     <t>ส.ค.69</t>
   </si>
   <si>
     <t>ก.ย.69</t>
   </si>
   <si>
-    <t>ปรับปรุงครั้งสุดท้ายวันที่: 16 กุมภาพันธ์ 2569</t>
+    <t>ปรับปรุงครั้งสุดท้ายวันที่: 16 มีนาคม 2569</t>
   </si>
   <si>
     <t>2569 
-(4 เดือน)</t>
+(5 เดือน)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="0_ ;[Red]\-0\ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
@@ -1864,204 +1864,204 @@
     </xf>
     <xf numFmtId="49" fontId="23" fillId="9" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="11" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="19" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="20" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="21" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="22" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="40" fontId="23" fillId="11" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
     <cellStyle name="Accent5 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Accent6 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Bad 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Calculation 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 2 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Comma 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Comma 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Good 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Input 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Neutral 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Neutral 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2423,51 +2423,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:KC31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="JN6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="JU14" sqref="JU14"/>
+      <selection pane="bottomRight" activeCell="JR6" sqref="JR6:JV6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="51.5703125" style="2" customWidth="1"/>
     <col min="2" max="144" width="13.5703125" style="2" customWidth="1"/>
     <col min="145" max="156" width="13.42578125" style="2" customWidth="1"/>
     <col min="157" max="157" width="13.5703125" style="2" customWidth="1"/>
     <col min="158" max="165" width="13.7109375" style="2" customWidth="1"/>
     <col min="166" max="166" width="14.7109375" style="2" customWidth="1"/>
     <col min="167" max="167" width="13.85546875" style="2" customWidth="1"/>
     <col min="168" max="168" width="14" style="2" customWidth="1"/>
     <col min="169" max="194" width="14.28515625" style="2" customWidth="1"/>
     <col min="195" max="196" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="197" max="205" width="12.42578125" style="2" customWidth="1"/>
     <col min="206" max="217" width="11.85546875" style="2" customWidth="1"/>
     <col min="218" max="241" width="11.7109375" style="2" customWidth="1"/>
     <col min="242" max="253" width="12.28515625" style="2" customWidth="1"/>
     <col min="254" max="265" width="12.140625" style="2" customWidth="1"/>
     <col min="266" max="277" width="12" style="2" customWidth="1"/>
     <col min="278" max="289" width="11.5703125" style="2" customWidth="1"/>
     <col min="290" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:289" ht="17.45" customHeight="1">
@@ -2580,392 +2580,392 @@
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="6"/>
       <c r="DC3" s="6"/>
       <c r="DD3" s="6"/>
       <c r="DE3" s="6"/>
       <c r="DF3" s="6"/>
       <c r="DG3" s="6"/>
       <c r="DH3" s="6"/>
       <c r="DI3" s="6"/>
       <c r="DJ3" s="6"/>
       <c r="DK3" s="6"/>
       <c r="DL3" s="6"/>
       <c r="DM3" s="6"/>
       <c r="DN3" s="6"/>
       <c r="DO3" s="6"/>
       <c r="DP3" s="6"/>
       <c r="DQ3" s="6"/>
     </row>
     <row r="4" spans="1:289" s="39" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A4" s="74" t="s">
+      <c r="A4" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="76" t="s">
+      <c r="B4" s="101" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="77"/>
-[...10 lines deleted...]
-      <c r="N4" s="79" t="s">
+      <c r="C4" s="102"/>
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="102"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="102"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="80"/>
-[...10 lines deleted...]
-      <c r="Z4" s="82" t="s">
+      <c r="O4" s="99"/>
+      <c r="P4" s="99"/>
+      <c r="Q4" s="99"/>
+      <c r="R4" s="99"/>
+      <c r="S4" s="99"/>
+      <c r="T4" s="99"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="AA4" s="83"/>
-[...10 lines deleted...]
-      <c r="AL4" s="91" t="s">
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="97"/>
+      <c r="AL4" s="89" t="s">
         <v>53</v>
       </c>
-      <c r="AM4" s="92"/>
-[...10 lines deleted...]
-      <c r="AX4" s="88" t="s">
+      <c r="AM4" s="90"/>
+      <c r="AN4" s="90"/>
+      <c r="AO4" s="90"/>
+      <c r="AP4" s="90"/>
+      <c r="AQ4" s="90"/>
+      <c r="AR4" s="90"/>
+      <c r="AS4" s="90"/>
+      <c r="AT4" s="90"/>
+      <c r="AU4" s="90"/>
+      <c r="AV4" s="90"/>
+      <c r="AW4" s="91"/>
+      <c r="AX4" s="115" t="s">
         <v>55</v>
       </c>
-      <c r="AY4" s="89"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="76" t="s">
+      <c r="AY4" s="116"/>
+      <c r="AZ4" s="116"/>
+      <c r="BA4" s="116"/>
+      <c r="BB4" s="116"/>
+      <c r="BC4" s="116"/>
+      <c r="BD4" s="116"/>
+      <c r="BE4" s="116"/>
+      <c r="BF4" s="116"/>
+      <c r="BG4" s="116"/>
+      <c r="BH4" s="116"/>
+      <c r="BI4" s="117"/>
+      <c r="BJ4" s="101" t="s">
         <v>68</v>
       </c>
-      <c r="BK4" s="77"/>
-[...10 lines deleted...]
-      <c r="BV4" s="82" t="s">
+      <c r="BK4" s="102"/>
+      <c r="BL4" s="102"/>
+      <c r="BM4" s="102"/>
+      <c r="BN4" s="102"/>
+      <c r="BO4" s="102"/>
+      <c r="BP4" s="102"/>
+      <c r="BQ4" s="102"/>
+      <c r="BR4" s="102"/>
+      <c r="BS4" s="102"/>
+      <c r="BT4" s="102"/>
+      <c r="BU4" s="103"/>
+      <c r="BV4" s="95" t="s">
         <v>90</v>
       </c>
-      <c r="BW4" s="83"/>
-[...10 lines deleted...]
-      <c r="CH4" s="79" t="s">
+      <c r="BW4" s="96"/>
+      <c r="BX4" s="96"/>
+      <c r="BY4" s="96"/>
+      <c r="BZ4" s="96"/>
+      <c r="CA4" s="96"/>
+      <c r="CB4" s="96"/>
+      <c r="CC4" s="96"/>
+      <c r="CD4" s="96"/>
+      <c r="CE4" s="96"/>
+      <c r="CF4" s="96"/>
+      <c r="CG4" s="97"/>
+      <c r="CH4" s="98" t="s">
         <v>103</v>
       </c>
-      <c r="CI4" s="80"/>
-[...10 lines deleted...]
-      <c r="CT4" s="91" t="s">
+      <c r="CI4" s="99"/>
+      <c r="CJ4" s="99"/>
+      <c r="CK4" s="99"/>
+      <c r="CL4" s="99"/>
+      <c r="CM4" s="99"/>
+      <c r="CN4" s="99"/>
+      <c r="CO4" s="99"/>
+      <c r="CP4" s="99"/>
+      <c r="CQ4" s="99"/>
+      <c r="CR4" s="99"/>
+      <c r="CS4" s="100"/>
+      <c r="CT4" s="89" t="s">
         <v>116</v>
       </c>
-      <c r="CU4" s="92"/>
-[...10 lines deleted...]
-      <c r="DF4" s="94" t="s">
+      <c r="CU4" s="90"/>
+      <c r="CV4" s="121"/>
+      <c r="CW4" s="121"/>
+      <c r="CX4" s="121"/>
+      <c r="CY4" s="121"/>
+      <c r="CZ4" s="121"/>
+      <c r="DA4" s="121"/>
+      <c r="DB4" s="121"/>
+      <c r="DC4" s="121"/>
+      <c r="DD4" s="121"/>
+      <c r="DE4" s="122"/>
+      <c r="DF4" s="118" t="s">
         <v>129</v>
       </c>
-      <c r="DG4" s="95"/>
-[...10 lines deleted...]
-      <c r="DR4" s="99" t="s">
+      <c r="DG4" s="119"/>
+      <c r="DH4" s="119"/>
+      <c r="DI4" s="119"/>
+      <c r="DJ4" s="119"/>
+      <c r="DK4" s="119"/>
+      <c r="DL4" s="119"/>
+      <c r="DM4" s="119"/>
+      <c r="DN4" s="119"/>
+      <c r="DO4" s="119"/>
+      <c r="DP4" s="119"/>
+      <c r="DQ4" s="120"/>
+      <c r="DR4" s="123" t="s">
         <v>144</v>
       </c>
-      <c r="DS4" s="100"/>
-[...10 lines deleted...]
-      <c r="ED4" s="85" t="s">
+      <c r="DS4" s="124"/>
+      <c r="DT4" s="124"/>
+      <c r="DU4" s="124"/>
+      <c r="DV4" s="124"/>
+      <c r="DW4" s="124"/>
+      <c r="DX4" s="124"/>
+      <c r="DY4" s="124"/>
+      <c r="DZ4" s="124"/>
+      <c r="EA4" s="124"/>
+      <c r="EB4" s="124"/>
+      <c r="EC4" s="125"/>
+      <c r="ED4" s="112" t="s">
         <v>146</v>
       </c>
-      <c r="EE4" s="86"/>
-[...10 lines deleted...]
-      <c r="EP4" s="108" t="s">
+      <c r="EE4" s="113"/>
+      <c r="EF4" s="113"/>
+      <c r="EG4" s="113"/>
+      <c r="EH4" s="113"/>
+      <c r="EI4" s="113"/>
+      <c r="EJ4" s="113"/>
+      <c r="EK4" s="113"/>
+      <c r="EL4" s="113"/>
+      <c r="EM4" s="113"/>
+      <c r="EN4" s="113"/>
+      <c r="EO4" s="114"/>
+      <c r="EP4" s="80" t="s">
         <v>170</v>
       </c>
-      <c r="EQ4" s="109"/>
-[...10 lines deleted...]
-      <c r="FB4" s="105" t="s">
+      <c r="EQ4" s="81"/>
+      <c r="ER4" s="81"/>
+      <c r="ES4" s="81"/>
+      <c r="ET4" s="81"/>
+      <c r="EU4" s="81"/>
+      <c r="EV4" s="81"/>
+      <c r="EW4" s="81"/>
+      <c r="EX4" s="81"/>
+      <c r="EY4" s="81"/>
+      <c r="EZ4" s="81"/>
+      <c r="FA4" s="82"/>
+      <c r="FB4" s="77" t="s">
         <v>190</v>
       </c>
-      <c r="FC4" s="106"/>
-[...10 lines deleted...]
-      <c r="FN4" s="117" t="s">
+      <c r="FC4" s="78"/>
+      <c r="FD4" s="78"/>
+      <c r="FE4" s="78"/>
+      <c r="FF4" s="78"/>
+      <c r="FG4" s="78"/>
+      <c r="FH4" s="78"/>
+      <c r="FI4" s="78"/>
+      <c r="FJ4" s="78"/>
+      <c r="FK4" s="78"/>
+      <c r="FL4" s="78"/>
+      <c r="FM4" s="79"/>
+      <c r="FN4" s="92" t="s">
         <v>203</v>
       </c>
-      <c r="FO4" s="118"/>
-[...10 lines deleted...]
-      <c r="FZ4" s="91" t="s">
+      <c r="FO4" s="93"/>
+      <c r="FP4" s="93"/>
+      <c r="FQ4" s="93"/>
+      <c r="FR4" s="93"/>
+      <c r="FS4" s="93"/>
+      <c r="FT4" s="93"/>
+      <c r="FU4" s="93"/>
+      <c r="FV4" s="93"/>
+      <c r="FW4" s="93"/>
+      <c r="FX4" s="93"/>
+      <c r="FY4" s="94"/>
+      <c r="FZ4" s="89" t="s">
         <v>216</v>
       </c>
-      <c r="GA4" s="92"/>
-[...10 lines deleted...]
-      <c r="GL4" s="114" t="s">
+      <c r="GA4" s="90"/>
+      <c r="GB4" s="90"/>
+      <c r="GC4" s="90"/>
+      <c r="GD4" s="90"/>
+      <c r="GE4" s="90"/>
+      <c r="GF4" s="90"/>
+      <c r="GG4" s="90"/>
+      <c r="GH4" s="90"/>
+      <c r="GI4" s="90"/>
+      <c r="GJ4" s="90"/>
+      <c r="GK4" s="91"/>
+      <c r="GL4" s="86" t="s">
         <v>229</v>
       </c>
-      <c r="GM4" s="115"/>
-[...10 lines deleted...]
-      <c r="GX4" s="111" t="s">
+      <c r="GM4" s="87"/>
+      <c r="GN4" s="87"/>
+      <c r="GO4" s="87"/>
+      <c r="GP4" s="87"/>
+      <c r="GQ4" s="87"/>
+      <c r="GR4" s="87"/>
+      <c r="GS4" s="87"/>
+      <c r="GT4" s="87"/>
+      <c r="GU4" s="87"/>
+      <c r="GV4" s="87"/>
+      <c r="GW4" s="88"/>
+      <c r="GX4" s="83" t="s">
         <v>242</v>
       </c>
-      <c r="GY4" s="112"/>
-[...10 lines deleted...]
-      <c r="HJ4" s="82" t="s">
+      <c r="GY4" s="84"/>
+      <c r="GZ4" s="84"/>
+      <c r="HA4" s="84"/>
+      <c r="HB4" s="84"/>
+      <c r="HC4" s="84"/>
+      <c r="HD4" s="84"/>
+      <c r="HE4" s="84"/>
+      <c r="HF4" s="84"/>
+      <c r="HG4" s="84"/>
+      <c r="HH4" s="84"/>
+      <c r="HI4" s="85"/>
+      <c r="HJ4" s="95" t="s">
         <v>255</v>
       </c>
-      <c r="HK4" s="83"/>
-[...10 lines deleted...]
-      <c r="HV4" s="76" t="s">
+      <c r="HK4" s="96"/>
+      <c r="HL4" s="96"/>
+      <c r="HM4" s="96"/>
+      <c r="HN4" s="96"/>
+      <c r="HO4" s="96"/>
+      <c r="HP4" s="96"/>
+      <c r="HQ4" s="96"/>
+      <c r="HR4" s="96"/>
+      <c r="HS4" s="96"/>
+      <c r="HT4" s="96"/>
+      <c r="HU4" s="97"/>
+      <c r="HV4" s="101" t="s">
         <v>268</v>
       </c>
-      <c r="HW4" s="77"/>
-[...10 lines deleted...]
-      <c r="IH4" s="79" t="s">
+      <c r="HW4" s="102"/>
+      <c r="HX4" s="102"/>
+      <c r="HY4" s="102"/>
+      <c r="HZ4" s="102"/>
+      <c r="IA4" s="102"/>
+      <c r="IB4" s="102"/>
+      <c r="IC4" s="102"/>
+      <c r="ID4" s="102"/>
+      <c r="IE4" s="102"/>
+      <c r="IF4" s="102"/>
+      <c r="IG4" s="103"/>
+      <c r="IH4" s="98" t="s">
         <v>281</v>
       </c>
-      <c r="II4" s="80"/>
-[...10 lines deleted...]
-      <c r="IT4" s="123" t="s">
+      <c r="II4" s="99"/>
+      <c r="IJ4" s="99"/>
+      <c r="IK4" s="99"/>
+      <c r="IL4" s="99"/>
+      <c r="IM4" s="99"/>
+      <c r="IN4" s="99"/>
+      <c r="IO4" s="99"/>
+      <c r="IP4" s="99"/>
+      <c r="IQ4" s="99"/>
+      <c r="IR4" s="99"/>
+      <c r="IS4" s="100"/>
+      <c r="IT4" s="107" t="s">
         <v>308</v>
       </c>
-      <c r="IU4" s="124"/>
-[...10 lines deleted...]
-      <c r="JF4" s="120" t="s">
+      <c r="IU4" s="108"/>
+      <c r="IV4" s="108"/>
+      <c r="IW4" s="108"/>
+      <c r="IX4" s="108"/>
+      <c r="IY4" s="108"/>
+      <c r="IZ4" s="108"/>
+      <c r="JA4" s="108"/>
+      <c r="JB4" s="108"/>
+      <c r="JC4" s="108"/>
+      <c r="JD4" s="108"/>
+      <c r="JE4" s="109"/>
+      <c r="JF4" s="104" t="s">
         <v>310</v>
       </c>
-      <c r="JG4" s="121"/>
-[...10 lines deleted...]
-      <c r="JR4" s="102" t="s">
+      <c r="JG4" s="105"/>
+      <c r="JH4" s="105"/>
+      <c r="JI4" s="105"/>
+      <c r="JJ4" s="105"/>
+      <c r="JK4" s="105"/>
+      <c r="JL4" s="105"/>
+      <c r="JM4" s="105"/>
+      <c r="JN4" s="105"/>
+      <c r="JO4" s="105"/>
+      <c r="JP4" s="105"/>
+      <c r="JQ4" s="106"/>
+      <c r="JR4" s="74" t="s">
         <v>322</v>
       </c>
-      <c r="JS4" s="103"/>
-[...9 lines deleted...]
-      <c r="KC4" s="104"/>
+      <c r="JS4" s="75"/>
+      <c r="JT4" s="75"/>
+      <c r="JU4" s="75"/>
+      <c r="JV4" s="75"/>
+      <c r="JW4" s="75"/>
+      <c r="JX4" s="75"/>
+      <c r="JY4" s="75"/>
+      <c r="JZ4" s="75"/>
+      <c r="KA4" s="75"/>
+      <c r="KB4" s="75"/>
+      <c r="KC4" s="76"/>
     </row>
     <row r="5" spans="1:289" s="43" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A5" s="75"/>
+      <c r="A5" s="111"/>
       <c r="B5" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -4626,56 +4626,58 @@
       <c r="JL6" s="32">
         <v>233598</v>
       </c>
       <c r="JM6" s="32">
         <v>227483</v>
       </c>
       <c r="JN6" s="32">
         <v>395055</v>
       </c>
       <c r="JO6" s="32">
         <v>202071</v>
       </c>
       <c r="JP6" s="32">
         <v>225354</v>
       </c>
       <c r="JQ6" s="32">
         <v>345114</v>
       </c>
       <c r="JR6" s="32">
         <v>244415</v>
       </c>
       <c r="JS6" s="32">
         <v>141924</v>
       </c>
       <c r="JT6" s="32">
-        <v>256900</v>
+        <v>256902</v>
       </c>
       <c r="JU6" s="32">
-        <v>225509</v>
-[...1 lines deleted...]
-      <c r="JV6" s="32"/>
+        <v>225327</v>
+      </c>
+      <c r="JV6" s="32">
+        <v>177126</v>
+      </c>
       <c r="JW6" s="32"/>
       <c r="JX6" s="32"/>
       <c r="JY6" s="32"/>
       <c r="JZ6" s="32"/>
       <c r="KA6" s="32"/>
       <c r="KB6" s="32"/>
       <c r="KC6" s="32"/>
     </row>
     <row r="7" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>87469.2</v>
       </c>
       <c r="C7" s="33">
         <v>85991.039999999994</v>
       </c>
       <c r="D7" s="33">
         <v>71767.179999999993</v>
       </c>
       <c r="E7" s="33">
         <v>72712.45</v>
       </c>
       <c r="F7" s="33">
@@ -5505,51 +5507,53 @@
       </c>
       <c r="JN7" s="33">
         <v>318924</v>
       </c>
       <c r="JO7" s="33">
         <v>253620</v>
       </c>
       <c r="JP7" s="33">
         <v>207194</v>
       </c>
       <c r="JQ7" s="33">
         <v>350245</v>
       </c>
       <c r="JR7" s="33">
         <v>717503</v>
       </c>
       <c r="JS7" s="33">
         <v>287141</v>
       </c>
       <c r="JT7" s="33">
         <v>428343</v>
       </c>
       <c r="JU7" s="33">
         <v>262209</v>
       </c>
-      <c r="JV7" s="33"/>
+      <c r="JV7" s="33">
+        <v>210877</v>
+      </c>
       <c r="JW7" s="33"/>
       <c r="JX7" s="33"/>
       <c r="JY7" s="33"/>
       <c r="JZ7" s="33"/>
       <c r="KA7" s="33"/>
       <c r="KB7" s="33"/>
       <c r="KC7" s="33"/>
     </row>
     <row r="8" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34">
         <v>77465.350000000006</v>
       </c>
       <c r="C8" s="34">
         <v>78387.53</v>
       </c>
       <c r="D8" s="34">
         <v>63556.22</v>
       </c>
       <c r="E8" s="34">
         <v>65672.679999999993</v>
       </c>
       <c r="F8" s="34">
@@ -6358,51 +6362,53 @@
       </c>
       <c r="JN8" s="34">
         <v>305784</v>
       </c>
       <c r="JO8" s="34">
         <v>243329</v>
       </c>
       <c r="JP8" s="34">
         <v>197999</v>
       </c>
       <c r="JQ8" s="34">
         <v>317939</v>
       </c>
       <c r="JR8" s="34">
         <v>688316</v>
       </c>
       <c r="JS8" s="34">
         <v>250555</v>
       </c>
       <c r="JT8" s="34">
         <v>382877</v>
       </c>
       <c r="JU8" s="34">
         <v>237923</v>
       </c>
-      <c r="JV8" s="34"/>
+      <c r="JV8" s="34">
+        <v>185720</v>
+      </c>
       <c r="JW8" s="34"/>
       <c r="JX8" s="34"/>
       <c r="JY8" s="34"/>
       <c r="JZ8" s="34"/>
       <c r="KA8" s="34"/>
       <c r="KB8" s="34"/>
       <c r="KC8" s="34"/>
     </row>
     <row r="9" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34">
         <v>10003.85</v>
       </c>
       <c r="C9" s="34">
         <v>7603.51</v>
       </c>
       <c r="D9" s="34">
         <v>8210.9599999999991</v>
       </c>
       <c r="E9" s="34">
         <v>7039.77</v>
       </c>
       <c r="F9" s="34">
@@ -7211,51 +7217,53 @@
       </c>
       <c r="JN9" s="34">
         <v>13140</v>
       </c>
       <c r="JO9" s="34">
         <v>10291</v>
       </c>
       <c r="JP9" s="34">
         <v>9195</v>
       </c>
       <c r="JQ9" s="34">
         <v>32306</v>
       </c>
       <c r="JR9" s="34">
         <v>29187</v>
       </c>
       <c r="JS9" s="34">
         <v>36586</v>
       </c>
       <c r="JT9" s="34">
         <v>45466</v>
       </c>
       <c r="JU9" s="34">
         <v>24286</v>
       </c>
-      <c r="JV9" s="34"/>
+      <c r="JV9" s="34">
+        <v>25157</v>
+      </c>
       <c r="JW9" s="34"/>
       <c r="JX9" s="34"/>
       <c r="JY9" s="34"/>
       <c r="JZ9" s="34"/>
       <c r="KA9" s="34"/>
       <c r="KB9" s="34"/>
       <c r="KC9" s="34"/>
     </row>
     <row r="10" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-23602.21</v>
       </c>
       <c r="C10" s="33">
         <v>-20137.330000000002</v>
       </c>
       <c r="D10" s="33">
         <v>4830.17</v>
       </c>
       <c r="E10" s="33">
         <v>6251.48</v>
       </c>
       <c r="F10" s="33">
@@ -8085,56 +8093,58 @@
       <c r="JL10" s="33">
         <v>-30924</v>
       </c>
       <c r="JM10" s="33">
         <v>12974</v>
       </c>
       <c r="JN10" s="33">
         <v>76131</v>
       </c>
       <c r="JO10" s="33">
         <v>-51549</v>
       </c>
       <c r="JP10" s="33">
         <v>18160</v>
       </c>
       <c r="JQ10" s="33">
         <v>-5131</v>
       </c>
       <c r="JR10" s="33">
         <v>-473088</v>
       </c>
       <c r="JS10" s="33">
         <v>-145217</v>
       </c>
       <c r="JT10" s="33">
-        <v>-171443</v>
+        <v>-171441</v>
       </c>
       <c r="JU10" s="33">
-        <v>-36700</v>
-[...1 lines deleted...]
-      <c r="JV10" s="33"/>
+        <v>-36882</v>
+      </c>
+      <c r="JV10" s="33">
+        <v>-33751</v>
+      </c>
       <c r="JW10" s="33"/>
       <c r="JX10" s="33"/>
       <c r="JY10" s="33"/>
       <c r="JZ10" s="33"/>
       <c r="KA10" s="33"/>
       <c r="KB10" s="33"/>
       <c r="KC10" s="33"/>
     </row>
     <row r="11" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>2866.57</v>
       </c>
       <c r="C11" s="33">
         <v>-12475.75</v>
       </c>
       <c r="D11" s="33">
         <v>-14081.38</v>
       </c>
       <c r="E11" s="33">
         <v>-6256.83</v>
       </c>
       <c r="F11" s="33">
@@ -8964,56 +8974,58 @@
       <c r="JL11" s="33">
         <v>4683</v>
       </c>
       <c r="JM11" s="33">
         <v>-11928</v>
       </c>
       <c r="JN11" s="33">
         <v>1453</v>
       </c>
       <c r="JO11" s="33">
         <v>-9506</v>
       </c>
       <c r="JP11" s="33">
         <v>-5767</v>
       </c>
       <c r="JQ11" s="33">
         <v>72402</v>
       </c>
       <c r="JR11" s="33">
         <v>88607</v>
       </c>
       <c r="JS11" s="33">
         <v>-21617</v>
       </c>
       <c r="JT11" s="33">
-        <v>14318</v>
+        <v>14316</v>
       </c>
       <c r="JU11" s="33">
-        <v>-32166</v>
-[...1 lines deleted...]
-      <c r="JV11" s="33"/>
+        <v>-31984</v>
+      </c>
+      <c r="JV11" s="33">
+        <v>-10971</v>
+      </c>
       <c r="JW11" s="33"/>
       <c r="JX11" s="33"/>
       <c r="JY11" s="33"/>
       <c r="JZ11" s="33"/>
       <c r="KA11" s="33"/>
       <c r="KB11" s="33"/>
       <c r="KC11" s="33"/>
     </row>
     <row r="12" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C12" s="33">
         <v>-32613.08</v>
       </c>
       <c r="D12" s="33">
         <v>-9251.2099999999991</v>
       </c>
       <c r="E12" s="33">
         <v>-5.35</v>
       </c>
       <c r="F12" s="33">
@@ -9846,51 +9858,53 @@
       </c>
       <c r="JN12" s="33">
         <v>77584</v>
       </c>
       <c r="JO12" s="33">
         <v>-61055</v>
       </c>
       <c r="JP12" s="33">
         <v>12393</v>
       </c>
       <c r="JQ12" s="33">
         <v>67271</v>
       </c>
       <c r="JR12" s="33">
         <v>-384481</v>
       </c>
       <c r="JS12" s="33">
         <v>-166834</v>
       </c>
       <c r="JT12" s="33">
         <v>-157125</v>
       </c>
       <c r="JU12" s="33">
         <v>-68866</v>
       </c>
-      <c r="JV12" s="33"/>
+      <c r="JV12" s="33">
+        <v>-44722</v>
+      </c>
       <c r="JW12" s="33"/>
       <c r="JX12" s="33"/>
       <c r="JY12" s="33"/>
       <c r="JZ12" s="33"/>
       <c r="KA12" s="33"/>
       <c r="KB12" s="33"/>
       <c r="KC12" s="33"/>
     </row>
     <row r="13" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>0</v>
       </c>
       <c r="C13" s="35">
         <v>14500</v>
       </c>
       <c r="D13" s="35">
         <v>12000</v>
       </c>
       <c r="E13" s="35">
         <v>19000</v>
       </c>
       <c r="F13" s="35">
@@ -10699,51 +10713,53 @@
       </c>
       <c r="JN13" s="33">
         <v>29040</v>
       </c>
       <c r="JO13" s="33">
         <v>21642</v>
       </c>
       <c r="JP13" s="33">
         <v>41714</v>
       </c>
       <c r="JQ13" s="35">
         <v>53181</v>
       </c>
       <c r="JR13" s="33">
         <v>67390</v>
       </c>
       <c r="JS13" s="33">
         <v>146658</v>
       </c>
       <c r="JT13" s="33">
         <v>166945</v>
       </c>
       <c r="JU13" s="33">
         <v>93999</v>
       </c>
-      <c r="JV13" s="33"/>
+      <c r="JV13" s="33">
+        <v>84000</v>
+      </c>
       <c r="JW13" s="33"/>
       <c r="JX13" s="33"/>
       <c r="JY13" s="33"/>
       <c r="JZ13" s="33"/>
       <c r="KA13" s="33"/>
       <c r="KB13" s="33"/>
       <c r="KC13" s="35"/>
     </row>
     <row r="14" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C14" s="33">
         <v>-18113.080000000002</v>
       </c>
       <c r="D14" s="33">
         <v>2748.79</v>
       </c>
       <c r="E14" s="33">
         <v>18994.650000000001</v>
       </c>
       <c r="F14" s="33">
@@ -11576,51 +11592,53 @@
       </c>
       <c r="JN14" s="33">
         <v>106624</v>
       </c>
       <c r="JO14" s="33">
         <v>-39413</v>
       </c>
       <c r="JP14" s="33">
         <v>54107</v>
       </c>
       <c r="JQ14" s="33">
         <v>120452</v>
       </c>
       <c r="JR14" s="33">
         <v>-317091</v>
       </c>
       <c r="JS14" s="33">
         <v>-20176</v>
       </c>
       <c r="JT14" s="33">
         <v>9820</v>
       </c>
       <c r="JU14" s="33">
         <v>25133</v>
       </c>
-      <c r="JV14" s="33"/>
+      <c r="JV14" s="33">
+        <v>39278</v>
+      </c>
       <c r="JW14" s="33"/>
       <c r="JX14" s="33"/>
       <c r="JY14" s="33"/>
       <c r="JZ14" s="33"/>
       <c r="KA14" s="33"/>
       <c r="KB14" s="33"/>
       <c r="KC14" s="33"/>
     </row>
     <row r="15" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>173</v>
       </c>
       <c r="B15" s="33">
         <v>95979.54</v>
       </c>
       <c r="C15" s="33">
         <v>75243.899999999994</v>
       </c>
       <c r="D15" s="33">
         <v>57130.82</v>
       </c>
       <c r="E15" s="33">
         <v>59879.61</v>
       </c>
       <c r="F15" s="33">
@@ -12435,51 +12453,53 @@
       </c>
       <c r="JN15" s="33">
         <v>338541</v>
       </c>
       <c r="JO15" s="33">
         <v>445165</v>
       </c>
       <c r="JP15" s="33">
         <v>405752</v>
       </c>
       <c r="JQ15" s="33">
         <v>459859</v>
       </c>
       <c r="JR15" s="33">
         <v>580311</v>
       </c>
       <c r="JS15" s="33">
         <v>263220</v>
       </c>
       <c r="JT15" s="33">
         <v>243044</v>
       </c>
       <c r="JU15" s="33">
         <v>252864</v>
       </c>
-      <c r="JV15" s="33"/>
+      <c r="JV15" s="33">
+        <v>277997</v>
+      </c>
       <c r="JW15" s="33"/>
       <c r="JX15" s="33"/>
       <c r="JY15" s="33"/>
       <c r="JZ15" s="33"/>
       <c r="KA15" s="33"/>
       <c r="KB15" s="33"/>
       <c r="KC15" s="33"/>
     </row>
     <row r="16" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A16" s="16" t="s">
         <v>174</v>
       </c>
       <c r="B16" s="36">
         <v>75243.899999999994</v>
       </c>
       <c r="C16" s="36">
         <v>57130.82</v>
       </c>
       <c r="D16" s="36">
         <v>59879.61</v>
       </c>
       <c r="E16" s="36">
         <v>78874.259999999995</v>
       </c>
       <c r="F16" s="36">
@@ -13288,51 +13308,53 @@
       </c>
       <c r="JN16" s="36">
         <v>445165</v>
       </c>
       <c r="JO16" s="36">
         <v>405752</v>
       </c>
       <c r="JP16" s="36">
         <v>459859</v>
       </c>
       <c r="JQ16" s="36">
         <v>580311</v>
       </c>
       <c r="JR16" s="36">
         <v>263220</v>
       </c>
       <c r="JS16" s="36">
         <v>243044</v>
       </c>
       <c r="JT16" s="36">
         <v>252864</v>
       </c>
       <c r="JU16" s="36">
         <v>277997</v>
       </c>
-      <c r="JV16" s="36"/>
+      <c r="JV16" s="36">
+        <v>317275</v>
+      </c>
       <c r="JW16" s="36"/>
       <c r="JX16" s="36"/>
       <c r="JY16" s="36"/>
       <c r="JZ16" s="36"/>
       <c r="KA16" s="36"/>
       <c r="KB16" s="36"/>
       <c r="KC16" s="36"/>
     </row>
     <row r="17" spans="1:158" ht="17.45" customHeight="1">
       <c r="A17" s="8"/>
       <c r="EZ17" s="9"/>
       <c r="FA17" s="9"/>
       <c r="FB17" s="9"/>
     </row>
     <row r="18" spans="1:158" s="9" customFormat="1" ht="17.45" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>189</v>
       </c>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
       <c r="AP18" s="10"/>
       <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
@@ -13411,96 +13433,96 @@
     <row r="27" spans="1:158">
       <c r="AW27" s="9"/>
       <c r="EO27" s="9"/>
     </row>
     <row r="28" spans="1:158">
       <c r="AW28" s="9"/>
       <c r="EO28" s="9"/>
     </row>
     <row r="29" spans="1:158">
       <c r="AW29" s="9"/>
       <c r="EO29" s="9"/>
     </row>
     <row r="30" spans="1:158">
       <c r="AW30" s="9"/>
       <c r="EO30" s="9"/>
     </row>
     <row r="31" spans="1:158">
       <c r="AA31" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AW31" s="9"/>
       <c r="EO31" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="JR4:KC4"/>
-[...10 lines deleted...]
-    <mergeCell ref="IT4:JE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="ED4:EO4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="DF4:DQ4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="DR4:EC4"/>
+    <mergeCell ref="JR4:KC4"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="EP4:FA4"/>
+    <mergeCell ref="GX4:HI4"/>
+    <mergeCell ref="GL4:GW4"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="FN4:FY4"/>
+    <mergeCell ref="HJ4:HU4"/>
+    <mergeCell ref="IH4:IS4"/>
+    <mergeCell ref="HV4:IG4"/>
+    <mergeCell ref="JF4:JQ4"/>
+    <mergeCell ref="IT4:JE4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.24" right="0.24" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B5:ES5 ET5:EU5 EV5:EW5 EX5 EY5:EZ5 FF5 FN5:FU5 FV5:FW5 FZ5:GI5 FX5:FY5 GJ5:GK5 GL5:GW5 GY5:HI5 HK5:HU5" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AU27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="topRight" activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="bottomLeft" activeCell="A21" sqref="A1:XFD21"/>
-      <selection pane="bottomRight" activeCell="AP14" sqref="AP14"/>
+      <selection pane="bottomRight" activeCell="AQ17" sqref="AQ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="18" customWidth="1"/>
     <col min="2" max="46" width="13.140625" style="18" customWidth="1"/>
     <col min="47" max="47" width="16.5703125" style="18" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>178</v>
       </c>
       <c r="AM2" s="18"/>
       <c r="AN2" s="18"/>
       <c r="AO2" s="18"/>
     </row>
     <row r="3" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="AM3" s="18"/>
@@ -13786,51 +13808,51 @@
       <c r="AM6" s="32">
         <v>2524249</v>
       </c>
       <c r="AN6" s="32">
         <v>2540218</v>
       </c>
       <c r="AO6" s="32">
         <v>2344494</v>
       </c>
       <c r="AP6" s="32">
         <v>2449717.9000071972</v>
       </c>
       <c r="AQ6" s="32">
         <v>2551457</v>
       </c>
       <c r="AR6" s="32">
         <v>2665671</v>
       </c>
       <c r="AS6" s="32">
         <v>2796928</v>
       </c>
       <c r="AT6" s="32">
         <v>2824311.2968295845</v>
       </c>
       <c r="AU6" s="32">
-        <v>868748</v>
+        <v>1045694</v>
       </c>
     </row>
     <row r="7" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>132212</v>
       </c>
       <c r="C7" s="33">
         <v>155281</v>
       </c>
       <c r="D7" s="33">
         <v>171033</v>
       </c>
       <c r="E7" s="33">
         <v>187024</v>
       </c>
       <c r="F7" s="33">
         <v>209830</v>
       </c>
       <c r="G7" s="33">
         <v>211968</v>
       </c>
       <c r="H7" s="33">
@@ -13929,51 +13951,51 @@
       <c r="AM7" s="33">
         <v>3007203</v>
       </c>
       <c r="AN7" s="33">
         <v>3043177</v>
       </c>
       <c r="AO7" s="33">
         <v>3168730.27</v>
       </c>
       <c r="AP7" s="33">
         <v>3208653</v>
       </c>
       <c r="AQ7" s="33">
         <v>3146241</v>
       </c>
       <c r="AR7" s="33">
         <v>3262393</v>
       </c>
       <c r="AS7" s="33">
         <v>3542397</v>
       </c>
       <c r="AT7" s="33">
         <v>3723068</v>
       </c>
       <c r="AU7" s="33">
-        <v>1695195</v>
+        <v>1906072</v>
       </c>
     </row>
     <row r="8" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H8" s="34">
@@ -14072,51 +14094,51 @@
       <c r="AM8" s="34">
         <v>2792105</v>
       </c>
       <c r="AN8" s="34">
         <v>2788323</v>
       </c>
       <c r="AO8" s="34">
         <v>2943860</v>
       </c>
       <c r="AP8" s="34">
         <v>3012156</v>
       </c>
       <c r="AQ8" s="34">
         <v>2932563</v>
       </c>
       <c r="AR8" s="34">
         <v>3088435</v>
       </c>
       <c r="AS8" s="34">
         <v>3395967</v>
       </c>
       <c r="AT8" s="34">
         <v>3464370</v>
       </c>
       <c r="AU8" s="34">
-        <v>1559670</v>
+        <v>1745390</v>
       </c>
     </row>
     <row r="9" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H9" s="34">
@@ -14215,51 +14237,51 @@
       <c r="AM9" s="34">
         <v>215098</v>
       </c>
       <c r="AN9" s="34">
         <v>254854</v>
       </c>
       <c r="AO9" s="34">
         <v>224870.27</v>
       </c>
       <c r="AP9" s="34">
         <v>196497</v>
       </c>
       <c r="AQ9" s="34">
         <v>213678</v>
       </c>
       <c r="AR9" s="34">
         <v>173958</v>
       </c>
       <c r="AS9" s="34">
         <v>146430</v>
       </c>
       <c r="AT9" s="34">
         <v>258698</v>
       </c>
       <c r="AU9" s="34">
-        <v>135525</v>
+        <v>160682</v>
       </c>
     </row>
     <row r="10" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-21820</v>
       </c>
       <c r="C10" s="33">
         <v>-41433</v>
       </c>
       <c r="D10" s="33">
         <v>-34425</v>
       </c>
       <c r="E10" s="33">
         <v>-39152</v>
       </c>
       <c r="F10" s="33">
         <v>-50631</v>
       </c>
       <c r="G10" s="33">
         <v>-45845</v>
       </c>
       <c r="H10" s="33">
@@ -14358,51 +14380,51 @@
       <c r="AM10" s="33">
         <v>-482954</v>
       </c>
       <c r="AN10" s="33">
         <v>-502959</v>
       </c>
       <c r="AO10" s="33">
         <v>-824236.27</v>
       </c>
       <c r="AP10" s="33">
         <v>-758935.09999280283</v>
       </c>
       <c r="AQ10" s="33">
         <v>-594784</v>
       </c>
       <c r="AR10" s="33">
         <v>-596722</v>
       </c>
       <c r="AS10" s="33">
         <v>-745469</v>
       </c>
       <c r="AT10" s="33">
         <v>-898756.70317041548</v>
       </c>
       <c r="AU10" s="33">
-        <v>-826447</v>
+        <v>-860378</v>
       </c>
     </row>
     <row r="11" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>8940</v>
       </c>
       <c r="C11" s="33">
         <v>15404</v>
       </c>
       <c r="D11" s="33">
         <v>3838</v>
       </c>
       <c r="E11" s="33">
         <v>5498</v>
       </c>
       <c r="F11" s="33">
         <v>7568</v>
       </c>
       <c r="G11" s="33">
         <v>-1512</v>
       </c>
       <c r="H11" s="33">
@@ -14501,51 +14523,51 @@
       <c r="AM11" s="33">
         <v>92274.469999999972</v>
       </c>
       <c r="AN11" s="33">
         <v>33500</v>
       </c>
       <c r="AO11" s="33">
         <v>99270.270000000019</v>
       </c>
       <c r="AP11" s="33">
         <v>39186.099992802832</v>
       </c>
       <c r="AQ11" s="33">
         <v>-51127</v>
       </c>
       <c r="AR11" s="33">
         <v>-112885</v>
       </c>
       <c r="AS11" s="33">
         <v>137514</v>
       </c>
       <c r="AT11" s="33">
         <v>42266.70317041548</v>
       </c>
       <c r="AU11" s="33">
-        <v>49141</v>
+        <v>38350</v>
       </c>
     </row>
     <row r="12" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-12880</v>
       </c>
       <c r="C12" s="33">
         <v>-26029</v>
       </c>
       <c r="D12" s="33">
         <v>-30587</v>
       </c>
       <c r="E12" s="33">
         <v>-33654</v>
       </c>
       <c r="F12" s="33">
         <v>-43063</v>
       </c>
       <c r="G12" s="33">
         <v>-47357</v>
       </c>
       <c r="H12" s="33">
@@ -14644,51 +14666,51 @@
       <c r="AM12" s="33">
         <v>-390679.53</v>
       </c>
       <c r="AN12" s="33">
         <v>-469459</v>
       </c>
       <c r="AO12" s="33">
         <v>-724966</v>
       </c>
       <c r="AP12" s="33">
         <v>-719749</v>
       </c>
       <c r="AQ12" s="33">
         <v>-645911</v>
       </c>
       <c r="AR12" s="33">
         <v>-709607</v>
       </c>
       <c r="AS12" s="33">
         <v>-607955</v>
       </c>
       <c r="AT12" s="33">
         <v>-856490</v>
       </c>
       <c r="AU12" s="33">
-        <v>-777306</v>
+        <v>-822028</v>
       </c>
     </row>
     <row r="13" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>14682</v>
       </c>
       <c r="C13" s="35">
         <v>26422</v>
       </c>
       <c r="D13" s="35">
         <v>34082</v>
       </c>
       <c r="E13" s="35">
         <v>30000</v>
       </c>
       <c r="F13" s="35">
         <v>47000</v>
       </c>
       <c r="G13" s="35">
         <v>46000</v>
       </c>
       <c r="H13" s="35">
@@ -14787,51 +14809,51 @@
       <c r="AM13" s="35">
         <v>500357.53</v>
       </c>
       <c r="AN13" s="35">
         <v>348978</v>
       </c>
       <c r="AO13" s="35">
         <v>784115</v>
       </c>
       <c r="AP13" s="35">
         <v>736392</v>
       </c>
       <c r="AQ13" s="35">
         <v>681183</v>
       </c>
       <c r="AR13" s="35">
         <v>624644</v>
       </c>
       <c r="AS13" s="33">
         <v>583000</v>
       </c>
       <c r="AT13" s="33">
         <v>922700</v>
       </c>
       <c r="AU13" s="33">
-        <v>474992</v>
+        <v>558992</v>
       </c>
     </row>
     <row r="14" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>1802</v>
       </c>
       <c r="C14" s="33">
         <v>393</v>
       </c>
       <c r="D14" s="33">
         <v>3495</v>
       </c>
       <c r="E14" s="33">
         <v>-3654</v>
       </c>
       <c r="F14" s="33">
         <v>3937</v>
       </c>
       <c r="G14" s="33">
         <v>-1357</v>
       </c>
       <c r="H14" s="33">
@@ -14930,51 +14952,51 @@
       <c r="AM14" s="33">
         <v>109678</v>
       </c>
       <c r="AN14" s="33">
         <v>-120481</v>
       </c>
       <c r="AO14" s="33">
         <v>59149</v>
       </c>
       <c r="AP14" s="33">
         <v>16643</v>
       </c>
       <c r="AQ14" s="33">
         <v>35272</v>
       </c>
       <c r="AR14" s="33">
         <v>-84963</v>
       </c>
       <c r="AS14" s="33">
         <v>-24955</v>
       </c>
       <c r="AT14" s="33">
         <v>66210</v>
       </c>
       <c r="AU14" s="33">
-        <v>-302314</v>
+        <v>-263036</v>
       </c>
     </row>
     <row r="15" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="33">
         <v>6333</v>
       </c>
       <c r="C15" s="33">
         <v>8135</v>
       </c>
       <c r="D15" s="33">
         <v>8528</v>
       </c>
       <c r="E15" s="33">
         <v>12023</v>
       </c>
       <c r="F15" s="33">
         <v>8369</v>
       </c>
       <c r="G15" s="33">
         <v>12306</v>
       </c>
       <c r="H15" s="33">
@@ -15216,51 +15238,51 @@
       <c r="AM16" s="36">
         <v>633436</v>
       </c>
       <c r="AN16" s="36">
         <v>512955</v>
       </c>
       <c r="AO16" s="36">
         <v>572104</v>
       </c>
       <c r="AP16" s="36">
         <v>588747</v>
       </c>
       <c r="AQ16" s="36">
         <v>624019</v>
       </c>
       <c r="AR16" s="36">
         <v>539056</v>
       </c>
       <c r="AS16" s="36">
         <v>514101</v>
       </c>
       <c r="AT16" s="36">
         <v>580311</v>
       </c>
       <c r="AU16" s="36">
-        <v>277997</v>
+        <v>317275</v>
       </c>
     </row>
     <row r="17" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
@@ -15317,51 +15339,51 @@
     </row>
     <row r="20" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A20" s="14" t="str">
         <f>รายเดือน!A20</f>
         <v>ผู้รับผิดชอบข้อมูล: ส่วนวางแผนการคลังและงบประมาณ กองนโยบายการคลัง</v>
       </c>
       <c r="X20" s="18"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="18"/>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AM20" s="18"/>
       <c r="AN20" s="18"/>
       <c r="AO20" s="18"/>
     </row>
     <row r="21" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A21" s="14" t="str">
         <f>รายเดือน!A21</f>
-        <v>ปรับปรุงครั้งสุดท้ายวันที่: 16 กุมภาพันธ์ 2569</v>
+        <v>ปรับปรุงครั้งสุดท้ายวันที่: 16 มีนาคม 2569</v>
       </c>
       <c r="V21" s="17" t="s">
         <v>175</v>
       </c>
       <c r="W21" s="28"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="27"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="18"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="26"/>
       <c r="AM21" s="18"/>
       <c r="AN21" s="18"/>
       <c r="AO21" s="18"/>
     </row>
     <row r="22" spans="1:41">
       <c r="W22" s="29"/>
       <c r="Y22" s="27"/>