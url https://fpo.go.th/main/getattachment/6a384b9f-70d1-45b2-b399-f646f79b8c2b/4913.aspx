--- v4 (2026-04-18)
+++ v5 (2026-05-09)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\My Drive\เล่มรุ่ง\เล่มรุ่งหัวข้อ 6.1 หัวข้อ 13.5 และ Fit 106\Fit_106\ปี 69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{719CD19C-2F34-444C-A23A-91406EE897E8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18F453DE-09C5-4517-A6D1-1A5418EEF79F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายเดือน" sheetId="2" r:id="rId1"/>
     <sheet name="รายปี" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">รายเดือน!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">รายปี!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A21" i="1" l="1"/>
   <c r="FM7" i="2"/>
   <c r="FM10" i="2" s="1"/>
   <c r="FM15" i="2" l="1"/>
   <c r="FM14" i="2" s="1"/>
   <c r="FM12" i="2" s="1"/>
   <c r="FM11" i="2" l="1"/>
   <c r="FL7" i="2" l="1"/>
@@ -1167,55 +1167,55 @@
   <si>
     <t>ก.พ.69</t>
   </si>
   <si>
     <t>มี.ค.69</t>
   </si>
   <si>
     <t>เม.ย.69</t>
   </si>
   <si>
     <t>พ.ค.69</t>
   </si>
   <si>
     <t>มิ.ย.69</t>
   </si>
   <si>
     <t>ก.ค.69</t>
   </si>
   <si>
     <t>ส.ค.69</t>
   </si>
   <si>
     <t>ก.ย.69</t>
   </si>
   <si>
-    <t>ปรับปรุงครั้งสุดท้ายวันที่: 16 มีนาคม 2569</t>
-[...1 lines deleted...]
-  <si>
     <t>2569 
-(5 เดือน)</t>
+(6 เดือน)</t>
+  </si>
+  <si>
+    <t>ปรับปรุงครั้งสุดท้ายวันที่: 17 เมษายน 2569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="0_ ;[Red]\-0\ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
@@ -1864,204 +1864,204 @@
     </xf>
     <xf numFmtId="49" fontId="23" fillId="9" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="11" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="19" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="20" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="21" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="22" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="40" fontId="23" fillId="13" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="40" fontId="23" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
     <cellStyle name="Accent5 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Accent6 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Bad 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Calculation 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 2 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Comma 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Comma 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Good 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Input 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Neutral 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Neutral 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2420,54 +2420,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:KC31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="JN6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="JJ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="JR6" sqref="JR6:JV6"/>
+      <selection pane="bottomRight" activeCell="JR6" sqref="JR6:JW6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="51.5703125" style="2" customWidth="1"/>
     <col min="2" max="144" width="13.5703125" style="2" customWidth="1"/>
     <col min="145" max="156" width="13.42578125" style="2" customWidth="1"/>
     <col min="157" max="157" width="13.5703125" style="2" customWidth="1"/>
     <col min="158" max="165" width="13.7109375" style="2" customWidth="1"/>
     <col min="166" max="166" width="14.7109375" style="2" customWidth="1"/>
     <col min="167" max="167" width="13.85546875" style="2" customWidth="1"/>
     <col min="168" max="168" width="14" style="2" customWidth="1"/>
     <col min="169" max="194" width="14.28515625" style="2" customWidth="1"/>
     <col min="195" max="196" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="197" max="205" width="12.42578125" style="2" customWidth="1"/>
     <col min="206" max="217" width="11.85546875" style="2" customWidth="1"/>
     <col min="218" max="241" width="11.7109375" style="2" customWidth="1"/>
     <col min="242" max="253" width="12.28515625" style="2" customWidth="1"/>
     <col min="254" max="265" width="12.140625" style="2" customWidth="1"/>
     <col min="266" max="277" width="12" style="2" customWidth="1"/>
     <col min="278" max="289" width="11.5703125" style="2" customWidth="1"/>
     <col min="290" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:289" ht="17.45" customHeight="1">
@@ -2580,392 +2580,392 @@
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="6"/>
       <c r="DC3" s="6"/>
       <c r="DD3" s="6"/>
       <c r="DE3" s="6"/>
       <c r="DF3" s="6"/>
       <c r="DG3" s="6"/>
       <c r="DH3" s="6"/>
       <c r="DI3" s="6"/>
       <c r="DJ3" s="6"/>
       <c r="DK3" s="6"/>
       <c r="DL3" s="6"/>
       <c r="DM3" s="6"/>
       <c r="DN3" s="6"/>
       <c r="DO3" s="6"/>
       <c r="DP3" s="6"/>
       <c r="DQ3" s="6"/>
     </row>
     <row r="4" spans="1:289" s="39" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A4" s="110" t="s">
+      <c r="A4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="101" t="s">
+      <c r="B4" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="102"/>
-[...10 lines deleted...]
-      <c r="N4" s="98" t="s">
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="79" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="99"/>
-[...10 lines deleted...]
-      <c r="Z4" s="95" t="s">
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="81"/>
+      <c r="Z4" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="AA4" s="96"/>
-[...10 lines deleted...]
-      <c r="AL4" s="89" t="s">
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="84"/>
+      <c r="AL4" s="91" t="s">
         <v>53</v>
       </c>
-      <c r="AM4" s="90"/>
-[...10 lines deleted...]
-      <c r="AX4" s="115" t="s">
+      <c r="AM4" s="92"/>
+      <c r="AN4" s="92"/>
+      <c r="AO4" s="92"/>
+      <c r="AP4" s="92"/>
+      <c r="AQ4" s="92"/>
+      <c r="AR4" s="92"/>
+      <c r="AS4" s="92"/>
+      <c r="AT4" s="92"/>
+      <c r="AU4" s="92"/>
+      <c r="AV4" s="92"/>
+      <c r="AW4" s="93"/>
+      <c r="AX4" s="88" t="s">
         <v>55</v>
       </c>
-      <c r="AY4" s="116"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="101" t="s">
+      <c r="AY4" s="89"/>
+      <c r="AZ4" s="89"/>
+      <c r="BA4" s="89"/>
+      <c r="BB4" s="89"/>
+      <c r="BC4" s="89"/>
+      <c r="BD4" s="89"/>
+      <c r="BE4" s="89"/>
+      <c r="BF4" s="89"/>
+      <c r="BG4" s="89"/>
+      <c r="BH4" s="89"/>
+      <c r="BI4" s="90"/>
+      <c r="BJ4" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="BK4" s="102"/>
-[...10 lines deleted...]
-      <c r="BV4" s="95" t="s">
+      <c r="BK4" s="77"/>
+      <c r="BL4" s="77"/>
+      <c r="BM4" s="77"/>
+      <c r="BN4" s="77"/>
+      <c r="BO4" s="77"/>
+      <c r="BP4" s="77"/>
+      <c r="BQ4" s="77"/>
+      <c r="BR4" s="77"/>
+      <c r="BS4" s="77"/>
+      <c r="BT4" s="77"/>
+      <c r="BU4" s="78"/>
+      <c r="BV4" s="82" t="s">
         <v>90</v>
       </c>
-      <c r="BW4" s="96"/>
-[...10 lines deleted...]
-      <c r="CH4" s="98" t="s">
+      <c r="BW4" s="83"/>
+      <c r="BX4" s="83"/>
+      <c r="BY4" s="83"/>
+      <c r="BZ4" s="83"/>
+      <c r="CA4" s="83"/>
+      <c r="CB4" s="83"/>
+      <c r="CC4" s="83"/>
+      <c r="CD4" s="83"/>
+      <c r="CE4" s="83"/>
+      <c r="CF4" s="83"/>
+      <c r="CG4" s="84"/>
+      <c r="CH4" s="79" t="s">
         <v>103</v>
       </c>
-      <c r="CI4" s="99"/>
-[...10 lines deleted...]
-      <c r="CT4" s="89" t="s">
+      <c r="CI4" s="80"/>
+      <c r="CJ4" s="80"/>
+      <c r="CK4" s="80"/>
+      <c r="CL4" s="80"/>
+      <c r="CM4" s="80"/>
+      <c r="CN4" s="80"/>
+      <c r="CO4" s="80"/>
+      <c r="CP4" s="80"/>
+      <c r="CQ4" s="80"/>
+      <c r="CR4" s="80"/>
+      <c r="CS4" s="81"/>
+      <c r="CT4" s="91" t="s">
         <v>116</v>
       </c>
-      <c r="CU4" s="90"/>
-[...10 lines deleted...]
-      <c r="DF4" s="118" t="s">
+      <c r="CU4" s="92"/>
+      <c r="CV4" s="97"/>
+      <c r="CW4" s="97"/>
+      <c r="CX4" s="97"/>
+      <c r="CY4" s="97"/>
+      <c r="CZ4" s="97"/>
+      <c r="DA4" s="97"/>
+      <c r="DB4" s="97"/>
+      <c r="DC4" s="97"/>
+      <c r="DD4" s="97"/>
+      <c r="DE4" s="98"/>
+      <c r="DF4" s="94" t="s">
         <v>129</v>
       </c>
-      <c r="DG4" s="119"/>
-[...10 lines deleted...]
-      <c r="DR4" s="123" t="s">
+      <c r="DG4" s="95"/>
+      <c r="DH4" s="95"/>
+      <c r="DI4" s="95"/>
+      <c r="DJ4" s="95"/>
+      <c r="DK4" s="95"/>
+      <c r="DL4" s="95"/>
+      <c r="DM4" s="95"/>
+      <c r="DN4" s="95"/>
+      <c r="DO4" s="95"/>
+      <c r="DP4" s="95"/>
+      <c r="DQ4" s="96"/>
+      <c r="DR4" s="99" t="s">
         <v>144</v>
       </c>
-      <c r="DS4" s="124"/>
-[...10 lines deleted...]
-      <c r="ED4" s="112" t="s">
+      <c r="DS4" s="100"/>
+      <c r="DT4" s="100"/>
+      <c r="DU4" s="100"/>
+      <c r="DV4" s="100"/>
+      <c r="DW4" s="100"/>
+      <c r="DX4" s="100"/>
+      <c r="DY4" s="100"/>
+      <c r="DZ4" s="100"/>
+      <c r="EA4" s="100"/>
+      <c r="EB4" s="100"/>
+      <c r="EC4" s="101"/>
+      <c r="ED4" s="85" t="s">
         <v>146</v>
       </c>
-      <c r="EE4" s="113"/>
-[...10 lines deleted...]
-      <c r="EP4" s="80" t="s">
+      <c r="EE4" s="86"/>
+      <c r="EF4" s="86"/>
+      <c r="EG4" s="86"/>
+      <c r="EH4" s="86"/>
+      <c r="EI4" s="86"/>
+      <c r="EJ4" s="86"/>
+      <c r="EK4" s="86"/>
+      <c r="EL4" s="86"/>
+      <c r="EM4" s="86"/>
+      <c r="EN4" s="86"/>
+      <c r="EO4" s="87"/>
+      <c r="EP4" s="108" t="s">
         <v>170</v>
       </c>
-      <c r="EQ4" s="81"/>
-[...10 lines deleted...]
-      <c r="FB4" s="77" t="s">
+      <c r="EQ4" s="109"/>
+      <c r="ER4" s="109"/>
+      <c r="ES4" s="109"/>
+      <c r="ET4" s="109"/>
+      <c r="EU4" s="109"/>
+      <c r="EV4" s="109"/>
+      <c r="EW4" s="109"/>
+      <c r="EX4" s="109"/>
+      <c r="EY4" s="109"/>
+      <c r="EZ4" s="109"/>
+      <c r="FA4" s="110"/>
+      <c r="FB4" s="105" t="s">
         <v>190</v>
       </c>
-      <c r="FC4" s="78"/>
-[...10 lines deleted...]
-      <c r="FN4" s="92" t="s">
+      <c r="FC4" s="106"/>
+      <c r="FD4" s="106"/>
+      <c r="FE4" s="106"/>
+      <c r="FF4" s="106"/>
+      <c r="FG4" s="106"/>
+      <c r="FH4" s="106"/>
+      <c r="FI4" s="106"/>
+      <c r="FJ4" s="106"/>
+      <c r="FK4" s="106"/>
+      <c r="FL4" s="106"/>
+      <c r="FM4" s="107"/>
+      <c r="FN4" s="117" t="s">
         <v>203</v>
       </c>
-      <c r="FO4" s="93"/>
-[...10 lines deleted...]
-      <c r="FZ4" s="89" t="s">
+      <c r="FO4" s="118"/>
+      <c r="FP4" s="118"/>
+      <c r="FQ4" s="118"/>
+      <c r="FR4" s="118"/>
+      <c r="FS4" s="118"/>
+      <c r="FT4" s="118"/>
+      <c r="FU4" s="118"/>
+      <c r="FV4" s="118"/>
+      <c r="FW4" s="118"/>
+      <c r="FX4" s="118"/>
+      <c r="FY4" s="119"/>
+      <c r="FZ4" s="91" t="s">
         <v>216</v>
       </c>
-      <c r="GA4" s="90"/>
-[...10 lines deleted...]
-      <c r="GL4" s="86" t="s">
+      <c r="GA4" s="92"/>
+      <c r="GB4" s="92"/>
+      <c r="GC4" s="92"/>
+      <c r="GD4" s="92"/>
+      <c r="GE4" s="92"/>
+      <c r="GF4" s="92"/>
+      <c r="GG4" s="92"/>
+      <c r="GH4" s="92"/>
+      <c r="GI4" s="92"/>
+      <c r="GJ4" s="92"/>
+      <c r="GK4" s="93"/>
+      <c r="GL4" s="114" t="s">
         <v>229</v>
       </c>
-      <c r="GM4" s="87"/>
-[...10 lines deleted...]
-      <c r="GX4" s="83" t="s">
+      <c r="GM4" s="115"/>
+      <c r="GN4" s="115"/>
+      <c r="GO4" s="115"/>
+      <c r="GP4" s="115"/>
+      <c r="GQ4" s="115"/>
+      <c r="GR4" s="115"/>
+      <c r="GS4" s="115"/>
+      <c r="GT4" s="115"/>
+      <c r="GU4" s="115"/>
+      <c r="GV4" s="115"/>
+      <c r="GW4" s="116"/>
+      <c r="GX4" s="111" t="s">
         <v>242</v>
       </c>
-      <c r="GY4" s="84"/>
-[...10 lines deleted...]
-      <c r="HJ4" s="95" t="s">
+      <c r="GY4" s="112"/>
+      <c r="GZ4" s="112"/>
+      <c r="HA4" s="112"/>
+      <c r="HB4" s="112"/>
+      <c r="HC4" s="112"/>
+      <c r="HD4" s="112"/>
+      <c r="HE4" s="112"/>
+      <c r="HF4" s="112"/>
+      <c r="HG4" s="112"/>
+      <c r="HH4" s="112"/>
+      <c r="HI4" s="113"/>
+      <c r="HJ4" s="82" t="s">
         <v>255</v>
       </c>
-      <c r="HK4" s="96"/>
-[...10 lines deleted...]
-      <c r="HV4" s="101" t="s">
+      <c r="HK4" s="83"/>
+      <c r="HL4" s="83"/>
+      <c r="HM4" s="83"/>
+      <c r="HN4" s="83"/>
+      <c r="HO4" s="83"/>
+      <c r="HP4" s="83"/>
+      <c r="HQ4" s="83"/>
+      <c r="HR4" s="83"/>
+      <c r="HS4" s="83"/>
+      <c r="HT4" s="83"/>
+      <c r="HU4" s="84"/>
+      <c r="HV4" s="76" t="s">
         <v>268</v>
       </c>
-      <c r="HW4" s="102"/>
-[...10 lines deleted...]
-      <c r="IH4" s="98" t="s">
+      <c r="HW4" s="77"/>
+      <c r="HX4" s="77"/>
+      <c r="HY4" s="77"/>
+      <c r="HZ4" s="77"/>
+      <c r="IA4" s="77"/>
+      <c r="IB4" s="77"/>
+      <c r="IC4" s="77"/>
+      <c r="ID4" s="77"/>
+      <c r="IE4" s="77"/>
+      <c r="IF4" s="77"/>
+      <c r="IG4" s="78"/>
+      <c r="IH4" s="79" t="s">
         <v>281</v>
       </c>
-      <c r="II4" s="99"/>
-[...10 lines deleted...]
-      <c r="IT4" s="107" t="s">
+      <c r="II4" s="80"/>
+      <c r="IJ4" s="80"/>
+      <c r="IK4" s="80"/>
+      <c r="IL4" s="80"/>
+      <c r="IM4" s="80"/>
+      <c r="IN4" s="80"/>
+      <c r="IO4" s="80"/>
+      <c r="IP4" s="80"/>
+      <c r="IQ4" s="80"/>
+      <c r="IR4" s="80"/>
+      <c r="IS4" s="81"/>
+      <c r="IT4" s="123" t="s">
         <v>308</v>
       </c>
-      <c r="IU4" s="108"/>
-[...10 lines deleted...]
-      <c r="JF4" s="104" t="s">
+      <c r="IU4" s="124"/>
+      <c r="IV4" s="124"/>
+      <c r="IW4" s="124"/>
+      <c r="IX4" s="124"/>
+      <c r="IY4" s="124"/>
+      <c r="IZ4" s="124"/>
+      <c r="JA4" s="124"/>
+      <c r="JB4" s="124"/>
+      <c r="JC4" s="124"/>
+      <c r="JD4" s="124"/>
+      <c r="JE4" s="125"/>
+      <c r="JF4" s="120" t="s">
         <v>310</v>
       </c>
-      <c r="JG4" s="105"/>
-[...10 lines deleted...]
-      <c r="JR4" s="74" t="s">
+      <c r="JG4" s="121"/>
+      <c r="JH4" s="121"/>
+      <c r="JI4" s="121"/>
+      <c r="JJ4" s="121"/>
+      <c r="JK4" s="121"/>
+      <c r="JL4" s="121"/>
+      <c r="JM4" s="121"/>
+      <c r="JN4" s="121"/>
+      <c r="JO4" s="121"/>
+      <c r="JP4" s="121"/>
+      <c r="JQ4" s="122"/>
+      <c r="JR4" s="102" t="s">
         <v>322</v>
       </c>
-      <c r="JS4" s="75"/>
-[...9 lines deleted...]
-      <c r="KC4" s="76"/>
+      <c r="JS4" s="103"/>
+      <c r="JT4" s="103"/>
+      <c r="JU4" s="103"/>
+      <c r="JV4" s="103"/>
+      <c r="JW4" s="103"/>
+      <c r="JX4" s="103"/>
+      <c r="JY4" s="103"/>
+      <c r="JZ4" s="103"/>
+      <c r="KA4" s="103"/>
+      <c r="KB4" s="103"/>
+      <c r="KC4" s="104"/>
     </row>
     <row r="5" spans="1:289" s="43" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A5" s="111"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -4626,59 +4626,61 @@
       <c r="JL6" s="32">
         <v>233598</v>
       </c>
       <c r="JM6" s="32">
         <v>227483</v>
       </c>
       <c r="JN6" s="32">
         <v>395055</v>
       </c>
       <c r="JO6" s="32">
         <v>202071</v>
       </c>
       <c r="JP6" s="32">
         <v>225354</v>
       </c>
       <c r="JQ6" s="32">
         <v>345114</v>
       </c>
       <c r="JR6" s="32">
         <v>244415</v>
       </c>
       <c r="JS6" s="32">
         <v>141924</v>
       </c>
       <c r="JT6" s="32">
-        <v>256902</v>
+        <v>256901</v>
       </c>
       <c r="JU6" s="32">
-        <v>225327</v>
+        <v>225344</v>
       </c>
       <c r="JV6" s="32">
-        <v>177126</v>
-[...1 lines deleted...]
-      <c r="JW6" s="32"/>
+        <v>177320</v>
+      </c>
+      <c r="JW6" s="32">
+        <v>196674</v>
+      </c>
       <c r="JX6" s="32"/>
       <c r="JY6" s="32"/>
       <c r="JZ6" s="32"/>
       <c r="KA6" s="32"/>
       <c r="KB6" s="32"/>
       <c r="KC6" s="32"/>
     </row>
     <row r="7" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>87469.2</v>
       </c>
       <c r="C7" s="33">
         <v>85991.039999999994</v>
       </c>
       <c r="D7" s="33">
         <v>71767.179999999993</v>
       </c>
       <c r="E7" s="33">
         <v>72712.45</v>
       </c>
       <c r="F7" s="33">
         <v>67944.320000000007</v>
@@ -5510,51 +5512,53 @@
       </c>
       <c r="JO7" s="33">
         <v>253620</v>
       </c>
       <c r="JP7" s="33">
         <v>207194</v>
       </c>
       <c r="JQ7" s="33">
         <v>350245</v>
       </c>
       <c r="JR7" s="33">
         <v>717503</v>
       </c>
       <c r="JS7" s="33">
         <v>287141</v>
       </c>
       <c r="JT7" s="33">
         <v>428343</v>
       </c>
       <c r="JU7" s="33">
         <v>262209</v>
       </c>
       <c r="JV7" s="33">
         <v>210877</v>
       </c>
-      <c r="JW7" s="33"/>
+      <c r="JW7" s="33">
+        <v>376476</v>
+      </c>
       <c r="JX7" s="33"/>
       <c r="JY7" s="33"/>
       <c r="JZ7" s="33"/>
       <c r="KA7" s="33"/>
       <c r="KB7" s="33"/>
       <c r="KC7" s="33"/>
     </row>
     <row r="8" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34">
         <v>77465.350000000006</v>
       </c>
       <c r="C8" s="34">
         <v>78387.53</v>
       </c>
       <c r="D8" s="34">
         <v>63556.22</v>
       </c>
       <c r="E8" s="34">
         <v>65672.679999999993</v>
       </c>
       <c r="F8" s="34">
         <v>60629.66</v>
@@ -6365,51 +6369,53 @@
       </c>
       <c r="JO8" s="34">
         <v>243329</v>
       </c>
       <c r="JP8" s="34">
         <v>197999</v>
       </c>
       <c r="JQ8" s="34">
         <v>317939</v>
       </c>
       <c r="JR8" s="34">
         <v>688316</v>
       </c>
       <c r="JS8" s="34">
         <v>250555</v>
       </c>
       <c r="JT8" s="34">
         <v>382877</v>
       </c>
       <c r="JU8" s="34">
         <v>237923</v>
       </c>
       <c r="JV8" s="34">
         <v>185720</v>
       </c>
-      <c r="JW8" s="34"/>
+      <c r="JW8" s="34">
+        <v>349905</v>
+      </c>
       <c r="JX8" s="34"/>
       <c r="JY8" s="34"/>
       <c r="JZ8" s="34"/>
       <c r="KA8" s="34"/>
       <c r="KB8" s="34"/>
       <c r="KC8" s="34"/>
     </row>
     <row r="9" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34">
         <v>10003.85</v>
       </c>
       <c r="C9" s="34">
         <v>7603.51</v>
       </c>
       <c r="D9" s="34">
         <v>8210.9599999999991</v>
       </c>
       <c r="E9" s="34">
         <v>7039.77</v>
       </c>
       <c r="F9" s="34">
         <v>7314.66</v>
@@ -7220,51 +7226,53 @@
       </c>
       <c r="JO9" s="34">
         <v>10291</v>
       </c>
       <c r="JP9" s="34">
         <v>9195</v>
       </c>
       <c r="JQ9" s="34">
         <v>32306</v>
       </c>
       <c r="JR9" s="34">
         <v>29187</v>
       </c>
       <c r="JS9" s="34">
         <v>36586</v>
       </c>
       <c r="JT9" s="34">
         <v>45466</v>
       </c>
       <c r="JU9" s="34">
         <v>24286</v>
       </c>
       <c r="JV9" s="34">
         <v>25157</v>
       </c>
-      <c r="JW9" s="34"/>
+      <c r="JW9" s="34">
+        <v>26571</v>
+      </c>
       <c r="JX9" s="34"/>
       <c r="JY9" s="34"/>
       <c r="JZ9" s="34"/>
       <c r="KA9" s="34"/>
       <c r="KB9" s="34"/>
       <c r="KC9" s="34"/>
     </row>
     <row r="10" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-23602.21</v>
       </c>
       <c r="C10" s="33">
         <v>-20137.330000000002</v>
       </c>
       <c r="D10" s="33">
         <v>4830.17</v>
       </c>
       <c r="E10" s="33">
         <v>6251.48</v>
       </c>
       <c r="F10" s="33">
         <v>4633.12</v>
@@ -8093,59 +8101,61 @@
       <c r="JL10" s="33">
         <v>-30924</v>
       </c>
       <c r="JM10" s="33">
         <v>12974</v>
       </c>
       <c r="JN10" s="33">
         <v>76131</v>
       </c>
       <c r="JO10" s="33">
         <v>-51549</v>
       </c>
       <c r="JP10" s="33">
         <v>18160</v>
       </c>
       <c r="JQ10" s="33">
         <v>-5131</v>
       </c>
       <c r="JR10" s="33">
         <v>-473088</v>
       </c>
       <c r="JS10" s="33">
         <v>-145217</v>
       </c>
       <c r="JT10" s="33">
-        <v>-171441</v>
+        <v>-171442</v>
       </c>
       <c r="JU10" s="33">
-        <v>-36882</v>
+        <v>-36865</v>
       </c>
       <c r="JV10" s="33">
-        <v>-33751</v>
-[...1 lines deleted...]
-      <c r="JW10" s="33"/>
+        <v>-33557</v>
+      </c>
+      <c r="JW10" s="33">
+        <v>-179802</v>
+      </c>
       <c r="JX10" s="33"/>
       <c r="JY10" s="33"/>
       <c r="JZ10" s="33"/>
       <c r="KA10" s="33"/>
       <c r="KB10" s="33"/>
       <c r="KC10" s="33"/>
     </row>
     <row r="11" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>2866.57</v>
       </c>
       <c r="C11" s="33">
         <v>-12475.75</v>
       </c>
       <c r="D11" s="33">
         <v>-14081.38</v>
       </c>
       <c r="E11" s="33">
         <v>-6256.83</v>
       </c>
       <c r="F11" s="33">
         <v>-31478.01</v>
@@ -8974,59 +8984,61 @@
       <c r="JL11" s="33">
         <v>4683</v>
       </c>
       <c r="JM11" s="33">
         <v>-11928</v>
       </c>
       <c r="JN11" s="33">
         <v>1453</v>
       </c>
       <c r="JO11" s="33">
         <v>-9506</v>
       </c>
       <c r="JP11" s="33">
         <v>-5767</v>
       </c>
       <c r="JQ11" s="33">
         <v>72402</v>
       </c>
       <c r="JR11" s="33">
         <v>88607</v>
       </c>
       <c r="JS11" s="33">
         <v>-21617</v>
       </c>
       <c r="JT11" s="33">
-        <v>14316</v>
+        <v>14317</v>
       </c>
       <c r="JU11" s="33">
-        <v>-31984</v>
+        <v>-32001</v>
       </c>
       <c r="JV11" s="33">
-        <v>-10971</v>
-[...1 lines deleted...]
-      <c r="JW11" s="33"/>
+        <v>-11165</v>
+      </c>
+      <c r="JW11" s="33">
+        <v>16037</v>
+      </c>
       <c r="JX11" s="33"/>
       <c r="JY11" s="33"/>
       <c r="JZ11" s="33"/>
       <c r="KA11" s="33"/>
       <c r="KB11" s="33"/>
       <c r="KC11" s="33"/>
     </row>
     <row r="12" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C12" s="33">
         <v>-32613.08</v>
       </c>
       <c r="D12" s="33">
         <v>-9251.2099999999991</v>
       </c>
       <c r="E12" s="33">
         <v>-5.35</v>
       </c>
       <c r="F12" s="33">
         <v>-26844.89</v>
@@ -9861,51 +9873,53 @@
       </c>
       <c r="JO12" s="33">
         <v>-61055</v>
       </c>
       <c r="JP12" s="33">
         <v>12393</v>
       </c>
       <c r="JQ12" s="33">
         <v>67271</v>
       </c>
       <c r="JR12" s="33">
         <v>-384481</v>
       </c>
       <c r="JS12" s="33">
         <v>-166834</v>
       </c>
       <c r="JT12" s="33">
         <v>-157125</v>
       </c>
       <c r="JU12" s="33">
         <v>-68866</v>
       </c>
       <c r="JV12" s="33">
         <v>-44722</v>
       </c>
-      <c r="JW12" s="33"/>
+      <c r="JW12" s="33">
+        <v>-163765</v>
+      </c>
       <c r="JX12" s="33"/>
       <c r="JY12" s="33"/>
       <c r="JZ12" s="33"/>
       <c r="KA12" s="33"/>
       <c r="KB12" s="33"/>
       <c r="KC12" s="33"/>
     </row>
     <row r="13" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>0</v>
       </c>
       <c r="C13" s="35">
         <v>14500</v>
       </c>
       <c r="D13" s="35">
         <v>12000</v>
       </c>
       <c r="E13" s="35">
         <v>19000</v>
       </c>
       <c r="F13" s="35">
         <v>20500</v>
@@ -10716,51 +10730,53 @@
       </c>
       <c r="JO13" s="33">
         <v>21642</v>
       </c>
       <c r="JP13" s="33">
         <v>41714</v>
       </c>
       <c r="JQ13" s="35">
         <v>53181</v>
       </c>
       <c r="JR13" s="33">
         <v>67390</v>
       </c>
       <c r="JS13" s="33">
         <v>146658</v>
       </c>
       <c r="JT13" s="33">
         <v>166945</v>
       </c>
       <c r="JU13" s="33">
         <v>93999</v>
       </c>
       <c r="JV13" s="33">
         <v>84000</v>
       </c>
-      <c r="JW13" s="33"/>
+      <c r="JW13" s="33">
+        <v>87137</v>
+      </c>
       <c r="JX13" s="33"/>
       <c r="JY13" s="33"/>
       <c r="JZ13" s="33"/>
       <c r="KA13" s="33"/>
       <c r="KB13" s="33"/>
       <c r="KC13" s="35"/>
     </row>
     <row r="14" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C14" s="33">
         <v>-18113.080000000002</v>
       </c>
       <c r="D14" s="33">
         <v>2748.79</v>
       </c>
       <c r="E14" s="33">
         <v>18994.650000000001</v>
       </c>
       <c r="F14" s="33">
         <v>-6344.89</v>
@@ -11595,51 +11611,53 @@
       </c>
       <c r="JO14" s="33">
         <v>-39413</v>
       </c>
       <c r="JP14" s="33">
         <v>54107</v>
       </c>
       <c r="JQ14" s="33">
         <v>120452</v>
       </c>
       <c r="JR14" s="33">
         <v>-317091</v>
       </c>
       <c r="JS14" s="33">
         <v>-20176</v>
       </c>
       <c r="JT14" s="33">
         <v>9820</v>
       </c>
       <c r="JU14" s="33">
         <v>25133</v>
       </c>
       <c r="JV14" s="33">
         <v>39278</v>
       </c>
-      <c r="JW14" s="33"/>
+      <c r="JW14" s="33">
+        <v>-76628</v>
+      </c>
       <c r="JX14" s="33"/>
       <c r="JY14" s="33"/>
       <c r="JZ14" s="33"/>
       <c r="KA14" s="33"/>
       <c r="KB14" s="33"/>
       <c r="KC14" s="33"/>
     </row>
     <row r="15" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>173</v>
       </c>
       <c r="B15" s="33">
         <v>95979.54</v>
       </c>
       <c r="C15" s="33">
         <v>75243.899999999994</v>
       </c>
       <c r="D15" s="33">
         <v>57130.82</v>
       </c>
       <c r="E15" s="33">
         <v>59879.61</v>
       </c>
       <c r="F15" s="33">
         <v>78874.259999999995</v>
@@ -12456,51 +12474,53 @@
       </c>
       <c r="JO15" s="33">
         <v>445165</v>
       </c>
       <c r="JP15" s="33">
         <v>405752</v>
       </c>
       <c r="JQ15" s="33">
         <v>459859</v>
       </c>
       <c r="JR15" s="33">
         <v>580311</v>
       </c>
       <c r="JS15" s="33">
         <v>263220</v>
       </c>
       <c r="JT15" s="33">
         <v>243044</v>
       </c>
       <c r="JU15" s="33">
         <v>252864</v>
       </c>
       <c r="JV15" s="33">
         <v>277997</v>
       </c>
-      <c r="JW15" s="33"/>
+      <c r="JW15" s="33">
+        <v>317275</v>
+      </c>
       <c r="JX15" s="33"/>
       <c r="JY15" s="33"/>
       <c r="JZ15" s="33"/>
       <c r="KA15" s="33"/>
       <c r="KB15" s="33"/>
       <c r="KC15" s="33"/>
     </row>
     <row r="16" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A16" s="16" t="s">
         <v>174</v>
       </c>
       <c r="B16" s="36">
         <v>75243.899999999994</v>
       </c>
       <c r="C16" s="36">
         <v>57130.82</v>
       </c>
       <c r="D16" s="36">
         <v>59879.61</v>
       </c>
       <c r="E16" s="36">
         <v>78874.259999999995</v>
       </c>
       <c r="F16" s="36">
         <v>72529.37</v>
@@ -13311,51 +13331,53 @@
       </c>
       <c r="JO16" s="36">
         <v>405752</v>
       </c>
       <c r="JP16" s="36">
         <v>459859</v>
       </c>
       <c r="JQ16" s="36">
         <v>580311</v>
       </c>
       <c r="JR16" s="36">
         <v>263220</v>
       </c>
       <c r="JS16" s="36">
         <v>243044</v>
       </c>
       <c r="JT16" s="36">
         <v>252864</v>
       </c>
       <c r="JU16" s="36">
         <v>277997</v>
       </c>
       <c r="JV16" s="36">
         <v>317275</v>
       </c>
-      <c r="JW16" s="36"/>
+      <c r="JW16" s="36">
+        <v>240647</v>
+      </c>
       <c r="JX16" s="36"/>
       <c r="JY16" s="36"/>
       <c r="JZ16" s="36"/>
       <c r="KA16" s="36"/>
       <c r="KB16" s="36"/>
       <c r="KC16" s="36"/>
     </row>
     <row r="17" spans="1:158" ht="17.45" customHeight="1">
       <c r="A17" s="8"/>
       <c r="EZ17" s="9"/>
       <c r="FA17" s="9"/>
       <c r="FB17" s="9"/>
     </row>
     <row r="18" spans="1:158" s="9" customFormat="1" ht="17.45" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>189</v>
       </c>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
       <c r="AP18" s="10"/>
       <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
       <c r="AS18" s="10"/>
@@ -13370,51 +13392,51 @@
       <c r="ES18" s="2"/>
       <c r="ET18" s="2"/>
       <c r="EU18" s="2"/>
       <c r="EV18" s="2"/>
       <c r="EW18" s="2"/>
       <c r="EX18" s="2"/>
       <c r="EY18" s="2"/>
       <c r="EZ18" s="2"/>
       <c r="FA18" s="2"/>
     </row>
     <row r="19" spans="1:158" ht="17.45" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>294</v>
       </c>
       <c r="EO19" s="9"/>
     </row>
     <row r="20" spans="1:158" ht="17.45" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>295</v>
       </c>
       <c r="AW20" s="9"/>
       <c r="EO20" s="9"/>
     </row>
     <row r="21" spans="1:158" ht="17.45" customHeight="1">
       <c r="A21" s="14" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="AW21" s="9"/>
       <c r="EO21" s="9"/>
     </row>
     <row r="22" spans="1:158">
       <c r="A22" s="8"/>
       <c r="AW22" s="9"/>
       <c r="EO22" s="9"/>
     </row>
     <row r="23" spans="1:158">
       <c r="AW23" s="9"/>
       <c r="EO23" s="9"/>
     </row>
     <row r="24" spans="1:158">
       <c r="AW24" s="9"/>
       <c r="EO24" s="9"/>
       <c r="EQ24" s="11"/>
       <c r="ER24" s="11"/>
       <c r="ES24" s="11"/>
       <c r="ET24" s="12"/>
     </row>
     <row r="25" spans="1:158">
       <c r="AW25" s="9"/>
       <c r="EO25" s="9"/>
       <c r="EQ25" s="11"/>
@@ -13433,96 +13455,96 @@
     <row r="27" spans="1:158">
       <c r="AW27" s="9"/>
       <c r="EO27" s="9"/>
     </row>
     <row r="28" spans="1:158">
       <c r="AW28" s="9"/>
       <c r="EO28" s="9"/>
     </row>
     <row r="29" spans="1:158">
       <c r="AW29" s="9"/>
       <c r="EO29" s="9"/>
     </row>
     <row r="30" spans="1:158">
       <c r="AW30" s="9"/>
       <c r="EO30" s="9"/>
     </row>
     <row r="31" spans="1:158">
       <c r="AA31" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AW31" s="9"/>
       <c r="EO31" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="JR4:KC4"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="EP4:FA4"/>
+    <mergeCell ref="GX4:HI4"/>
+    <mergeCell ref="GL4:GW4"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="FN4:FY4"/>
+    <mergeCell ref="HJ4:HU4"/>
+    <mergeCell ref="IH4:IS4"/>
+    <mergeCell ref="HV4:IG4"/>
+    <mergeCell ref="JF4:JQ4"/>
+    <mergeCell ref="IT4:JE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="ED4:EO4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="DF4:DQ4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="DR4:EC4"/>
-    <mergeCell ref="JR4:KC4"/>
-[...10 lines deleted...]
-    <mergeCell ref="IT4:JE4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.24" right="0.24" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B5:ES5 ET5:EU5 EV5:EW5 EX5 EY5:EZ5 FF5 FN5:FU5 FV5:FW5 FZ5:GI5 FX5:FY5 GJ5:GK5 GL5:GW5 GY5:HI5 HK5:HU5" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AU27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="topRight" activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="bottomLeft" activeCell="A21" sqref="A1:XFD21"/>
-      <selection pane="bottomRight" activeCell="AQ17" sqref="AQ17"/>
+      <selection pane="bottomRight" activeCell="AN14" sqref="AN14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="18" customWidth="1"/>
     <col min="2" max="46" width="13.140625" style="18" customWidth="1"/>
     <col min="47" max="47" width="16.5703125" style="18" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>178</v>
       </c>
       <c r="AM2" s="18"/>
       <c r="AN2" s="18"/>
       <c r="AO2" s="18"/>
     </row>
     <row r="3" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="AM3" s="18"/>
@@ -13665,51 +13687,51 @@
       <c r="AM5" s="22">
         <v>2561</v>
       </c>
       <c r="AN5" s="22">
         <v>2562</v>
       </c>
       <c r="AO5" s="22">
         <v>2563</v>
       </c>
       <c r="AP5" s="22">
         <v>2564</v>
       </c>
       <c r="AQ5" s="22">
         <v>2565</v>
       </c>
       <c r="AR5" s="22">
         <v>2566</v>
       </c>
       <c r="AS5" s="22">
         <v>2567</v>
       </c>
       <c r="AT5" s="22">
         <v>2568</v>
       </c>
       <c r="AU5" s="73" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="32">
         <v>110392</v>
       </c>
       <c r="C6" s="32">
         <v>113848</v>
       </c>
       <c r="D6" s="32">
         <v>136608</v>
       </c>
       <c r="E6" s="32">
         <v>147872</v>
       </c>
       <c r="F6" s="32">
         <v>159199</v>
       </c>
       <c r="G6" s="32">
         <v>166123</v>
       </c>
       <c r="H6" s="32">
@@ -13808,51 +13830,51 @@
       <c r="AM6" s="32">
         <v>2524249</v>
       </c>
       <c r="AN6" s="32">
         <v>2540218</v>
       </c>
       <c r="AO6" s="32">
         <v>2344494</v>
       </c>
       <c r="AP6" s="32">
         <v>2449717.9000071972</v>
       </c>
       <c r="AQ6" s="32">
         <v>2551457</v>
       </c>
       <c r="AR6" s="32">
         <v>2665671</v>
       </c>
       <c r="AS6" s="32">
         <v>2796928</v>
       </c>
       <c r="AT6" s="32">
         <v>2824311.2968295845</v>
       </c>
       <c r="AU6" s="32">
-        <v>1045694</v>
+        <v>1242578</v>
       </c>
     </row>
     <row r="7" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>132212</v>
       </c>
       <c r="C7" s="33">
         <v>155281</v>
       </c>
       <c r="D7" s="33">
         <v>171033</v>
       </c>
       <c r="E7" s="33">
         <v>187024</v>
       </c>
       <c r="F7" s="33">
         <v>209830</v>
       </c>
       <c r="G7" s="33">
         <v>211968</v>
       </c>
       <c r="H7" s="33">
@@ -13951,51 +13973,51 @@
       <c r="AM7" s="33">
         <v>3007203</v>
       </c>
       <c r="AN7" s="33">
         <v>3043177</v>
       </c>
       <c r="AO7" s="33">
         <v>3168730.27</v>
       </c>
       <c r="AP7" s="33">
         <v>3208653</v>
       </c>
       <c r="AQ7" s="33">
         <v>3146241</v>
       </c>
       <c r="AR7" s="33">
         <v>3262393</v>
       </c>
       <c r="AS7" s="33">
         <v>3542397</v>
       </c>
       <c r="AT7" s="33">
         <v>3723068</v>
       </c>
       <c r="AU7" s="33">
-        <v>1906072</v>
+        <v>2282548</v>
       </c>
     </row>
     <row r="8" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H8" s="34">
@@ -14094,51 +14116,51 @@
       <c r="AM8" s="34">
         <v>2792105</v>
       </c>
       <c r="AN8" s="34">
         <v>2788323</v>
       </c>
       <c r="AO8" s="34">
         <v>2943860</v>
       </c>
       <c r="AP8" s="34">
         <v>3012156</v>
       </c>
       <c r="AQ8" s="34">
         <v>2932563</v>
       </c>
       <c r="AR8" s="34">
         <v>3088435</v>
       </c>
       <c r="AS8" s="34">
         <v>3395967</v>
       </c>
       <c r="AT8" s="34">
         <v>3464370</v>
       </c>
       <c r="AU8" s="34">
-        <v>1745390</v>
+        <v>2095295</v>
       </c>
     </row>
     <row r="9" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H9" s="34">
@@ -14237,51 +14259,51 @@
       <c r="AM9" s="34">
         <v>215098</v>
       </c>
       <c r="AN9" s="34">
         <v>254854</v>
       </c>
       <c r="AO9" s="34">
         <v>224870.27</v>
       </c>
       <c r="AP9" s="34">
         <v>196497</v>
       </c>
       <c r="AQ9" s="34">
         <v>213678</v>
       </c>
       <c r="AR9" s="34">
         <v>173958</v>
       </c>
       <c r="AS9" s="34">
         <v>146430</v>
       </c>
       <c r="AT9" s="34">
         <v>258698</v>
       </c>
       <c r="AU9" s="34">
-        <v>160682</v>
+        <v>187253</v>
       </c>
     </row>
     <row r="10" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-21820</v>
       </c>
       <c r="C10" s="33">
         <v>-41433</v>
       </c>
       <c r="D10" s="33">
         <v>-34425</v>
       </c>
       <c r="E10" s="33">
         <v>-39152</v>
       </c>
       <c r="F10" s="33">
         <v>-50631</v>
       </c>
       <c r="G10" s="33">
         <v>-45845</v>
       </c>
       <c r="H10" s="33">
@@ -14380,51 +14402,51 @@
       <c r="AM10" s="33">
         <v>-482954</v>
       </c>
       <c r="AN10" s="33">
         <v>-502959</v>
       </c>
       <c r="AO10" s="33">
         <v>-824236.27</v>
       </c>
       <c r="AP10" s="33">
         <v>-758935.09999280283</v>
       </c>
       <c r="AQ10" s="33">
         <v>-594784</v>
       </c>
       <c r="AR10" s="33">
         <v>-596722</v>
       </c>
       <c r="AS10" s="33">
         <v>-745469</v>
       </c>
       <c r="AT10" s="33">
         <v>-898756.70317041548</v>
       </c>
       <c r="AU10" s="33">
-        <v>-860378</v>
+        <v>-1039970</v>
       </c>
     </row>
     <row r="11" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>8940</v>
       </c>
       <c r="C11" s="33">
         <v>15404</v>
       </c>
       <c r="D11" s="33">
         <v>3838</v>
       </c>
       <c r="E11" s="33">
         <v>5498</v>
       </c>
       <c r="F11" s="33">
         <v>7568</v>
       </c>
       <c r="G11" s="33">
         <v>-1512</v>
       </c>
       <c r="H11" s="33">
@@ -14523,51 +14545,51 @@
       <c r="AM11" s="33">
         <v>92274.469999999972</v>
       </c>
       <c r="AN11" s="33">
         <v>33500</v>
       </c>
       <c r="AO11" s="33">
         <v>99270.270000000019</v>
       </c>
       <c r="AP11" s="33">
         <v>39186.099992802832</v>
       </c>
       <c r="AQ11" s="33">
         <v>-51127</v>
       </c>
       <c r="AR11" s="33">
         <v>-112885</v>
       </c>
       <c r="AS11" s="33">
         <v>137514</v>
       </c>
       <c r="AT11" s="33">
         <v>42266.70317041548</v>
       </c>
       <c r="AU11" s="33">
-        <v>38350</v>
+        <v>54177</v>
       </c>
     </row>
     <row r="12" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-12880</v>
       </c>
       <c r="C12" s="33">
         <v>-26029</v>
       </c>
       <c r="D12" s="33">
         <v>-30587</v>
       </c>
       <c r="E12" s="33">
         <v>-33654</v>
       </c>
       <c r="F12" s="33">
         <v>-43063</v>
       </c>
       <c r="G12" s="33">
         <v>-47357</v>
       </c>
       <c r="H12" s="33">
@@ -14666,51 +14688,51 @@
       <c r="AM12" s="33">
         <v>-390679.53</v>
       </c>
       <c r="AN12" s="33">
         <v>-469459</v>
       </c>
       <c r="AO12" s="33">
         <v>-724966</v>
       </c>
       <c r="AP12" s="33">
         <v>-719749</v>
       </c>
       <c r="AQ12" s="33">
         <v>-645911</v>
       </c>
       <c r="AR12" s="33">
         <v>-709607</v>
       </c>
       <c r="AS12" s="33">
         <v>-607955</v>
       </c>
       <c r="AT12" s="33">
         <v>-856490</v>
       </c>
       <c r="AU12" s="33">
-        <v>-822028</v>
+        <v>-985793</v>
       </c>
     </row>
     <row r="13" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>14682</v>
       </c>
       <c r="C13" s="35">
         <v>26422</v>
       </c>
       <c r="D13" s="35">
         <v>34082</v>
       </c>
       <c r="E13" s="35">
         <v>30000</v>
       </c>
       <c r="F13" s="35">
         <v>47000</v>
       </c>
       <c r="G13" s="35">
         <v>46000</v>
       </c>
       <c r="H13" s="35">
@@ -14809,51 +14831,51 @@
       <c r="AM13" s="35">
         <v>500357.53</v>
       </c>
       <c r="AN13" s="35">
         <v>348978</v>
       </c>
       <c r="AO13" s="35">
         <v>784115</v>
       </c>
       <c r="AP13" s="35">
         <v>736392</v>
       </c>
       <c r="AQ13" s="35">
         <v>681183</v>
       </c>
       <c r="AR13" s="35">
         <v>624644</v>
       </c>
       <c r="AS13" s="33">
         <v>583000</v>
       </c>
       <c r="AT13" s="33">
         <v>922700</v>
       </c>
       <c r="AU13" s="33">
-        <v>558992</v>
+        <v>646129</v>
       </c>
     </row>
     <row r="14" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>1802</v>
       </c>
       <c r="C14" s="33">
         <v>393</v>
       </c>
       <c r="D14" s="33">
         <v>3495</v>
       </c>
       <c r="E14" s="33">
         <v>-3654</v>
       </c>
       <c r="F14" s="33">
         <v>3937</v>
       </c>
       <c r="G14" s="33">
         <v>-1357</v>
       </c>
       <c r="H14" s="33">
@@ -14952,51 +14974,51 @@
       <c r="AM14" s="33">
         <v>109678</v>
       </c>
       <c r="AN14" s="33">
         <v>-120481</v>
       </c>
       <c r="AO14" s="33">
         <v>59149</v>
       </c>
       <c r="AP14" s="33">
         <v>16643</v>
       </c>
       <c r="AQ14" s="33">
         <v>35272</v>
       </c>
       <c r="AR14" s="33">
         <v>-84963</v>
       </c>
       <c r="AS14" s="33">
         <v>-24955</v>
       </c>
       <c r="AT14" s="33">
         <v>66210</v>
       </c>
       <c r="AU14" s="33">
-        <v>-263036</v>
+        <v>-339664</v>
       </c>
     </row>
     <row r="15" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="33">
         <v>6333</v>
       </c>
       <c r="C15" s="33">
         <v>8135</v>
       </c>
       <c r="D15" s="33">
         <v>8528</v>
       </c>
       <c r="E15" s="33">
         <v>12023</v>
       </c>
       <c r="F15" s="33">
         <v>8369</v>
       </c>
       <c r="G15" s="33">
         <v>12306</v>
       </c>
       <c r="H15" s="33">
@@ -15238,51 +15260,51 @@
       <c r="AM16" s="36">
         <v>633436</v>
       </c>
       <c r="AN16" s="36">
         <v>512955</v>
       </c>
       <c r="AO16" s="36">
         <v>572104</v>
       </c>
       <c r="AP16" s="36">
         <v>588747</v>
       </c>
       <c r="AQ16" s="36">
         <v>624019</v>
       </c>
       <c r="AR16" s="36">
         <v>539056</v>
       </c>
       <c r="AS16" s="36">
         <v>514101</v>
       </c>
       <c r="AT16" s="36">
         <v>580311</v>
       </c>
       <c r="AU16" s="36">
-        <v>317275</v>
+        <v>240647</v>
       </c>
     </row>
     <row r="17" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
@@ -15339,51 +15361,51 @@
     </row>
     <row r="20" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A20" s="14" t="str">
         <f>รายเดือน!A20</f>
         <v>ผู้รับผิดชอบข้อมูล: ส่วนวางแผนการคลังและงบประมาณ กองนโยบายการคลัง</v>
       </c>
       <c r="X20" s="18"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="18"/>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AM20" s="18"/>
       <c r="AN20" s="18"/>
       <c r="AO20" s="18"/>
     </row>
     <row r="21" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A21" s="14" t="str">
         <f>รายเดือน!A21</f>
-        <v>ปรับปรุงครั้งสุดท้ายวันที่: 16 มีนาคม 2569</v>
+        <v>ปรับปรุงครั้งสุดท้ายวันที่: 17 เมษายน 2569</v>
       </c>
       <c r="V21" s="17" t="s">
         <v>175</v>
       </c>
       <c r="W21" s="28"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="27"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="18"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="26"/>
       <c r="AM21" s="18"/>
       <c r="AN21" s="18"/>
       <c r="AO21" s="18"/>
     </row>
     <row r="22" spans="1:41">
       <c r="W22" s="29"/>
       <c r="Y22" s="27"/>