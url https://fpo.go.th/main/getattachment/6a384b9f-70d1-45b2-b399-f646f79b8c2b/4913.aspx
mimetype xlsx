--- v5 (2026-05-09)
+++ v6 (2026-07-06)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\My Drive\เล่มรุ่ง\เล่มรุ่งหัวข้อ 6.1 หัวข้อ 13.5 และ Fit 106\Fit_106\ปี 69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18F453DE-09C5-4517-A6D1-1A5418EEF79F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29140F5D-F15F-4469-A4B6-A4666BE6B27D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายเดือน" sheetId="2" r:id="rId1"/>
     <sheet name="รายปี" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">รายเดือน!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">รายปี!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A21" i="1" l="1"/>
   <c r="FM7" i="2"/>
   <c r="FM10" i="2" s="1"/>
   <c r="FM15" i="2" l="1"/>
   <c r="FM14" i="2" s="1"/>
   <c r="FM12" i="2" s="1"/>
   <c r="FM11" i="2" l="1"/>
   <c r="FL7" i="2" l="1"/>
   <c r="FL10" i="2" s="1"/>
   <c r="FL14" i="2"/>
@@ -1167,55 +1167,55 @@
   <si>
     <t>ก.พ.69</t>
   </si>
   <si>
     <t>มี.ค.69</t>
   </si>
   <si>
     <t>เม.ย.69</t>
   </si>
   <si>
     <t>พ.ค.69</t>
   </si>
   <si>
     <t>มิ.ย.69</t>
   </si>
   <si>
     <t>ก.ค.69</t>
   </si>
   <si>
     <t>ส.ค.69</t>
   </si>
   <si>
     <t>ก.ย.69</t>
   </si>
   <si>
+    <t>ปรับปรุงครั้งสุดท้ายวันที่: 15 มิถุนายน 2569</t>
+  </si>
+  <si>
     <t>2569 
-(6 เดือน)</t>
-[...2 lines deleted...]
-    <t>ปรับปรุงครั้งสุดท้ายวันที่: 17 เมษายน 2569</t>
+(8 เดือน)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="0_ ;[Red]\-0\ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
@@ -2419,55 +2419,55 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:KC31"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="JJ6" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="JN6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="JR6" sqref="JR6:JW6"/>
+      <selection pane="bottomRight" activeCell="JQ13" sqref="JQ13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="51.5703125" style="2" customWidth="1"/>
     <col min="2" max="144" width="13.5703125" style="2" customWidth="1"/>
     <col min="145" max="156" width="13.42578125" style="2" customWidth="1"/>
     <col min="157" max="157" width="13.5703125" style="2" customWidth="1"/>
     <col min="158" max="165" width="13.7109375" style="2" customWidth="1"/>
     <col min="166" max="166" width="14.7109375" style="2" customWidth="1"/>
     <col min="167" max="167" width="13.85546875" style="2" customWidth="1"/>
     <col min="168" max="168" width="14" style="2" customWidth="1"/>
     <col min="169" max="194" width="14.28515625" style="2" customWidth="1"/>
     <col min="195" max="196" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="197" max="205" width="12.42578125" style="2" customWidth="1"/>
     <col min="206" max="217" width="11.85546875" style="2" customWidth="1"/>
     <col min="218" max="241" width="11.7109375" style="2" customWidth="1"/>
     <col min="242" max="253" width="12.28515625" style="2" customWidth="1"/>
     <col min="254" max="265" width="12.140625" style="2" customWidth="1"/>
     <col min="266" max="277" width="12" style="2" customWidth="1"/>
     <col min="278" max="289" width="11.5703125" style="2" customWidth="1"/>
     <col min="290" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:289" ht="17.45" customHeight="1">
@@ -4620,69 +4620,73 @@
       <c r="JJ6" s="32">
         <v>170654</v>
       </c>
       <c r="JK6" s="32">
         <v>195434</v>
       </c>
       <c r="JL6" s="32">
         <v>233598</v>
       </c>
       <c r="JM6" s="32">
         <v>227483</v>
       </c>
       <c r="JN6" s="32">
         <v>395055</v>
       </c>
       <c r="JO6" s="32">
         <v>202071</v>
       </c>
       <c r="JP6" s="32">
         <v>225354</v>
       </c>
       <c r="JQ6" s="32">
         <v>345114</v>
       </c>
       <c r="JR6" s="32">
-        <v>244415</v>
+        <v>244391</v>
       </c>
       <c r="JS6" s="32">
         <v>141924</v>
       </c>
       <c r="JT6" s="32">
         <v>256901</v>
       </c>
       <c r="JU6" s="32">
         <v>225344</v>
       </c>
       <c r="JV6" s="32">
-        <v>177320</v>
+        <v>182142</v>
       </c>
       <c r="JW6" s="32">
-        <v>196674</v>
-[...2 lines deleted...]
-      <c r="JY6" s="32"/>
+        <v>195848</v>
+      </c>
+      <c r="JX6" s="32">
+        <v>255793</v>
+      </c>
+      <c r="JY6" s="32">
+        <v>242238</v>
+      </c>
       <c r="JZ6" s="32"/>
       <c r="KA6" s="32"/>
       <c r="KB6" s="32"/>
       <c r="KC6" s="32"/>
     </row>
     <row r="7" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>87469.2</v>
       </c>
       <c r="C7" s="33">
         <v>85991.039999999994</v>
       </c>
       <c r="D7" s="33">
         <v>71767.179999999993</v>
       </c>
       <c r="E7" s="33">
         <v>72712.45</v>
       </c>
       <c r="F7" s="33">
         <v>67944.320000000007</v>
       </c>
       <c r="G7" s="33">
@@ -5515,52 +5519,56 @@
       </c>
       <c r="JP7" s="33">
         <v>207194</v>
       </c>
       <c r="JQ7" s="33">
         <v>350245</v>
       </c>
       <c r="JR7" s="33">
         <v>717503</v>
       </c>
       <c r="JS7" s="33">
         <v>287141</v>
       </c>
       <c r="JT7" s="33">
         <v>428343</v>
       </c>
       <c r="JU7" s="33">
         <v>262209</v>
       </c>
       <c r="JV7" s="33">
         <v>210877</v>
       </c>
       <c r="JW7" s="33">
         <v>376476</v>
       </c>
-      <c r="JX7" s="33"/>
-      <c r="JY7" s="33"/>
+      <c r="JX7" s="33">
+        <v>264730</v>
+      </c>
+      <c r="JY7" s="33">
+        <v>262357</v>
+      </c>
       <c r="JZ7" s="33"/>
       <c r="KA7" s="33"/>
       <c r="KB7" s="33"/>
       <c r="KC7" s="33"/>
     </row>
     <row r="8" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34">
         <v>77465.350000000006</v>
       </c>
       <c r="C8" s="34">
         <v>78387.53</v>
       </c>
       <c r="D8" s="34">
         <v>63556.22</v>
       </c>
       <c r="E8" s="34">
         <v>65672.679999999993</v>
       </c>
       <c r="F8" s="34">
         <v>60629.66</v>
       </c>
       <c r="G8" s="34">
@@ -6372,52 +6380,56 @@
       </c>
       <c r="JP8" s="34">
         <v>197999</v>
       </c>
       <c r="JQ8" s="34">
         <v>317939</v>
       </c>
       <c r="JR8" s="34">
         <v>688316</v>
       </c>
       <c r="JS8" s="34">
         <v>250555</v>
       </c>
       <c r="JT8" s="34">
         <v>382877</v>
       </c>
       <c r="JU8" s="34">
         <v>237923</v>
       </c>
       <c r="JV8" s="34">
         <v>185720</v>
       </c>
       <c r="JW8" s="34">
         <v>349905</v>
       </c>
-      <c r="JX8" s="34"/>
-      <c r="JY8" s="34"/>
+      <c r="JX8" s="34">
+        <v>247566</v>
+      </c>
+      <c r="JY8" s="34">
+        <v>247530</v>
+      </c>
       <c r="JZ8" s="34"/>
       <c r="KA8" s="34"/>
       <c r="KB8" s="34"/>
       <c r="KC8" s="34"/>
     </row>
     <row r="9" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34">
         <v>10003.85</v>
       </c>
       <c r="C9" s="34">
         <v>7603.51</v>
       </c>
       <c r="D9" s="34">
         <v>8210.9599999999991</v>
       </c>
       <c r="E9" s="34">
         <v>7039.77</v>
       </c>
       <c r="F9" s="34">
         <v>7314.66</v>
       </c>
       <c r="G9" s="34">
@@ -7229,52 +7241,56 @@
       </c>
       <c r="JP9" s="34">
         <v>9195</v>
       </c>
       <c r="JQ9" s="34">
         <v>32306</v>
       </c>
       <c r="JR9" s="34">
         <v>29187</v>
       </c>
       <c r="JS9" s="34">
         <v>36586</v>
       </c>
       <c r="JT9" s="34">
         <v>45466</v>
       </c>
       <c r="JU9" s="34">
         <v>24286</v>
       </c>
       <c r="JV9" s="34">
         <v>25157</v>
       </c>
       <c r="JW9" s="34">
         <v>26571</v>
       </c>
-      <c r="JX9" s="34"/>
-      <c r="JY9" s="34"/>
+      <c r="JX9" s="34">
+        <v>17164</v>
+      </c>
+      <c r="JY9" s="34">
+        <v>14827</v>
+      </c>
       <c r="JZ9" s="34"/>
       <c r="KA9" s="34"/>
       <c r="KB9" s="34"/>
       <c r="KC9" s="34"/>
     </row>
     <row r="10" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-23602.21</v>
       </c>
       <c r="C10" s="33">
         <v>-20137.330000000002</v>
       </c>
       <c r="D10" s="33">
         <v>4830.17</v>
       </c>
       <c r="E10" s="33">
         <v>6251.48</v>
       </c>
       <c r="F10" s="33">
         <v>4633.12</v>
       </c>
       <c r="G10" s="33">
@@ -8095,69 +8111,73 @@
       <c r="JJ10" s="33">
         <v>-36432</v>
       </c>
       <c r="JK10" s="33">
         <v>-130153</v>
       </c>
       <c r="JL10" s="33">
         <v>-30924</v>
       </c>
       <c r="JM10" s="33">
         <v>12974</v>
       </c>
       <c r="JN10" s="33">
         <v>76131</v>
       </c>
       <c r="JO10" s="33">
         <v>-51549</v>
       </c>
       <c r="JP10" s="33">
         <v>18160</v>
       </c>
       <c r="JQ10" s="33">
         <v>-5131</v>
       </c>
       <c r="JR10" s="33">
-        <v>-473088</v>
+        <v>-473112</v>
       </c>
       <c r="JS10" s="33">
         <v>-145217</v>
       </c>
       <c r="JT10" s="33">
         <v>-171442</v>
       </c>
       <c r="JU10" s="33">
         <v>-36865</v>
       </c>
       <c r="JV10" s="33">
-        <v>-33557</v>
+        <v>-28735</v>
       </c>
       <c r="JW10" s="33">
-        <v>-179802</v>
-[...2 lines deleted...]
-      <c r="JY10" s="33"/>
+        <v>-180628</v>
+      </c>
+      <c r="JX10" s="33">
+        <v>-8937</v>
+      </c>
+      <c r="JY10" s="33">
+        <v>-20119</v>
+      </c>
       <c r="JZ10" s="33"/>
       <c r="KA10" s="33"/>
       <c r="KB10" s="33"/>
       <c r="KC10" s="33"/>
     </row>
     <row r="11" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>2866.57</v>
       </c>
       <c r="C11" s="33">
         <v>-12475.75</v>
       </c>
       <c r="D11" s="33">
         <v>-14081.38</v>
       </c>
       <c r="E11" s="33">
         <v>-6256.83</v>
       </c>
       <c r="F11" s="33">
         <v>-31478.01</v>
       </c>
       <c r="G11" s="33">
@@ -8978,69 +8998,73 @@
       <c r="JJ11" s="33">
         <v>-35646</v>
       </c>
       <c r="JK11" s="33">
         <v>22103</v>
       </c>
       <c r="JL11" s="33">
         <v>4683</v>
       </c>
       <c r="JM11" s="33">
         <v>-11928</v>
       </c>
       <c r="JN11" s="33">
         <v>1453</v>
       </c>
       <c r="JO11" s="33">
         <v>-9506</v>
       </c>
       <c r="JP11" s="33">
         <v>-5767</v>
       </c>
       <c r="JQ11" s="33">
         <v>72402</v>
       </c>
       <c r="JR11" s="33">
-        <v>88607</v>
+        <v>88631</v>
       </c>
       <c r="JS11" s="33">
         <v>-21617</v>
       </c>
       <c r="JT11" s="33">
         <v>14317</v>
       </c>
       <c r="JU11" s="33">
         <v>-32001</v>
       </c>
       <c r="JV11" s="33">
-        <v>-11165</v>
+        <v>-15987</v>
       </c>
       <c r="JW11" s="33">
-        <v>16037</v>
-[...2 lines deleted...]
-      <c r="JY11" s="33"/>
+        <v>16863</v>
+      </c>
+      <c r="JX11" s="33">
+        <v>-17864</v>
+      </c>
+      <c r="JY11" s="33">
+        <v>61972</v>
+      </c>
       <c r="JZ11" s="33"/>
       <c r="KA11" s="33"/>
       <c r="KB11" s="33"/>
       <c r="KC11" s="33"/>
     </row>
     <row r="12" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C12" s="33">
         <v>-32613.08</v>
       </c>
       <c r="D12" s="33">
         <v>-9251.2099999999991</v>
       </c>
       <c r="E12" s="33">
         <v>-5.35</v>
       </c>
       <c r="F12" s="33">
         <v>-26844.89</v>
       </c>
       <c r="G12" s="33">
@@ -9876,52 +9900,56 @@
       </c>
       <c r="JP12" s="33">
         <v>12393</v>
       </c>
       <c r="JQ12" s="33">
         <v>67271</v>
       </c>
       <c r="JR12" s="33">
         <v>-384481</v>
       </c>
       <c r="JS12" s="33">
         <v>-166834</v>
       </c>
       <c r="JT12" s="33">
         <v>-157125</v>
       </c>
       <c r="JU12" s="33">
         <v>-68866</v>
       </c>
       <c r="JV12" s="33">
         <v>-44722</v>
       </c>
       <c r="JW12" s="33">
         <v>-163765</v>
       </c>
-      <c r="JX12" s="33"/>
-      <c r="JY12" s="33"/>
+      <c r="JX12" s="33">
+        <v>-26801</v>
+      </c>
+      <c r="JY12" s="33">
+        <v>41853</v>
+      </c>
       <c r="JZ12" s="33"/>
       <c r="KA12" s="33"/>
       <c r="KB12" s="33"/>
       <c r="KC12" s="33"/>
     </row>
     <row r="13" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>0</v>
       </c>
       <c r="C13" s="35">
         <v>14500</v>
       </c>
       <c r="D13" s="35">
         <v>12000</v>
       </c>
       <c r="E13" s="35">
         <v>19000</v>
       </c>
       <c r="F13" s="35">
         <v>20500</v>
       </c>
       <c r="G13" s="35">
@@ -10733,52 +10761,56 @@
       </c>
       <c r="JP13" s="33">
         <v>41714</v>
       </c>
       <c r="JQ13" s="35">
         <v>53181</v>
       </c>
       <c r="JR13" s="33">
         <v>67390</v>
       </c>
       <c r="JS13" s="33">
         <v>146658</v>
       </c>
       <c r="JT13" s="33">
         <v>166945</v>
       </c>
       <c r="JU13" s="33">
         <v>93999</v>
       </c>
       <c r="JV13" s="33">
         <v>84000</v>
       </c>
       <c r="JW13" s="33">
         <v>87137</v>
       </c>
-      <c r="JX13" s="33"/>
-      <c r="JY13" s="33"/>
+      <c r="JX13" s="33">
+        <v>73000</v>
+      </c>
+      <c r="JY13" s="33">
+        <v>12319</v>
+      </c>
       <c r="JZ13" s="33"/>
       <c r="KA13" s="33"/>
       <c r="KB13" s="33"/>
       <c r="KC13" s="35"/>
     </row>
     <row r="14" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C14" s="33">
         <v>-18113.080000000002</v>
       </c>
       <c r="D14" s="33">
         <v>2748.79</v>
       </c>
       <c r="E14" s="33">
         <v>18994.650000000001</v>
       </c>
       <c r="F14" s="33">
         <v>-6344.89</v>
       </c>
       <c r="G14" s="33">
@@ -11614,52 +11646,56 @@
       </c>
       <c r="JP14" s="33">
         <v>54107</v>
       </c>
       <c r="JQ14" s="33">
         <v>120452</v>
       </c>
       <c r="JR14" s="33">
         <v>-317091</v>
       </c>
       <c r="JS14" s="33">
         <v>-20176</v>
       </c>
       <c r="JT14" s="33">
         <v>9820</v>
       </c>
       <c r="JU14" s="33">
         <v>25133</v>
       </c>
       <c r="JV14" s="33">
         <v>39278</v>
       </c>
       <c r="JW14" s="33">
         <v>-76628</v>
       </c>
-      <c r="JX14" s="33"/>
-      <c r="JY14" s="33"/>
+      <c r="JX14" s="33">
+        <v>46199</v>
+      </c>
+      <c r="JY14" s="33">
+        <v>54172</v>
+      </c>
       <c r="JZ14" s="33"/>
       <c r="KA14" s="33"/>
       <c r="KB14" s="33"/>
       <c r="KC14" s="33"/>
     </row>
     <row r="15" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>173</v>
       </c>
       <c r="B15" s="33">
         <v>95979.54</v>
       </c>
       <c r="C15" s="33">
         <v>75243.899999999994</v>
       </c>
       <c r="D15" s="33">
         <v>57130.82</v>
       </c>
       <c r="E15" s="33">
         <v>59879.61</v>
       </c>
       <c r="F15" s="33">
         <v>78874.259999999995</v>
       </c>
       <c r="G15" s="33">
@@ -12477,52 +12513,56 @@
       </c>
       <c r="JP15" s="33">
         <v>405752</v>
       </c>
       <c r="JQ15" s="33">
         <v>459859</v>
       </c>
       <c r="JR15" s="33">
         <v>580311</v>
       </c>
       <c r="JS15" s="33">
         <v>263220</v>
       </c>
       <c r="JT15" s="33">
         <v>243044</v>
       </c>
       <c r="JU15" s="33">
         <v>252864</v>
       </c>
       <c r="JV15" s="33">
         <v>277997</v>
       </c>
       <c r="JW15" s="33">
         <v>317275</v>
       </c>
-      <c r="JX15" s="33"/>
-      <c r="JY15" s="33"/>
+      <c r="JX15" s="33">
+        <v>240647</v>
+      </c>
+      <c r="JY15" s="33">
+        <v>286846</v>
+      </c>
       <c r="JZ15" s="33"/>
       <c r="KA15" s="33"/>
       <c r="KB15" s="33"/>
       <c r="KC15" s="33"/>
     </row>
     <row r="16" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A16" s="16" t="s">
         <v>174</v>
       </c>
       <c r="B16" s="36">
         <v>75243.899999999994</v>
       </c>
       <c r="C16" s="36">
         <v>57130.82</v>
       </c>
       <c r="D16" s="36">
         <v>59879.61</v>
       </c>
       <c r="E16" s="36">
         <v>78874.259999999995</v>
       </c>
       <c r="F16" s="36">
         <v>72529.37</v>
       </c>
       <c r="G16" s="36">
@@ -13334,52 +13374,56 @@
       </c>
       <c r="JP16" s="36">
         <v>459859</v>
       </c>
       <c r="JQ16" s="36">
         <v>580311</v>
       </c>
       <c r="JR16" s="36">
         <v>263220</v>
       </c>
       <c r="JS16" s="36">
         <v>243044</v>
       </c>
       <c r="JT16" s="36">
         <v>252864</v>
       </c>
       <c r="JU16" s="36">
         <v>277997</v>
       </c>
       <c r="JV16" s="36">
         <v>317275</v>
       </c>
       <c r="JW16" s="36">
         <v>240647</v>
       </c>
-      <c r="JX16" s="36"/>
-      <c r="JY16" s="36"/>
+      <c r="JX16" s="36">
+        <v>286846</v>
+      </c>
+      <c r="JY16" s="36">
+        <v>341018</v>
+      </c>
       <c r="JZ16" s="36"/>
       <c r="KA16" s="36"/>
       <c r="KB16" s="36"/>
       <c r="KC16" s="36"/>
     </row>
     <row r="17" spans="1:158" ht="17.45" customHeight="1">
       <c r="A17" s="8"/>
       <c r="EZ17" s="9"/>
       <c r="FA17" s="9"/>
       <c r="FB17" s="9"/>
     </row>
     <row r="18" spans="1:158" s="9" customFormat="1" ht="17.45" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>189</v>
       </c>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
       <c r="AP18" s="10"/>
       <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
       <c r="AS18" s="10"/>
       <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
@@ -13392,51 +13436,51 @@
       <c r="ES18" s="2"/>
       <c r="ET18" s="2"/>
       <c r="EU18" s="2"/>
       <c r="EV18" s="2"/>
       <c r="EW18" s="2"/>
       <c r="EX18" s="2"/>
       <c r="EY18" s="2"/>
       <c r="EZ18" s="2"/>
       <c r="FA18" s="2"/>
     </row>
     <row r="19" spans="1:158" ht="17.45" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>294</v>
       </c>
       <c r="EO19" s="9"/>
     </row>
     <row r="20" spans="1:158" ht="17.45" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>295</v>
       </c>
       <c r="AW20" s="9"/>
       <c r="EO20" s="9"/>
     </row>
     <row r="21" spans="1:158" ht="17.45" customHeight="1">
       <c r="A21" s="14" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="AW21" s="9"/>
       <c r="EO21" s="9"/>
     </row>
     <row r="22" spans="1:158">
       <c r="A22" s="8"/>
       <c r="AW22" s="9"/>
       <c r="EO22" s="9"/>
     </row>
     <row r="23" spans="1:158">
       <c r="AW23" s="9"/>
       <c r="EO23" s="9"/>
     </row>
     <row r="24" spans="1:158">
       <c r="AW24" s="9"/>
       <c r="EO24" s="9"/>
       <c r="EQ24" s="11"/>
       <c r="ER24" s="11"/>
       <c r="ES24" s="11"/>
       <c r="ET24" s="12"/>
     </row>
     <row r="25" spans="1:158">
       <c r="AW25" s="9"/>
       <c r="EO25" s="9"/>
       <c r="EQ25" s="11"/>
@@ -13495,56 +13539,56 @@
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="ED4:EO4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="DF4:DQ4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="DR4:EC4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.24" right="0.24" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B5:ES5 ET5:EU5 EV5:EW5 EX5 EY5:EZ5 FF5 FN5:FU5 FV5:FW5 FZ5:GI5 FX5:FY5 GJ5:GK5 GL5:GW5 GY5:HI5 HK5:HU5" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AU27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="topRight" activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="bottomLeft" activeCell="A21" sqref="A1:XFD21"/>
-      <selection pane="bottomRight" activeCell="AN14" sqref="AN14"/>
+      <selection pane="bottomRight" activeCell="AS9" sqref="AS9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="18" customWidth="1"/>
     <col min="2" max="46" width="13.140625" style="18" customWidth="1"/>
     <col min="47" max="47" width="16.5703125" style="18" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>178</v>
       </c>
       <c r="AM2" s="18"/>
       <c r="AN2" s="18"/>
       <c r="AO2" s="18"/>
     </row>
     <row r="3" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="AM3" s="18"/>
@@ -13687,51 +13731,51 @@
       <c r="AM5" s="22">
         <v>2561</v>
       </c>
       <c r="AN5" s="22">
         <v>2562</v>
       </c>
       <c r="AO5" s="22">
         <v>2563</v>
       </c>
       <c r="AP5" s="22">
         <v>2564</v>
       </c>
       <c r="AQ5" s="22">
         <v>2565</v>
       </c>
       <c r="AR5" s="22">
         <v>2566</v>
       </c>
       <c r="AS5" s="22">
         <v>2567</v>
       </c>
       <c r="AT5" s="22">
         <v>2568</v>
       </c>
       <c r="AU5" s="73" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="6" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="32">
         <v>110392</v>
       </c>
       <c r="C6" s="32">
         <v>113848</v>
       </c>
       <c r="D6" s="32">
         <v>136608</v>
       </c>
       <c r="E6" s="32">
         <v>147872</v>
       </c>
       <c r="F6" s="32">
         <v>159199</v>
       </c>
       <c r="G6" s="32">
         <v>166123</v>
       </c>
       <c r="H6" s="32">
@@ -13830,51 +13874,51 @@
       <c r="AM6" s="32">
         <v>2524249</v>
       </c>
       <c r="AN6" s="32">
         <v>2540218</v>
       </c>
       <c r="AO6" s="32">
         <v>2344494</v>
       </c>
       <c r="AP6" s="32">
         <v>2449717.9000071972</v>
       </c>
       <c r="AQ6" s="32">
         <v>2551457</v>
       </c>
       <c r="AR6" s="32">
         <v>2665671</v>
       </c>
       <c r="AS6" s="32">
         <v>2796928</v>
       </c>
       <c r="AT6" s="32">
         <v>2824311.2968295845</v>
       </c>
       <c r="AU6" s="32">
-        <v>1242578</v>
+        <v>1744581</v>
       </c>
     </row>
     <row r="7" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>132212</v>
       </c>
       <c r="C7" s="33">
         <v>155281</v>
       </c>
       <c r="D7" s="33">
         <v>171033</v>
       </c>
       <c r="E7" s="33">
         <v>187024</v>
       </c>
       <c r="F7" s="33">
         <v>209830</v>
       </c>
       <c r="G7" s="33">
         <v>211968</v>
       </c>
       <c r="H7" s="33">
@@ -13973,51 +14017,51 @@
       <c r="AM7" s="33">
         <v>3007203</v>
       </c>
       <c r="AN7" s="33">
         <v>3043177</v>
       </c>
       <c r="AO7" s="33">
         <v>3168730.27</v>
       </c>
       <c r="AP7" s="33">
         <v>3208653</v>
       </c>
       <c r="AQ7" s="33">
         <v>3146241</v>
       </c>
       <c r="AR7" s="33">
         <v>3262393</v>
       </c>
       <c r="AS7" s="33">
         <v>3542397</v>
       </c>
       <c r="AT7" s="33">
         <v>3723068</v>
       </c>
       <c r="AU7" s="33">
-        <v>2282548</v>
+        <v>2809636</v>
       </c>
     </row>
     <row r="8" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H8" s="34">
@@ -14116,51 +14160,51 @@
       <c r="AM8" s="34">
         <v>2792105</v>
       </c>
       <c r="AN8" s="34">
         <v>2788323</v>
       </c>
       <c r="AO8" s="34">
         <v>2943860</v>
       </c>
       <c r="AP8" s="34">
         <v>3012156</v>
       </c>
       <c r="AQ8" s="34">
         <v>2932563</v>
       </c>
       <c r="AR8" s="34">
         <v>3088435</v>
       </c>
       <c r="AS8" s="34">
         <v>3395967</v>
       </c>
       <c r="AT8" s="34">
         <v>3464370</v>
       </c>
       <c r="AU8" s="34">
-        <v>2095295</v>
+        <v>2590392</v>
       </c>
     </row>
     <row r="9" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H9" s="34">
@@ -14259,51 +14303,51 @@
       <c r="AM9" s="34">
         <v>215098</v>
       </c>
       <c r="AN9" s="34">
         <v>254854</v>
       </c>
       <c r="AO9" s="34">
         <v>224870.27</v>
       </c>
       <c r="AP9" s="34">
         <v>196497</v>
       </c>
       <c r="AQ9" s="34">
         <v>213678</v>
       </c>
       <c r="AR9" s="34">
         <v>173958</v>
       </c>
       <c r="AS9" s="34">
         <v>146430</v>
       </c>
       <c r="AT9" s="34">
         <v>258698</v>
       </c>
       <c r="AU9" s="34">
-        <v>187253</v>
+        <v>219244</v>
       </c>
     </row>
     <row r="10" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-21820</v>
       </c>
       <c r="C10" s="33">
         <v>-41433</v>
       </c>
       <c r="D10" s="33">
         <v>-34425</v>
       </c>
       <c r="E10" s="33">
         <v>-39152</v>
       </c>
       <c r="F10" s="33">
         <v>-50631</v>
       </c>
       <c r="G10" s="33">
         <v>-45845</v>
       </c>
       <c r="H10" s="33">
@@ -14402,51 +14446,51 @@
       <c r="AM10" s="33">
         <v>-482954</v>
       </c>
       <c r="AN10" s="33">
         <v>-502959</v>
       </c>
       <c r="AO10" s="33">
         <v>-824236.27</v>
       </c>
       <c r="AP10" s="33">
         <v>-758935.09999280283</v>
       </c>
       <c r="AQ10" s="33">
         <v>-594784</v>
       </c>
       <c r="AR10" s="33">
         <v>-596722</v>
       </c>
       <c r="AS10" s="33">
         <v>-745469</v>
       </c>
       <c r="AT10" s="33">
         <v>-898756.70317041548</v>
       </c>
       <c r="AU10" s="33">
-        <v>-1039970</v>
+        <v>-1065055</v>
       </c>
     </row>
     <row r="11" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>8940</v>
       </c>
       <c r="C11" s="33">
         <v>15404</v>
       </c>
       <c r="D11" s="33">
         <v>3838</v>
       </c>
       <c r="E11" s="33">
         <v>5498</v>
       </c>
       <c r="F11" s="33">
         <v>7568</v>
       </c>
       <c r="G11" s="33">
         <v>-1512</v>
       </c>
       <c r="H11" s="33">
@@ -14545,51 +14589,51 @@
       <c r="AM11" s="33">
         <v>92274.469999999972</v>
       </c>
       <c r="AN11" s="33">
         <v>33500</v>
       </c>
       <c r="AO11" s="33">
         <v>99270.270000000019</v>
       </c>
       <c r="AP11" s="33">
         <v>39186.099992802832</v>
       </c>
       <c r="AQ11" s="33">
         <v>-51127</v>
       </c>
       <c r="AR11" s="33">
         <v>-112885</v>
       </c>
       <c r="AS11" s="33">
         <v>137514</v>
       </c>
       <c r="AT11" s="33">
         <v>42266.70317041548</v>
       </c>
       <c r="AU11" s="33">
-        <v>54177</v>
+        <v>94314</v>
       </c>
     </row>
     <row r="12" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-12880</v>
       </c>
       <c r="C12" s="33">
         <v>-26029</v>
       </c>
       <c r="D12" s="33">
         <v>-30587</v>
       </c>
       <c r="E12" s="33">
         <v>-33654</v>
       </c>
       <c r="F12" s="33">
         <v>-43063</v>
       </c>
       <c r="G12" s="33">
         <v>-47357</v>
       </c>
       <c r="H12" s="33">
@@ -14688,51 +14732,51 @@
       <c r="AM12" s="33">
         <v>-390679.53</v>
       </c>
       <c r="AN12" s="33">
         <v>-469459</v>
       </c>
       <c r="AO12" s="33">
         <v>-724966</v>
       </c>
       <c r="AP12" s="33">
         <v>-719749</v>
       </c>
       <c r="AQ12" s="33">
         <v>-645911</v>
       </c>
       <c r="AR12" s="33">
         <v>-709607</v>
       </c>
       <c r="AS12" s="33">
         <v>-607955</v>
       </c>
       <c r="AT12" s="33">
         <v>-856490</v>
       </c>
       <c r="AU12" s="33">
-        <v>-985793</v>
+        <v>-970741</v>
       </c>
     </row>
     <row r="13" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>14682</v>
       </c>
       <c r="C13" s="35">
         <v>26422</v>
       </c>
       <c r="D13" s="35">
         <v>34082</v>
       </c>
       <c r="E13" s="35">
         <v>30000</v>
       </c>
       <c r="F13" s="35">
         <v>47000</v>
       </c>
       <c r="G13" s="35">
         <v>46000</v>
       </c>
       <c r="H13" s="35">
@@ -14831,51 +14875,51 @@
       <c r="AM13" s="35">
         <v>500357.53</v>
       </c>
       <c r="AN13" s="35">
         <v>348978</v>
       </c>
       <c r="AO13" s="35">
         <v>784115</v>
       </c>
       <c r="AP13" s="35">
         <v>736392</v>
       </c>
       <c r="AQ13" s="35">
         <v>681183</v>
       </c>
       <c r="AR13" s="35">
         <v>624644</v>
       </c>
       <c r="AS13" s="33">
         <v>583000</v>
       </c>
       <c r="AT13" s="33">
         <v>922700</v>
       </c>
       <c r="AU13" s="33">
-        <v>646129</v>
+        <v>731448</v>
       </c>
     </row>
     <row r="14" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>1802</v>
       </c>
       <c r="C14" s="33">
         <v>393</v>
       </c>
       <c r="D14" s="33">
         <v>3495</v>
       </c>
       <c r="E14" s="33">
         <v>-3654</v>
       </c>
       <c r="F14" s="33">
         <v>3937</v>
       </c>
       <c r="G14" s="33">
         <v>-1357</v>
       </c>
       <c r="H14" s="33">
@@ -14974,51 +15018,51 @@
       <c r="AM14" s="33">
         <v>109678</v>
       </c>
       <c r="AN14" s="33">
         <v>-120481</v>
       </c>
       <c r="AO14" s="33">
         <v>59149</v>
       </c>
       <c r="AP14" s="33">
         <v>16643</v>
       </c>
       <c r="AQ14" s="33">
         <v>35272</v>
       </c>
       <c r="AR14" s="33">
         <v>-84963</v>
       </c>
       <c r="AS14" s="33">
         <v>-24955</v>
       </c>
       <c r="AT14" s="33">
         <v>66210</v>
       </c>
       <c r="AU14" s="33">
-        <v>-339664</v>
+        <v>-239293</v>
       </c>
     </row>
     <row r="15" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="33">
         <v>6333</v>
       </c>
       <c r="C15" s="33">
         <v>8135</v>
       </c>
       <c r="D15" s="33">
         <v>8528</v>
       </c>
       <c r="E15" s="33">
         <v>12023</v>
       </c>
       <c r="F15" s="33">
         <v>8369</v>
       </c>
       <c r="G15" s="33">
         <v>12306</v>
       </c>
       <c r="H15" s="33">
@@ -15260,51 +15304,51 @@
       <c r="AM16" s="36">
         <v>633436</v>
       </c>
       <c r="AN16" s="36">
         <v>512955</v>
       </c>
       <c r="AO16" s="36">
         <v>572104</v>
       </c>
       <c r="AP16" s="36">
         <v>588747</v>
       </c>
       <c r="AQ16" s="36">
         <v>624019</v>
       </c>
       <c r="AR16" s="36">
         <v>539056</v>
       </c>
       <c r="AS16" s="36">
         <v>514101</v>
       </c>
       <c r="AT16" s="36">
         <v>580311</v>
       </c>
       <c r="AU16" s="36">
-        <v>240647</v>
+        <v>341018</v>
       </c>
     </row>
     <row r="17" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
@@ -15361,51 +15405,51 @@
     </row>
     <row r="20" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A20" s="14" t="str">
         <f>รายเดือน!A20</f>
         <v>ผู้รับผิดชอบข้อมูล: ส่วนวางแผนการคลังและงบประมาณ กองนโยบายการคลัง</v>
       </c>
       <c r="X20" s="18"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="18"/>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AM20" s="18"/>
       <c r="AN20" s="18"/>
       <c r="AO20" s="18"/>
     </row>
     <row r="21" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A21" s="14" t="str">
         <f>รายเดือน!A21</f>
-        <v>ปรับปรุงครั้งสุดท้ายวันที่: 17 เมษายน 2569</v>
+        <v>ปรับปรุงครั้งสุดท้ายวันที่: 15 มิถุนายน 2569</v>
       </c>
       <c r="V21" s="17" t="s">
         <v>175</v>
       </c>
       <c r="W21" s="28"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="27"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="18"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="26"/>
       <c r="AM21" s="18"/>
       <c r="AN21" s="18"/>
       <c r="AO21" s="18"/>
     </row>
     <row r="22" spans="1:41">
       <c r="W22" s="29"/>
       <c r="Y22" s="27"/>