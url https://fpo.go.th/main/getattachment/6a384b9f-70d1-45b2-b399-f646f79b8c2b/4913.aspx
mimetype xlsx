--- v6 (2026-07-06)
+++ v7 (2026-07-27)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\My Drive\เล่มรุ่ง\เล่มรุ่งหัวข้อ 6.1 หัวข้อ 13.5 และ Fit 106\Fit_106\ปี 69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29140F5D-F15F-4469-A4B6-A4666BE6B27D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6D3BA10-2ED7-41BB-B93E-1117A0572BCD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายเดือน" sheetId="2" r:id="rId1"/>
     <sheet name="รายปี" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">รายเดือน!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">รายปี!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A21" i="1" l="1"/>
   <c r="FM7" i="2"/>
   <c r="FM10" i="2" s="1"/>
   <c r="FM15" i="2" l="1"/>
   <c r="FM14" i="2" s="1"/>
   <c r="FM12" i="2" s="1"/>
   <c r="FM11" i="2" l="1"/>
   <c r="FL7" i="2" l="1"/>
   <c r="FL10" i="2" s="1"/>
   <c r="FL14" i="2"/>
@@ -1167,55 +1167,55 @@
   <si>
     <t>ก.พ.69</t>
   </si>
   <si>
     <t>มี.ค.69</t>
   </si>
   <si>
     <t>เม.ย.69</t>
   </si>
   <si>
     <t>พ.ค.69</t>
   </si>
   <si>
     <t>มิ.ย.69</t>
   </si>
   <si>
     <t>ก.ค.69</t>
   </si>
   <si>
     <t>ส.ค.69</t>
   </si>
   <si>
     <t>ก.ย.69</t>
   </si>
   <si>
-    <t>ปรับปรุงครั้งสุดท้ายวันที่: 15 มิถุนายน 2569</t>
+    <t>ปรับปรุงครั้งสุดท้ายวันที่: 15 กรกฎาคม 2569</t>
   </si>
   <si>
     <t>2569 
-(8 เดือน)</t>
+(9 เดือน)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="0_ ;[Red]\-0\ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
@@ -1864,204 +1864,204 @@
     </xf>
     <xf numFmtId="49" fontId="23" fillId="9" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="11" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="19" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="20" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="21" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="22" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="40" fontId="23" fillId="11" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
     <cellStyle name="Accent5 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Accent6 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Bad 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Calculation 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 2 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Comma 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Comma 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Good 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Input 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Neutral 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Neutral 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2419,55 +2419,55 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:KC31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="JN6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="JQ13" sqref="JQ13"/>
+      <selection pane="bottomRight" activeCell="JR6" sqref="JR6:JZ6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="51.5703125" style="2" customWidth="1"/>
     <col min="2" max="144" width="13.5703125" style="2" customWidth="1"/>
     <col min="145" max="156" width="13.42578125" style="2" customWidth="1"/>
     <col min="157" max="157" width="13.5703125" style="2" customWidth="1"/>
     <col min="158" max="165" width="13.7109375" style="2" customWidth="1"/>
     <col min="166" max="166" width="14.7109375" style="2" customWidth="1"/>
     <col min="167" max="167" width="13.85546875" style="2" customWidth="1"/>
     <col min="168" max="168" width="14" style="2" customWidth="1"/>
     <col min="169" max="194" width="14.28515625" style="2" customWidth="1"/>
     <col min="195" max="196" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="197" max="205" width="12.42578125" style="2" customWidth="1"/>
     <col min="206" max="217" width="11.85546875" style="2" customWidth="1"/>
     <col min="218" max="241" width="11.7109375" style="2" customWidth="1"/>
     <col min="242" max="253" width="12.28515625" style="2" customWidth="1"/>
     <col min="254" max="265" width="12.140625" style="2" customWidth="1"/>
     <col min="266" max="277" width="12" style="2" customWidth="1"/>
     <col min="278" max="289" width="11.5703125" style="2" customWidth="1"/>
     <col min="290" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:289" ht="17.45" customHeight="1">
@@ -2580,392 +2580,392 @@
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="6"/>
       <c r="DC3" s="6"/>
       <c r="DD3" s="6"/>
       <c r="DE3" s="6"/>
       <c r="DF3" s="6"/>
       <c r="DG3" s="6"/>
       <c r="DH3" s="6"/>
       <c r="DI3" s="6"/>
       <c r="DJ3" s="6"/>
       <c r="DK3" s="6"/>
       <c r="DL3" s="6"/>
       <c r="DM3" s="6"/>
       <c r="DN3" s="6"/>
       <c r="DO3" s="6"/>
       <c r="DP3" s="6"/>
       <c r="DQ3" s="6"/>
     </row>
     <row r="4" spans="1:289" s="39" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A4" s="74" t="s">
+      <c r="A4" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="76" t="s">
+      <c r="B4" s="101" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="77"/>
-[...10 lines deleted...]
-      <c r="N4" s="79" t="s">
+      <c r="C4" s="102"/>
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="102"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="102"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="80"/>
-[...10 lines deleted...]
-      <c r="Z4" s="82" t="s">
+      <c r="O4" s="99"/>
+      <c r="P4" s="99"/>
+      <c r="Q4" s="99"/>
+      <c r="R4" s="99"/>
+      <c r="S4" s="99"/>
+      <c r="T4" s="99"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="AA4" s="83"/>
-[...10 lines deleted...]
-      <c r="AL4" s="91" t="s">
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="97"/>
+      <c r="AL4" s="89" t="s">
         <v>53</v>
       </c>
-      <c r="AM4" s="92"/>
-[...10 lines deleted...]
-      <c r="AX4" s="88" t="s">
+      <c r="AM4" s="90"/>
+      <c r="AN4" s="90"/>
+      <c r="AO4" s="90"/>
+      <c r="AP4" s="90"/>
+      <c r="AQ4" s="90"/>
+      <c r="AR4" s="90"/>
+      <c r="AS4" s="90"/>
+      <c r="AT4" s="90"/>
+      <c r="AU4" s="90"/>
+      <c r="AV4" s="90"/>
+      <c r="AW4" s="91"/>
+      <c r="AX4" s="115" t="s">
         <v>55</v>
       </c>
-      <c r="AY4" s="89"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="76" t="s">
+      <c r="AY4" s="116"/>
+      <c r="AZ4" s="116"/>
+      <c r="BA4" s="116"/>
+      <c r="BB4" s="116"/>
+      <c r="BC4" s="116"/>
+      <c r="BD4" s="116"/>
+      <c r="BE4" s="116"/>
+      <c r="BF4" s="116"/>
+      <c r="BG4" s="116"/>
+      <c r="BH4" s="116"/>
+      <c r="BI4" s="117"/>
+      <c r="BJ4" s="101" t="s">
         <v>68</v>
       </c>
-      <c r="BK4" s="77"/>
-[...10 lines deleted...]
-      <c r="BV4" s="82" t="s">
+      <c r="BK4" s="102"/>
+      <c r="BL4" s="102"/>
+      <c r="BM4" s="102"/>
+      <c r="BN4" s="102"/>
+      <c r="BO4" s="102"/>
+      <c r="BP4" s="102"/>
+      <c r="BQ4" s="102"/>
+      <c r="BR4" s="102"/>
+      <c r="BS4" s="102"/>
+      <c r="BT4" s="102"/>
+      <c r="BU4" s="103"/>
+      <c r="BV4" s="95" t="s">
         <v>90</v>
       </c>
-      <c r="BW4" s="83"/>
-[...10 lines deleted...]
-      <c r="CH4" s="79" t="s">
+      <c r="BW4" s="96"/>
+      <c r="BX4" s="96"/>
+      <c r="BY4" s="96"/>
+      <c r="BZ4" s="96"/>
+      <c r="CA4" s="96"/>
+      <c r="CB4" s="96"/>
+      <c r="CC4" s="96"/>
+      <c r="CD4" s="96"/>
+      <c r="CE4" s="96"/>
+      <c r="CF4" s="96"/>
+      <c r="CG4" s="97"/>
+      <c r="CH4" s="98" t="s">
         <v>103</v>
       </c>
-      <c r="CI4" s="80"/>
-[...10 lines deleted...]
-      <c r="CT4" s="91" t="s">
+      <c r="CI4" s="99"/>
+      <c r="CJ4" s="99"/>
+      <c r="CK4" s="99"/>
+      <c r="CL4" s="99"/>
+      <c r="CM4" s="99"/>
+      <c r="CN4" s="99"/>
+      <c r="CO4" s="99"/>
+      <c r="CP4" s="99"/>
+      <c r="CQ4" s="99"/>
+      <c r="CR4" s="99"/>
+      <c r="CS4" s="100"/>
+      <c r="CT4" s="89" t="s">
         <v>116</v>
       </c>
-      <c r="CU4" s="92"/>
-[...10 lines deleted...]
-      <c r="DF4" s="94" t="s">
+      <c r="CU4" s="90"/>
+      <c r="CV4" s="121"/>
+      <c r="CW4" s="121"/>
+      <c r="CX4" s="121"/>
+      <c r="CY4" s="121"/>
+      <c r="CZ4" s="121"/>
+      <c r="DA4" s="121"/>
+      <c r="DB4" s="121"/>
+      <c r="DC4" s="121"/>
+      <c r="DD4" s="121"/>
+      <c r="DE4" s="122"/>
+      <c r="DF4" s="118" t="s">
         <v>129</v>
       </c>
-      <c r="DG4" s="95"/>
-[...10 lines deleted...]
-      <c r="DR4" s="99" t="s">
+      <c r="DG4" s="119"/>
+      <c r="DH4" s="119"/>
+      <c r="DI4" s="119"/>
+      <c r="DJ4" s="119"/>
+      <c r="DK4" s="119"/>
+      <c r="DL4" s="119"/>
+      <c r="DM4" s="119"/>
+      <c r="DN4" s="119"/>
+      <c r="DO4" s="119"/>
+      <c r="DP4" s="119"/>
+      <c r="DQ4" s="120"/>
+      <c r="DR4" s="123" t="s">
         <v>144</v>
       </c>
-      <c r="DS4" s="100"/>
-[...10 lines deleted...]
-      <c r="ED4" s="85" t="s">
+      <c r="DS4" s="124"/>
+      <c r="DT4" s="124"/>
+      <c r="DU4" s="124"/>
+      <c r="DV4" s="124"/>
+      <c r="DW4" s="124"/>
+      <c r="DX4" s="124"/>
+      <c r="DY4" s="124"/>
+      <c r="DZ4" s="124"/>
+      <c r="EA4" s="124"/>
+      <c r="EB4" s="124"/>
+      <c r="EC4" s="125"/>
+      <c r="ED4" s="112" t="s">
         <v>146</v>
       </c>
-      <c r="EE4" s="86"/>
-[...10 lines deleted...]
-      <c r="EP4" s="108" t="s">
+      <c r="EE4" s="113"/>
+      <c r="EF4" s="113"/>
+      <c r="EG4" s="113"/>
+      <c r="EH4" s="113"/>
+      <c r="EI4" s="113"/>
+      <c r="EJ4" s="113"/>
+      <c r="EK4" s="113"/>
+      <c r="EL4" s="113"/>
+      <c r="EM4" s="113"/>
+      <c r="EN4" s="113"/>
+      <c r="EO4" s="114"/>
+      <c r="EP4" s="80" t="s">
         <v>170</v>
       </c>
-      <c r="EQ4" s="109"/>
-[...10 lines deleted...]
-      <c r="FB4" s="105" t="s">
+      <c r="EQ4" s="81"/>
+      <c r="ER4" s="81"/>
+      <c r="ES4" s="81"/>
+      <c r="ET4" s="81"/>
+      <c r="EU4" s="81"/>
+      <c r="EV4" s="81"/>
+      <c r="EW4" s="81"/>
+      <c r="EX4" s="81"/>
+      <c r="EY4" s="81"/>
+      <c r="EZ4" s="81"/>
+      <c r="FA4" s="82"/>
+      <c r="FB4" s="77" t="s">
         <v>190</v>
       </c>
-      <c r="FC4" s="106"/>
-[...10 lines deleted...]
-      <c r="FN4" s="117" t="s">
+      <c r="FC4" s="78"/>
+      <c r="FD4" s="78"/>
+      <c r="FE4" s="78"/>
+      <c r="FF4" s="78"/>
+      <c r="FG4" s="78"/>
+      <c r="FH4" s="78"/>
+      <c r="FI4" s="78"/>
+      <c r="FJ4" s="78"/>
+      <c r="FK4" s="78"/>
+      <c r="FL4" s="78"/>
+      <c r="FM4" s="79"/>
+      <c r="FN4" s="92" t="s">
         <v>203</v>
       </c>
-      <c r="FO4" s="118"/>
-[...10 lines deleted...]
-      <c r="FZ4" s="91" t="s">
+      <c r="FO4" s="93"/>
+      <c r="FP4" s="93"/>
+      <c r="FQ4" s="93"/>
+      <c r="FR4" s="93"/>
+      <c r="FS4" s="93"/>
+      <c r="FT4" s="93"/>
+      <c r="FU4" s="93"/>
+      <c r="FV4" s="93"/>
+      <c r="FW4" s="93"/>
+      <c r="FX4" s="93"/>
+      <c r="FY4" s="94"/>
+      <c r="FZ4" s="89" t="s">
         <v>216</v>
       </c>
-      <c r="GA4" s="92"/>
-[...10 lines deleted...]
-      <c r="GL4" s="114" t="s">
+      <c r="GA4" s="90"/>
+      <c r="GB4" s="90"/>
+      <c r="GC4" s="90"/>
+      <c r="GD4" s="90"/>
+      <c r="GE4" s="90"/>
+      <c r="GF4" s="90"/>
+      <c r="GG4" s="90"/>
+      <c r="GH4" s="90"/>
+      <c r="GI4" s="90"/>
+      <c r="GJ4" s="90"/>
+      <c r="GK4" s="91"/>
+      <c r="GL4" s="86" t="s">
         <v>229</v>
       </c>
-      <c r="GM4" s="115"/>
-[...10 lines deleted...]
-      <c r="GX4" s="111" t="s">
+      <c r="GM4" s="87"/>
+      <c r="GN4" s="87"/>
+      <c r="GO4" s="87"/>
+      <c r="GP4" s="87"/>
+      <c r="GQ4" s="87"/>
+      <c r="GR4" s="87"/>
+      <c r="GS4" s="87"/>
+      <c r="GT4" s="87"/>
+      <c r="GU4" s="87"/>
+      <c r="GV4" s="87"/>
+      <c r="GW4" s="88"/>
+      <c r="GX4" s="83" t="s">
         <v>242</v>
       </c>
-      <c r="GY4" s="112"/>
-[...10 lines deleted...]
-      <c r="HJ4" s="82" t="s">
+      <c r="GY4" s="84"/>
+      <c r="GZ4" s="84"/>
+      <c r="HA4" s="84"/>
+      <c r="HB4" s="84"/>
+      <c r="HC4" s="84"/>
+      <c r="HD4" s="84"/>
+      <c r="HE4" s="84"/>
+      <c r="HF4" s="84"/>
+      <c r="HG4" s="84"/>
+      <c r="HH4" s="84"/>
+      <c r="HI4" s="85"/>
+      <c r="HJ4" s="95" t="s">
         <v>255</v>
       </c>
-      <c r="HK4" s="83"/>
-[...10 lines deleted...]
-      <c r="HV4" s="76" t="s">
+      <c r="HK4" s="96"/>
+      <c r="HL4" s="96"/>
+      <c r="HM4" s="96"/>
+      <c r="HN4" s="96"/>
+      <c r="HO4" s="96"/>
+      <c r="HP4" s="96"/>
+      <c r="HQ4" s="96"/>
+      <c r="HR4" s="96"/>
+      <c r="HS4" s="96"/>
+      <c r="HT4" s="96"/>
+      <c r="HU4" s="97"/>
+      <c r="HV4" s="101" t="s">
         <v>268</v>
       </c>
-      <c r="HW4" s="77"/>
-[...10 lines deleted...]
-      <c r="IH4" s="79" t="s">
+      <c r="HW4" s="102"/>
+      <c r="HX4" s="102"/>
+      <c r="HY4" s="102"/>
+      <c r="HZ4" s="102"/>
+      <c r="IA4" s="102"/>
+      <c r="IB4" s="102"/>
+      <c r="IC4" s="102"/>
+      <c r="ID4" s="102"/>
+      <c r="IE4" s="102"/>
+      <c r="IF4" s="102"/>
+      <c r="IG4" s="103"/>
+      <c r="IH4" s="98" t="s">
         <v>281</v>
       </c>
-      <c r="II4" s="80"/>
-[...10 lines deleted...]
-      <c r="IT4" s="123" t="s">
+      <c r="II4" s="99"/>
+      <c r="IJ4" s="99"/>
+      <c r="IK4" s="99"/>
+      <c r="IL4" s="99"/>
+      <c r="IM4" s="99"/>
+      <c r="IN4" s="99"/>
+      <c r="IO4" s="99"/>
+      <c r="IP4" s="99"/>
+      <c r="IQ4" s="99"/>
+      <c r="IR4" s="99"/>
+      <c r="IS4" s="100"/>
+      <c r="IT4" s="107" t="s">
         <v>308</v>
       </c>
-      <c r="IU4" s="124"/>
-[...10 lines deleted...]
-      <c r="JF4" s="120" t="s">
+      <c r="IU4" s="108"/>
+      <c r="IV4" s="108"/>
+      <c r="IW4" s="108"/>
+      <c r="IX4" s="108"/>
+      <c r="IY4" s="108"/>
+      <c r="IZ4" s="108"/>
+      <c r="JA4" s="108"/>
+      <c r="JB4" s="108"/>
+      <c r="JC4" s="108"/>
+      <c r="JD4" s="108"/>
+      <c r="JE4" s="109"/>
+      <c r="JF4" s="104" t="s">
         <v>310</v>
       </c>
-      <c r="JG4" s="121"/>
-[...10 lines deleted...]
-      <c r="JR4" s="102" t="s">
+      <c r="JG4" s="105"/>
+      <c r="JH4" s="105"/>
+      <c r="JI4" s="105"/>
+      <c r="JJ4" s="105"/>
+      <c r="JK4" s="105"/>
+      <c r="JL4" s="105"/>
+      <c r="JM4" s="105"/>
+      <c r="JN4" s="105"/>
+      <c r="JO4" s="105"/>
+      <c r="JP4" s="105"/>
+      <c r="JQ4" s="106"/>
+      <c r="JR4" s="74" t="s">
         <v>322</v>
       </c>
-      <c r="JS4" s="103"/>
-[...9 lines deleted...]
-      <c r="KC4" s="104"/>
+      <c r="JS4" s="75"/>
+      <c r="JT4" s="75"/>
+      <c r="JU4" s="75"/>
+      <c r="JV4" s="75"/>
+      <c r="JW4" s="75"/>
+      <c r="JX4" s="75"/>
+      <c r="JY4" s="75"/>
+      <c r="JZ4" s="75"/>
+      <c r="KA4" s="75"/>
+      <c r="KB4" s="75"/>
+      <c r="KC4" s="76"/>
     </row>
     <row r="5" spans="1:289" s="43" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A5" s="75"/>
+      <c r="A5" s="111"/>
       <c r="B5" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -4620,74 +4620,76 @@
       <c r="JJ6" s="32">
         <v>170654</v>
       </c>
       <c r="JK6" s="32">
         <v>195434</v>
       </c>
       <c r="JL6" s="32">
         <v>233598</v>
       </c>
       <c r="JM6" s="32">
         <v>227483</v>
       </c>
       <c r="JN6" s="32">
         <v>395055</v>
       </c>
       <c r="JO6" s="32">
         <v>202071</v>
       </c>
       <c r="JP6" s="32">
         <v>225354</v>
       </c>
       <c r="JQ6" s="32">
         <v>345114</v>
       </c>
       <c r="JR6" s="32">
-        <v>244391</v>
+        <v>244387</v>
       </c>
       <c r="JS6" s="32">
-        <v>141924</v>
+        <v>141922</v>
       </c>
       <c r="JT6" s="32">
-        <v>256901</v>
+        <v>256904</v>
       </c>
       <c r="JU6" s="32">
-        <v>225344</v>
+        <v>225339</v>
       </c>
       <c r="JV6" s="32">
-        <v>182142</v>
+        <v>182141</v>
       </c>
       <c r="JW6" s="32">
         <v>195848</v>
       </c>
       <c r="JX6" s="32">
         <v>255793</v>
       </c>
       <c r="JY6" s="32">
-        <v>242238</v>
-[...1 lines deleted...]
-      <c r="JZ6" s="32"/>
+        <v>242697</v>
+      </c>
+      <c r="JZ6" s="32">
+        <v>409705</v>
+      </c>
       <c r="KA6" s="32"/>
       <c r="KB6" s="32"/>
       <c r="KC6" s="32"/>
     </row>
     <row r="7" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>87469.2</v>
       </c>
       <c r="C7" s="33">
         <v>85991.039999999994</v>
       </c>
       <c r="D7" s="33">
         <v>71767.179999999993</v>
       </c>
       <c r="E7" s="33">
         <v>72712.45</v>
       </c>
       <c r="F7" s="33">
         <v>67944.320000000007</v>
       </c>
       <c r="G7" s="33">
         <v>70814.78</v>
@@ -5525,51 +5527,53 @@
       </c>
       <c r="JR7" s="33">
         <v>717503</v>
       </c>
       <c r="JS7" s="33">
         <v>287141</v>
       </c>
       <c r="JT7" s="33">
         <v>428343</v>
       </c>
       <c r="JU7" s="33">
         <v>262209</v>
       </c>
       <c r="JV7" s="33">
         <v>210877</v>
       </c>
       <c r="JW7" s="33">
         <v>376476</v>
       </c>
       <c r="JX7" s="33">
         <v>264730</v>
       </c>
       <c r="JY7" s="33">
         <v>262357</v>
       </c>
-      <c r="JZ7" s="33"/>
+      <c r="JZ7" s="33">
+        <v>338428</v>
+      </c>
       <c r="KA7" s="33"/>
       <c r="KB7" s="33"/>
       <c r="KC7" s="33"/>
     </row>
     <row r="8" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34">
         <v>77465.350000000006</v>
       </c>
       <c r="C8" s="34">
         <v>78387.53</v>
       </c>
       <c r="D8" s="34">
         <v>63556.22</v>
       </c>
       <c r="E8" s="34">
         <v>65672.679999999993</v>
       </c>
       <c r="F8" s="34">
         <v>60629.66</v>
       </c>
       <c r="G8" s="34">
         <v>60722.720000000001</v>
@@ -6386,51 +6390,53 @@
       </c>
       <c r="JR8" s="34">
         <v>688316</v>
       </c>
       <c r="JS8" s="34">
         <v>250555</v>
       </c>
       <c r="JT8" s="34">
         <v>382877</v>
       </c>
       <c r="JU8" s="34">
         <v>237923</v>
       </c>
       <c r="JV8" s="34">
         <v>185720</v>
       </c>
       <c r="JW8" s="34">
         <v>349905</v>
       </c>
       <c r="JX8" s="34">
         <v>247566</v>
       </c>
       <c r="JY8" s="34">
         <v>247530</v>
       </c>
-      <c r="JZ8" s="34"/>
+      <c r="JZ8" s="34">
+        <v>324622</v>
+      </c>
       <c r="KA8" s="34"/>
       <c r="KB8" s="34"/>
       <c r="KC8" s="34"/>
     </row>
     <row r="9" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34">
         <v>10003.85</v>
       </c>
       <c r="C9" s="34">
         <v>7603.51</v>
       </c>
       <c r="D9" s="34">
         <v>8210.9599999999991</v>
       </c>
       <c r="E9" s="34">
         <v>7039.77</v>
       </c>
       <c r="F9" s="34">
         <v>7314.66</v>
       </c>
       <c r="G9" s="34">
         <v>10092.06</v>
@@ -7247,51 +7253,53 @@
       </c>
       <c r="JR9" s="34">
         <v>29187</v>
       </c>
       <c r="JS9" s="34">
         <v>36586</v>
       </c>
       <c r="JT9" s="34">
         <v>45466</v>
       </c>
       <c r="JU9" s="34">
         <v>24286</v>
       </c>
       <c r="JV9" s="34">
         <v>25157</v>
       </c>
       <c r="JW9" s="34">
         <v>26571</v>
       </c>
       <c r="JX9" s="34">
         <v>17164</v>
       </c>
       <c r="JY9" s="34">
         <v>14827</v>
       </c>
-      <c r="JZ9" s="34"/>
+      <c r="JZ9" s="34">
+        <v>13806</v>
+      </c>
       <c r="KA9" s="34"/>
       <c r="KB9" s="34"/>
       <c r="KC9" s="34"/>
     </row>
     <row r="10" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-23602.21</v>
       </c>
       <c r="C10" s="33">
         <v>-20137.330000000002</v>
       </c>
       <c r="D10" s="33">
         <v>4830.17</v>
       </c>
       <c r="E10" s="33">
         <v>6251.48</v>
       </c>
       <c r="F10" s="33">
         <v>4633.12</v>
       </c>
       <c r="G10" s="33">
         <v>7231.07</v>
@@ -8111,74 +8119,76 @@
       <c r="JJ10" s="33">
         <v>-36432</v>
       </c>
       <c r="JK10" s="33">
         <v>-130153</v>
       </c>
       <c r="JL10" s="33">
         <v>-30924</v>
       </c>
       <c r="JM10" s="33">
         <v>12974</v>
       </c>
       <c r="JN10" s="33">
         <v>76131</v>
       </c>
       <c r="JO10" s="33">
         <v>-51549</v>
       </c>
       <c r="JP10" s="33">
         <v>18160</v>
       </c>
       <c r="JQ10" s="33">
         <v>-5131</v>
       </c>
       <c r="JR10" s="33">
-        <v>-473112</v>
+        <v>-473116</v>
       </c>
       <c r="JS10" s="33">
-        <v>-145217</v>
+        <v>-145219</v>
       </c>
       <c r="JT10" s="33">
-        <v>-171442</v>
+        <v>-171439</v>
       </c>
       <c r="JU10" s="33">
-        <v>-36865</v>
+        <v>-36870</v>
       </c>
       <c r="JV10" s="33">
-        <v>-28735</v>
+        <v>-28736</v>
       </c>
       <c r="JW10" s="33">
         <v>-180628</v>
       </c>
       <c r="JX10" s="33">
         <v>-8937</v>
       </c>
       <c r="JY10" s="33">
-        <v>-20119</v>
-[...1 lines deleted...]
-      <c r="JZ10" s="33"/>
+        <v>-19660</v>
+      </c>
+      <c r="JZ10" s="33">
+        <v>71277</v>
+      </c>
       <c r="KA10" s="33"/>
       <c r="KB10" s="33"/>
       <c r="KC10" s="33"/>
     </row>
     <row r="11" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>2866.57</v>
       </c>
       <c r="C11" s="33">
         <v>-12475.75</v>
       </c>
       <c r="D11" s="33">
         <v>-14081.38</v>
       </c>
       <c r="E11" s="33">
         <v>-6256.83</v>
       </c>
       <c r="F11" s="33">
         <v>-31478.01</v>
       </c>
       <c r="G11" s="33">
         <v>-20171.240000000002</v>
@@ -8998,74 +9008,76 @@
       <c r="JJ11" s="33">
         <v>-35646</v>
       </c>
       <c r="JK11" s="33">
         <v>22103</v>
       </c>
       <c r="JL11" s="33">
         <v>4683</v>
       </c>
       <c r="JM11" s="33">
         <v>-11928</v>
       </c>
       <c r="JN11" s="33">
         <v>1453</v>
       </c>
       <c r="JO11" s="33">
         <v>-9506</v>
       </c>
       <c r="JP11" s="33">
         <v>-5767</v>
       </c>
       <c r="JQ11" s="33">
         <v>72402</v>
       </c>
       <c r="JR11" s="33">
-        <v>88631</v>
+        <v>88635</v>
       </c>
       <c r="JS11" s="33">
-        <v>-21617</v>
+        <v>-21615</v>
       </c>
       <c r="JT11" s="33">
-        <v>14317</v>
+        <v>14314</v>
       </c>
       <c r="JU11" s="33">
-        <v>-32001</v>
+        <v>-31996</v>
       </c>
       <c r="JV11" s="33">
-        <v>-15987</v>
+        <v>-15986</v>
       </c>
       <c r="JW11" s="33">
         <v>16863</v>
       </c>
       <c r="JX11" s="33">
         <v>-17864</v>
       </c>
       <c r="JY11" s="33">
-        <v>61972</v>
-[...1 lines deleted...]
-      <c r="JZ11" s="33"/>
+        <v>61513</v>
+      </c>
+      <c r="JZ11" s="33">
+        <v>-19790</v>
+      </c>
       <c r="KA11" s="33"/>
       <c r="KB11" s="33"/>
       <c r="KC11" s="33"/>
     </row>
     <row r="12" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C12" s="33">
         <v>-32613.08</v>
       </c>
       <c r="D12" s="33">
         <v>-9251.2099999999991</v>
       </c>
       <c r="E12" s="33">
         <v>-5.35</v>
       </c>
       <c r="F12" s="33">
         <v>-26844.89</v>
       </c>
       <c r="G12" s="33">
         <v>-12940.17</v>
@@ -9906,51 +9918,53 @@
       </c>
       <c r="JR12" s="33">
         <v>-384481</v>
       </c>
       <c r="JS12" s="33">
         <v>-166834</v>
       </c>
       <c r="JT12" s="33">
         <v>-157125</v>
       </c>
       <c r="JU12" s="33">
         <v>-68866</v>
       </c>
       <c r="JV12" s="33">
         <v>-44722</v>
       </c>
       <c r="JW12" s="33">
         <v>-163765</v>
       </c>
       <c r="JX12" s="33">
         <v>-26801</v>
       </c>
       <c r="JY12" s="33">
         <v>41853</v>
       </c>
-      <c r="JZ12" s="33"/>
+      <c r="JZ12" s="33">
+        <v>51487</v>
+      </c>
       <c r="KA12" s="33"/>
       <c r="KB12" s="33"/>
       <c r="KC12" s="33"/>
     </row>
     <row r="13" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>0</v>
       </c>
       <c r="C13" s="35">
         <v>14500</v>
       </c>
       <c r="D13" s="35">
         <v>12000</v>
       </c>
       <c r="E13" s="35">
         <v>19000</v>
       </c>
       <c r="F13" s="35">
         <v>20500</v>
       </c>
       <c r="G13" s="35">
         <v>0</v>
@@ -10767,51 +10781,53 @@
       </c>
       <c r="JR13" s="33">
         <v>67390</v>
       </c>
       <c r="JS13" s="33">
         <v>146658</v>
       </c>
       <c r="JT13" s="33">
         <v>166945</v>
       </c>
       <c r="JU13" s="33">
         <v>93999</v>
       </c>
       <c r="JV13" s="33">
         <v>84000</v>
       </c>
       <c r="JW13" s="33">
         <v>87137</v>
       </c>
       <c r="JX13" s="33">
         <v>73000</v>
       </c>
       <c r="JY13" s="33">
         <v>12319</v>
       </c>
-      <c r="JZ13" s="33"/>
+      <c r="JZ13" s="33">
+        <v>31040</v>
+      </c>
       <c r="KA13" s="33"/>
       <c r="KB13" s="33"/>
       <c r="KC13" s="35"/>
     </row>
     <row r="14" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C14" s="33">
         <v>-18113.080000000002</v>
       </c>
       <c r="D14" s="33">
         <v>2748.79</v>
       </c>
       <c r="E14" s="33">
         <v>18994.650000000001</v>
       </c>
       <c r="F14" s="33">
         <v>-6344.89</v>
       </c>
       <c r="G14" s="33">
         <v>-12940.17</v>
@@ -11652,51 +11668,53 @@
       </c>
       <c r="JR14" s="33">
         <v>-317091</v>
       </c>
       <c r="JS14" s="33">
         <v>-20176</v>
       </c>
       <c r="JT14" s="33">
         <v>9820</v>
       </c>
       <c r="JU14" s="33">
         <v>25133</v>
       </c>
       <c r="JV14" s="33">
         <v>39278</v>
       </c>
       <c r="JW14" s="33">
         <v>-76628</v>
       </c>
       <c r="JX14" s="33">
         <v>46199</v>
       </c>
       <c r="JY14" s="33">
         <v>54172</v>
       </c>
-      <c r="JZ14" s="33"/>
+      <c r="JZ14" s="33">
+        <v>82527</v>
+      </c>
       <c r="KA14" s="33"/>
       <c r="KB14" s="33"/>
       <c r="KC14" s="33"/>
     </row>
     <row r="15" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>173</v>
       </c>
       <c r="B15" s="33">
         <v>95979.54</v>
       </c>
       <c r="C15" s="33">
         <v>75243.899999999994</v>
       </c>
       <c r="D15" s="33">
         <v>57130.82</v>
       </c>
       <c r="E15" s="33">
         <v>59879.61</v>
       </c>
       <c r="F15" s="33">
         <v>78874.259999999995</v>
       </c>
       <c r="G15" s="33">
         <v>72529.37</v>
@@ -12519,51 +12537,53 @@
       </c>
       <c r="JR15" s="33">
         <v>580311</v>
       </c>
       <c r="JS15" s="33">
         <v>263220</v>
       </c>
       <c r="JT15" s="33">
         <v>243044</v>
       </c>
       <c r="JU15" s="33">
         <v>252864</v>
       </c>
       <c r="JV15" s="33">
         <v>277997</v>
       </c>
       <c r="JW15" s="33">
         <v>317275</v>
       </c>
       <c r="JX15" s="33">
         <v>240647</v>
       </c>
       <c r="JY15" s="33">
         <v>286846</v>
       </c>
-      <c r="JZ15" s="33"/>
+      <c r="JZ15" s="33">
+        <v>341018</v>
+      </c>
       <c r="KA15" s="33"/>
       <c r="KB15" s="33"/>
       <c r="KC15" s="33"/>
     </row>
     <row r="16" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A16" s="16" t="s">
         <v>174</v>
       </c>
       <c r="B16" s="36">
         <v>75243.899999999994</v>
       </c>
       <c r="C16" s="36">
         <v>57130.82</v>
       </c>
       <c r="D16" s="36">
         <v>59879.61</v>
       </c>
       <c r="E16" s="36">
         <v>78874.259999999995</v>
       </c>
       <c r="F16" s="36">
         <v>72529.37</v>
       </c>
       <c r="G16" s="36">
         <v>59589.2</v>
@@ -13380,51 +13400,53 @@
       </c>
       <c r="JR16" s="36">
         <v>263220</v>
       </c>
       <c r="JS16" s="36">
         <v>243044</v>
       </c>
       <c r="JT16" s="36">
         <v>252864</v>
       </c>
       <c r="JU16" s="36">
         <v>277997</v>
       </c>
       <c r="JV16" s="36">
         <v>317275</v>
       </c>
       <c r="JW16" s="36">
         <v>240647</v>
       </c>
       <c r="JX16" s="36">
         <v>286846</v>
       </c>
       <c r="JY16" s="36">
         <v>341018</v>
       </c>
-      <c r="JZ16" s="36"/>
+      <c r="JZ16" s="36">
+        <v>423545</v>
+      </c>
       <c r="KA16" s="36"/>
       <c r="KB16" s="36"/>
       <c r="KC16" s="36"/>
     </row>
     <row r="17" spans="1:158" ht="17.45" customHeight="1">
       <c r="A17" s="8"/>
       <c r="EZ17" s="9"/>
       <c r="FA17" s="9"/>
       <c r="FB17" s="9"/>
     </row>
     <row r="18" spans="1:158" s="9" customFormat="1" ht="17.45" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>189</v>
       </c>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
       <c r="AP18" s="10"/>
       <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
       <c r="AS18" s="10"/>
       <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
@@ -13499,96 +13521,96 @@
     <row r="27" spans="1:158">
       <c r="AW27" s="9"/>
       <c r="EO27" s="9"/>
     </row>
     <row r="28" spans="1:158">
       <c r="AW28" s="9"/>
       <c r="EO28" s="9"/>
     </row>
     <row r="29" spans="1:158">
       <c r="AW29" s="9"/>
       <c r="EO29" s="9"/>
     </row>
     <row r="30" spans="1:158">
       <c r="AW30" s="9"/>
       <c r="EO30" s="9"/>
     </row>
     <row r="31" spans="1:158">
       <c r="AA31" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AW31" s="9"/>
       <c r="EO31" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="JR4:KC4"/>
-[...10 lines deleted...]
-    <mergeCell ref="IT4:JE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="ED4:EO4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="DF4:DQ4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="DR4:EC4"/>
+    <mergeCell ref="JR4:KC4"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="EP4:FA4"/>
+    <mergeCell ref="GX4:HI4"/>
+    <mergeCell ref="GL4:GW4"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="FN4:FY4"/>
+    <mergeCell ref="HJ4:HU4"/>
+    <mergeCell ref="IH4:IS4"/>
+    <mergeCell ref="HV4:IG4"/>
+    <mergeCell ref="JF4:JQ4"/>
+    <mergeCell ref="IT4:JE4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.24" right="0.24" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B5:ES5 ET5:EU5 EV5:EW5 EX5 EY5:EZ5 FF5 FN5:FU5 FV5:FW5 FZ5:GI5 FX5:FY5 GJ5:GK5 GL5:GW5 GY5:HI5 HK5:HU5" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AU27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="topRight" activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="bottomLeft" activeCell="A21" sqref="A1:XFD21"/>
-      <selection pane="bottomRight" activeCell="AS9" sqref="AS9"/>
+      <selection pane="bottomRight" activeCell="AN16" sqref="AN16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="18" customWidth="1"/>
     <col min="2" max="46" width="13.140625" style="18" customWidth="1"/>
     <col min="47" max="47" width="16.5703125" style="18" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>178</v>
       </c>
       <c r="AM2" s="18"/>
       <c r="AN2" s="18"/>
       <c r="AO2" s="18"/>
     </row>
     <row r="3" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="AM3" s="18"/>
@@ -13874,51 +13896,51 @@
       <c r="AM6" s="32">
         <v>2524249</v>
       </c>
       <c r="AN6" s="32">
         <v>2540218</v>
       </c>
       <c r="AO6" s="32">
         <v>2344494</v>
       </c>
       <c r="AP6" s="32">
         <v>2449717.9000071972</v>
       </c>
       <c r="AQ6" s="32">
         <v>2551457</v>
       </c>
       <c r="AR6" s="32">
         <v>2665671</v>
       </c>
       <c r="AS6" s="32">
         <v>2796928</v>
       </c>
       <c r="AT6" s="32">
         <v>2824311.2968295845</v>
       </c>
       <c r="AU6" s="32">
-        <v>1744581</v>
+        <v>2154736</v>
       </c>
     </row>
     <row r="7" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>132212</v>
       </c>
       <c r="C7" s="33">
         <v>155281</v>
       </c>
       <c r="D7" s="33">
         <v>171033</v>
       </c>
       <c r="E7" s="33">
         <v>187024</v>
       </c>
       <c r="F7" s="33">
         <v>209830</v>
       </c>
       <c r="G7" s="33">
         <v>211968</v>
       </c>
       <c r="H7" s="33">
@@ -14017,51 +14039,51 @@
       <c r="AM7" s="33">
         <v>3007203</v>
       </c>
       <c r="AN7" s="33">
         <v>3043177</v>
       </c>
       <c r="AO7" s="33">
         <v>3168730.27</v>
       </c>
       <c r="AP7" s="33">
         <v>3208653</v>
       </c>
       <c r="AQ7" s="33">
         <v>3146241</v>
       </c>
       <c r="AR7" s="33">
         <v>3262393</v>
       </c>
       <c r="AS7" s="33">
         <v>3542397</v>
       </c>
       <c r="AT7" s="33">
         <v>3723068</v>
       </c>
       <c r="AU7" s="33">
-        <v>2809636</v>
+        <v>3148064</v>
       </c>
     </row>
     <row r="8" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H8" s="34">
@@ -14160,51 +14182,51 @@
       <c r="AM8" s="34">
         <v>2792105</v>
       </c>
       <c r="AN8" s="34">
         <v>2788323</v>
       </c>
       <c r="AO8" s="34">
         <v>2943860</v>
       </c>
       <c r="AP8" s="34">
         <v>3012156</v>
       </c>
       <c r="AQ8" s="34">
         <v>2932563</v>
       </c>
       <c r="AR8" s="34">
         <v>3088435</v>
       </c>
       <c r="AS8" s="34">
         <v>3395967</v>
       </c>
       <c r="AT8" s="34">
         <v>3464370</v>
       </c>
       <c r="AU8" s="34">
-        <v>2590392</v>
+        <v>2915014</v>
       </c>
     </row>
     <row r="9" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H9" s="34">
@@ -14303,51 +14325,51 @@
       <c r="AM9" s="34">
         <v>215098</v>
       </c>
       <c r="AN9" s="34">
         <v>254854</v>
       </c>
       <c r="AO9" s="34">
         <v>224870.27</v>
       </c>
       <c r="AP9" s="34">
         <v>196497</v>
       </c>
       <c r="AQ9" s="34">
         <v>213678</v>
       </c>
       <c r="AR9" s="34">
         <v>173958</v>
       </c>
       <c r="AS9" s="34">
         <v>146430</v>
       </c>
       <c r="AT9" s="34">
         <v>258698</v>
       </c>
       <c r="AU9" s="34">
-        <v>219244</v>
+        <v>233050</v>
       </c>
     </row>
     <row r="10" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-21820</v>
       </c>
       <c r="C10" s="33">
         <v>-41433</v>
       </c>
       <c r="D10" s="33">
         <v>-34425</v>
       </c>
       <c r="E10" s="33">
         <v>-39152</v>
       </c>
       <c r="F10" s="33">
         <v>-50631</v>
       </c>
       <c r="G10" s="33">
         <v>-45845</v>
       </c>
       <c r="H10" s="33">
@@ -14446,51 +14468,51 @@
       <c r="AM10" s="33">
         <v>-482954</v>
       </c>
       <c r="AN10" s="33">
         <v>-502959</v>
       </c>
       <c r="AO10" s="33">
         <v>-824236.27</v>
       </c>
       <c r="AP10" s="33">
         <v>-758935.09999280283</v>
       </c>
       <c r="AQ10" s="33">
         <v>-594784</v>
       </c>
       <c r="AR10" s="33">
         <v>-596722</v>
       </c>
       <c r="AS10" s="33">
         <v>-745469</v>
       </c>
       <c r="AT10" s="33">
         <v>-898756.70317041548</v>
       </c>
       <c r="AU10" s="33">
-        <v>-1065055</v>
+        <v>-993328</v>
       </c>
     </row>
     <row r="11" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>8940</v>
       </c>
       <c r="C11" s="33">
         <v>15404</v>
       </c>
       <c r="D11" s="33">
         <v>3838</v>
       </c>
       <c r="E11" s="33">
         <v>5498</v>
       </c>
       <c r="F11" s="33">
         <v>7568</v>
       </c>
       <c r="G11" s="33">
         <v>-1512</v>
       </c>
       <c r="H11" s="33">
@@ -14589,51 +14611,51 @@
       <c r="AM11" s="33">
         <v>92274.469999999972</v>
       </c>
       <c r="AN11" s="33">
         <v>33500</v>
       </c>
       <c r="AO11" s="33">
         <v>99270.270000000019</v>
       </c>
       <c r="AP11" s="33">
         <v>39186.099992802832</v>
       </c>
       <c r="AQ11" s="33">
         <v>-51127</v>
       </c>
       <c r="AR11" s="33">
         <v>-112885</v>
       </c>
       <c r="AS11" s="33">
         <v>137514</v>
       </c>
       <c r="AT11" s="33">
         <v>42266.70317041548</v>
       </c>
       <c r="AU11" s="33">
-        <v>94314</v>
+        <v>74074</v>
       </c>
     </row>
     <row r="12" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-12880</v>
       </c>
       <c r="C12" s="33">
         <v>-26029</v>
       </c>
       <c r="D12" s="33">
         <v>-30587</v>
       </c>
       <c r="E12" s="33">
         <v>-33654</v>
       </c>
       <c r="F12" s="33">
         <v>-43063</v>
       </c>
       <c r="G12" s="33">
         <v>-47357</v>
       </c>
       <c r="H12" s="33">
@@ -14732,51 +14754,51 @@
       <c r="AM12" s="33">
         <v>-390679.53</v>
       </c>
       <c r="AN12" s="33">
         <v>-469459</v>
       </c>
       <c r="AO12" s="33">
         <v>-724966</v>
       </c>
       <c r="AP12" s="33">
         <v>-719749</v>
       </c>
       <c r="AQ12" s="33">
         <v>-645911</v>
       </c>
       <c r="AR12" s="33">
         <v>-709607</v>
       </c>
       <c r="AS12" s="33">
         <v>-607955</v>
       </c>
       <c r="AT12" s="33">
         <v>-856490</v>
       </c>
       <c r="AU12" s="33">
-        <v>-970741</v>
+        <v>-919254</v>
       </c>
     </row>
     <row r="13" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>14682</v>
       </c>
       <c r="C13" s="35">
         <v>26422</v>
       </c>
       <c r="D13" s="35">
         <v>34082</v>
       </c>
       <c r="E13" s="35">
         <v>30000</v>
       </c>
       <c r="F13" s="35">
         <v>47000</v>
       </c>
       <c r="G13" s="35">
         <v>46000</v>
       </c>
       <c r="H13" s="35">
@@ -14875,51 +14897,51 @@
       <c r="AM13" s="35">
         <v>500357.53</v>
       </c>
       <c r="AN13" s="35">
         <v>348978</v>
       </c>
       <c r="AO13" s="35">
         <v>784115</v>
       </c>
       <c r="AP13" s="35">
         <v>736392</v>
       </c>
       <c r="AQ13" s="35">
         <v>681183</v>
       </c>
       <c r="AR13" s="35">
         <v>624644</v>
       </c>
       <c r="AS13" s="33">
         <v>583000</v>
       </c>
       <c r="AT13" s="33">
         <v>922700</v>
       </c>
       <c r="AU13" s="33">
-        <v>731448</v>
+        <v>762488</v>
       </c>
     </row>
     <row r="14" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>1802</v>
       </c>
       <c r="C14" s="33">
         <v>393</v>
       </c>
       <c r="D14" s="33">
         <v>3495</v>
       </c>
       <c r="E14" s="33">
         <v>-3654</v>
       </c>
       <c r="F14" s="33">
         <v>3937</v>
       </c>
       <c r="G14" s="33">
         <v>-1357</v>
       </c>
       <c r="H14" s="33">
@@ -15018,51 +15040,51 @@
       <c r="AM14" s="33">
         <v>109678</v>
       </c>
       <c r="AN14" s="33">
         <v>-120481</v>
       </c>
       <c r="AO14" s="33">
         <v>59149</v>
       </c>
       <c r="AP14" s="33">
         <v>16643</v>
       </c>
       <c r="AQ14" s="33">
         <v>35272</v>
       </c>
       <c r="AR14" s="33">
         <v>-84963</v>
       </c>
       <c r="AS14" s="33">
         <v>-24955</v>
       </c>
       <c r="AT14" s="33">
         <v>66210</v>
       </c>
       <c r="AU14" s="33">
-        <v>-239293</v>
+        <v>-156766</v>
       </c>
     </row>
     <row r="15" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="33">
         <v>6333</v>
       </c>
       <c r="C15" s="33">
         <v>8135</v>
       </c>
       <c r="D15" s="33">
         <v>8528</v>
       </c>
       <c r="E15" s="33">
         <v>12023</v>
       </c>
       <c r="F15" s="33">
         <v>8369</v>
       </c>
       <c r="G15" s="33">
         <v>12306</v>
       </c>
       <c r="H15" s="33">
@@ -15304,51 +15326,51 @@
       <c r="AM16" s="36">
         <v>633436</v>
       </c>
       <c r="AN16" s="36">
         <v>512955</v>
       </c>
       <c r="AO16" s="36">
         <v>572104</v>
       </c>
       <c r="AP16" s="36">
         <v>588747</v>
       </c>
       <c r="AQ16" s="36">
         <v>624019</v>
       </c>
       <c r="AR16" s="36">
         <v>539056</v>
       </c>
       <c r="AS16" s="36">
         <v>514101</v>
       </c>
       <c r="AT16" s="36">
         <v>580311</v>
       </c>
       <c r="AU16" s="36">
-        <v>341018</v>
+        <v>423545</v>
       </c>
     </row>
     <row r="17" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
@@ -15405,51 +15427,51 @@
     </row>
     <row r="20" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A20" s="14" t="str">
         <f>รายเดือน!A20</f>
         <v>ผู้รับผิดชอบข้อมูล: ส่วนวางแผนการคลังและงบประมาณ กองนโยบายการคลัง</v>
       </c>
       <c r="X20" s="18"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="18"/>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AM20" s="18"/>
       <c r="AN20" s="18"/>
       <c r="AO20" s="18"/>
     </row>
     <row r="21" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A21" s="14" t="str">
         <f>รายเดือน!A21</f>
-        <v>ปรับปรุงครั้งสุดท้ายวันที่: 15 มิถุนายน 2569</v>
+        <v>ปรับปรุงครั้งสุดท้ายวันที่: 15 กรกฎาคม 2569</v>
       </c>
       <c r="V21" s="17" t="s">
         <v>175</v>
       </c>
       <c r="W21" s="28"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="27"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="18"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="26"/>
       <c r="AM21" s="18"/>
       <c r="AN21" s="18"/>
       <c r="AO21" s="18"/>
     </row>
     <row r="22" spans="1:41">
       <c r="W22" s="29"/>
       <c r="Y22" s="27"/>