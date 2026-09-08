--- v7 (2026-07-27)
+++ v8 (2026-09-08)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\My Drive\เล่มรุ่ง\เล่มรุ่งหัวข้อ 6.1 หัวข้อ 13.5 และ Fit 106\Fit_106\ปี 69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6D3BA10-2ED7-41BB-B93E-1117A0572BCD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E57F94F2-D654-4AAE-BF24-A386528D2A87}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19080" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายเดือน" sheetId="2" r:id="rId1"/>
     <sheet name="รายปี" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">รายเดือน!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">รายปี!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A21" i="1" l="1"/>
   <c r="FM7" i="2"/>
   <c r="FM10" i="2" s="1"/>
   <c r="FM15" i="2" l="1"/>
   <c r="FM14" i="2" s="1"/>
   <c r="FM12" i="2" s="1"/>
   <c r="FM11" i="2" l="1"/>
   <c r="FL7" i="2" l="1"/>
   <c r="FL10" i="2" s="1"/>
   <c r="FL14" i="2"/>
@@ -1167,55 +1167,55 @@
   <si>
     <t>ก.พ.69</t>
   </si>
   <si>
     <t>มี.ค.69</t>
   </si>
   <si>
     <t>เม.ย.69</t>
   </si>
   <si>
     <t>พ.ค.69</t>
   </si>
   <si>
     <t>มิ.ย.69</t>
   </si>
   <si>
     <t>ก.ค.69</t>
   </si>
   <si>
     <t>ส.ค.69</t>
   </si>
   <si>
     <t>ก.ย.69</t>
   </si>
   <si>
-    <t>ปรับปรุงครั้งสุดท้ายวันที่: 15 กรกฎาคม 2569</t>
+    <t>ปรับปรุงครั้งสุดท้ายวันที่: 14 สิงหาคม 2569</t>
   </si>
   <si>
     <t>2569 
-(9 เดือน)</t>
+(10 เดือน)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="0_ ;[Red]\-0\ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
@@ -1864,204 +1864,204 @@
     </xf>
     <xf numFmtId="49" fontId="23" fillId="9" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="11" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="19" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="20" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="21" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="22" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="11" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="12" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="17" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="15" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="23" fillId="13" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="22" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="14" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="16" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="19" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="10" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="40" fontId="23" fillId="13" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="18" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="40" fontId="23" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="21" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="23" fillId="20" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
     <cellStyle name="Accent5 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Accent6 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Bad 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Calculation 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 2 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Comma 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Comma 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Good 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Input 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Neutral 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Neutral 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2419,55 +2419,55 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:KC31"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="JN6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="JR6" sqref="JR6:JZ6"/>
+      <selection pane="bottomRight" activeCell="JU21" sqref="JU21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="51.5703125" style="2" customWidth="1"/>
     <col min="2" max="144" width="13.5703125" style="2" customWidth="1"/>
     <col min="145" max="156" width="13.42578125" style="2" customWidth="1"/>
     <col min="157" max="157" width="13.5703125" style="2" customWidth="1"/>
     <col min="158" max="165" width="13.7109375" style="2" customWidth="1"/>
     <col min="166" max="166" width="14.7109375" style="2" customWidth="1"/>
     <col min="167" max="167" width="13.85546875" style="2" customWidth="1"/>
     <col min="168" max="168" width="14" style="2" customWidth="1"/>
     <col min="169" max="194" width="14.28515625" style="2" customWidth="1"/>
     <col min="195" max="196" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="197" max="205" width="12.42578125" style="2" customWidth="1"/>
     <col min="206" max="217" width="11.85546875" style="2" customWidth="1"/>
     <col min="218" max="241" width="11.7109375" style="2" customWidth="1"/>
     <col min="242" max="253" width="12.28515625" style="2" customWidth="1"/>
     <col min="254" max="265" width="12.140625" style="2" customWidth="1"/>
     <col min="266" max="277" width="12" style="2" customWidth="1"/>
     <col min="278" max="289" width="11.5703125" style="2" customWidth="1"/>
     <col min="290" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:289" ht="17.45" customHeight="1">
@@ -2580,392 +2580,392 @@
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="6"/>
       <c r="DC3" s="6"/>
       <c r="DD3" s="6"/>
       <c r="DE3" s="6"/>
       <c r="DF3" s="6"/>
       <c r="DG3" s="6"/>
       <c r="DH3" s="6"/>
       <c r="DI3" s="6"/>
       <c r="DJ3" s="6"/>
       <c r="DK3" s="6"/>
       <c r="DL3" s="6"/>
       <c r="DM3" s="6"/>
       <c r="DN3" s="6"/>
       <c r="DO3" s="6"/>
       <c r="DP3" s="6"/>
       <c r="DQ3" s="6"/>
     </row>
     <row r="4" spans="1:289" s="39" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A4" s="110" t="s">
+      <c r="A4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="101" t="s">
+      <c r="B4" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="102"/>
-[...10 lines deleted...]
-      <c r="N4" s="98" t="s">
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="79" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="99"/>
-[...10 lines deleted...]
-      <c r="Z4" s="95" t="s">
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="81"/>
+      <c r="Z4" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="AA4" s="96"/>
-[...10 lines deleted...]
-      <c r="AL4" s="89" t="s">
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="84"/>
+      <c r="AL4" s="91" t="s">
         <v>53</v>
       </c>
-      <c r="AM4" s="90"/>
-[...10 lines deleted...]
-      <c r="AX4" s="115" t="s">
+      <c r="AM4" s="92"/>
+      <c r="AN4" s="92"/>
+      <c r="AO4" s="92"/>
+      <c r="AP4" s="92"/>
+      <c r="AQ4" s="92"/>
+      <c r="AR4" s="92"/>
+      <c r="AS4" s="92"/>
+      <c r="AT4" s="92"/>
+      <c r="AU4" s="92"/>
+      <c r="AV4" s="92"/>
+      <c r="AW4" s="93"/>
+      <c r="AX4" s="88" t="s">
         <v>55</v>
       </c>
-      <c r="AY4" s="116"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="101" t="s">
+      <c r="AY4" s="89"/>
+      <c r="AZ4" s="89"/>
+      <c r="BA4" s="89"/>
+      <c r="BB4" s="89"/>
+      <c r="BC4" s="89"/>
+      <c r="BD4" s="89"/>
+      <c r="BE4" s="89"/>
+      <c r="BF4" s="89"/>
+      <c r="BG4" s="89"/>
+      <c r="BH4" s="89"/>
+      <c r="BI4" s="90"/>
+      <c r="BJ4" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="BK4" s="102"/>
-[...10 lines deleted...]
-      <c r="BV4" s="95" t="s">
+      <c r="BK4" s="77"/>
+      <c r="BL4" s="77"/>
+      <c r="BM4" s="77"/>
+      <c r="BN4" s="77"/>
+      <c r="BO4" s="77"/>
+      <c r="BP4" s="77"/>
+      <c r="BQ4" s="77"/>
+      <c r="BR4" s="77"/>
+      <c r="BS4" s="77"/>
+      <c r="BT4" s="77"/>
+      <c r="BU4" s="78"/>
+      <c r="BV4" s="82" t="s">
         <v>90</v>
       </c>
-      <c r="BW4" s="96"/>
-[...10 lines deleted...]
-      <c r="CH4" s="98" t="s">
+      <c r="BW4" s="83"/>
+      <c r="BX4" s="83"/>
+      <c r="BY4" s="83"/>
+      <c r="BZ4" s="83"/>
+      <c r="CA4" s="83"/>
+      <c r="CB4" s="83"/>
+      <c r="CC4" s="83"/>
+      <c r="CD4" s="83"/>
+      <c r="CE4" s="83"/>
+      <c r="CF4" s="83"/>
+      <c r="CG4" s="84"/>
+      <c r="CH4" s="79" t="s">
         <v>103</v>
       </c>
-      <c r="CI4" s="99"/>
-[...10 lines deleted...]
-      <c r="CT4" s="89" t="s">
+      <c r="CI4" s="80"/>
+      <c r="CJ4" s="80"/>
+      <c r="CK4" s="80"/>
+      <c r="CL4" s="80"/>
+      <c r="CM4" s="80"/>
+      <c r="CN4" s="80"/>
+      <c r="CO4" s="80"/>
+      <c r="CP4" s="80"/>
+      <c r="CQ4" s="80"/>
+      <c r="CR4" s="80"/>
+      <c r="CS4" s="81"/>
+      <c r="CT4" s="91" t="s">
         <v>116</v>
       </c>
-      <c r="CU4" s="90"/>
-[...10 lines deleted...]
-      <c r="DF4" s="118" t="s">
+      <c r="CU4" s="92"/>
+      <c r="CV4" s="97"/>
+      <c r="CW4" s="97"/>
+      <c r="CX4" s="97"/>
+      <c r="CY4" s="97"/>
+      <c r="CZ4" s="97"/>
+      <c r="DA4" s="97"/>
+      <c r="DB4" s="97"/>
+      <c r="DC4" s="97"/>
+      <c r="DD4" s="97"/>
+      <c r="DE4" s="98"/>
+      <c r="DF4" s="94" t="s">
         <v>129</v>
       </c>
-      <c r="DG4" s="119"/>
-[...10 lines deleted...]
-      <c r="DR4" s="123" t="s">
+      <c r="DG4" s="95"/>
+      <c r="DH4" s="95"/>
+      <c r="DI4" s="95"/>
+      <c r="DJ4" s="95"/>
+      <c r="DK4" s="95"/>
+      <c r="DL4" s="95"/>
+      <c r="DM4" s="95"/>
+      <c r="DN4" s="95"/>
+      <c r="DO4" s="95"/>
+      <c r="DP4" s="95"/>
+      <c r="DQ4" s="96"/>
+      <c r="DR4" s="99" t="s">
         <v>144</v>
       </c>
-      <c r="DS4" s="124"/>
-[...10 lines deleted...]
-      <c r="ED4" s="112" t="s">
+      <c r="DS4" s="100"/>
+      <c r="DT4" s="100"/>
+      <c r="DU4" s="100"/>
+      <c r="DV4" s="100"/>
+      <c r="DW4" s="100"/>
+      <c r="DX4" s="100"/>
+      <c r="DY4" s="100"/>
+      <c r="DZ4" s="100"/>
+      <c r="EA4" s="100"/>
+      <c r="EB4" s="100"/>
+      <c r="EC4" s="101"/>
+      <c r="ED4" s="85" t="s">
         <v>146</v>
       </c>
-      <c r="EE4" s="113"/>
-[...10 lines deleted...]
-      <c r="EP4" s="80" t="s">
+      <c r="EE4" s="86"/>
+      <c r="EF4" s="86"/>
+      <c r="EG4" s="86"/>
+      <c r="EH4" s="86"/>
+      <c r="EI4" s="86"/>
+      <c r="EJ4" s="86"/>
+      <c r="EK4" s="86"/>
+      <c r="EL4" s="86"/>
+      <c r="EM4" s="86"/>
+      <c r="EN4" s="86"/>
+      <c r="EO4" s="87"/>
+      <c r="EP4" s="108" t="s">
         <v>170</v>
       </c>
-      <c r="EQ4" s="81"/>
-[...10 lines deleted...]
-      <c r="FB4" s="77" t="s">
+      <c r="EQ4" s="109"/>
+      <c r="ER4" s="109"/>
+      <c r="ES4" s="109"/>
+      <c r="ET4" s="109"/>
+      <c r="EU4" s="109"/>
+      <c r="EV4" s="109"/>
+      <c r="EW4" s="109"/>
+      <c r="EX4" s="109"/>
+      <c r="EY4" s="109"/>
+      <c r="EZ4" s="109"/>
+      <c r="FA4" s="110"/>
+      <c r="FB4" s="105" t="s">
         <v>190</v>
       </c>
-      <c r="FC4" s="78"/>
-[...10 lines deleted...]
-      <c r="FN4" s="92" t="s">
+      <c r="FC4" s="106"/>
+      <c r="FD4" s="106"/>
+      <c r="FE4" s="106"/>
+      <c r="FF4" s="106"/>
+      <c r="FG4" s="106"/>
+      <c r="FH4" s="106"/>
+      <c r="FI4" s="106"/>
+      <c r="FJ4" s="106"/>
+      <c r="FK4" s="106"/>
+      <c r="FL4" s="106"/>
+      <c r="FM4" s="107"/>
+      <c r="FN4" s="117" t="s">
         <v>203</v>
       </c>
-      <c r="FO4" s="93"/>
-[...10 lines deleted...]
-      <c r="FZ4" s="89" t="s">
+      <c r="FO4" s="118"/>
+      <c r="FP4" s="118"/>
+      <c r="FQ4" s="118"/>
+      <c r="FR4" s="118"/>
+      <c r="FS4" s="118"/>
+      <c r="FT4" s="118"/>
+      <c r="FU4" s="118"/>
+      <c r="FV4" s="118"/>
+      <c r="FW4" s="118"/>
+      <c r="FX4" s="118"/>
+      <c r="FY4" s="119"/>
+      <c r="FZ4" s="91" t="s">
         <v>216</v>
       </c>
-      <c r="GA4" s="90"/>
-[...10 lines deleted...]
-      <c r="GL4" s="86" t="s">
+      <c r="GA4" s="92"/>
+      <c r="GB4" s="92"/>
+      <c r="GC4" s="92"/>
+      <c r="GD4" s="92"/>
+      <c r="GE4" s="92"/>
+      <c r="GF4" s="92"/>
+      <c r="GG4" s="92"/>
+      <c r="GH4" s="92"/>
+      <c r="GI4" s="92"/>
+      <c r="GJ4" s="92"/>
+      <c r="GK4" s="93"/>
+      <c r="GL4" s="114" t="s">
         <v>229</v>
       </c>
-      <c r="GM4" s="87"/>
-[...10 lines deleted...]
-      <c r="GX4" s="83" t="s">
+      <c r="GM4" s="115"/>
+      <c r="GN4" s="115"/>
+      <c r="GO4" s="115"/>
+      <c r="GP4" s="115"/>
+      <c r="GQ4" s="115"/>
+      <c r="GR4" s="115"/>
+      <c r="GS4" s="115"/>
+      <c r="GT4" s="115"/>
+      <c r="GU4" s="115"/>
+      <c r="GV4" s="115"/>
+      <c r="GW4" s="116"/>
+      <c r="GX4" s="111" t="s">
         <v>242</v>
       </c>
-      <c r="GY4" s="84"/>
-[...10 lines deleted...]
-      <c r="HJ4" s="95" t="s">
+      <c r="GY4" s="112"/>
+      <c r="GZ4" s="112"/>
+      <c r="HA4" s="112"/>
+      <c r="HB4" s="112"/>
+      <c r="HC4" s="112"/>
+      <c r="HD4" s="112"/>
+      <c r="HE4" s="112"/>
+      <c r="HF4" s="112"/>
+      <c r="HG4" s="112"/>
+      <c r="HH4" s="112"/>
+      <c r="HI4" s="113"/>
+      <c r="HJ4" s="82" t="s">
         <v>255</v>
       </c>
-      <c r="HK4" s="96"/>
-[...10 lines deleted...]
-      <c r="HV4" s="101" t="s">
+      <c r="HK4" s="83"/>
+      <c r="HL4" s="83"/>
+      <c r="HM4" s="83"/>
+      <c r="HN4" s="83"/>
+      <c r="HO4" s="83"/>
+      <c r="HP4" s="83"/>
+      <c r="HQ4" s="83"/>
+      <c r="HR4" s="83"/>
+      <c r="HS4" s="83"/>
+      <c r="HT4" s="83"/>
+      <c r="HU4" s="84"/>
+      <c r="HV4" s="76" t="s">
         <v>268</v>
       </c>
-      <c r="HW4" s="102"/>
-[...10 lines deleted...]
-      <c r="IH4" s="98" t="s">
+      <c r="HW4" s="77"/>
+      <c r="HX4" s="77"/>
+      <c r="HY4" s="77"/>
+      <c r="HZ4" s="77"/>
+      <c r="IA4" s="77"/>
+      <c r="IB4" s="77"/>
+      <c r="IC4" s="77"/>
+      <c r="ID4" s="77"/>
+      <c r="IE4" s="77"/>
+      <c r="IF4" s="77"/>
+      <c r="IG4" s="78"/>
+      <c r="IH4" s="79" t="s">
         <v>281</v>
       </c>
-      <c r="II4" s="99"/>
-[...10 lines deleted...]
-      <c r="IT4" s="107" t="s">
+      <c r="II4" s="80"/>
+      <c r="IJ4" s="80"/>
+      <c r="IK4" s="80"/>
+      <c r="IL4" s="80"/>
+      <c r="IM4" s="80"/>
+      <c r="IN4" s="80"/>
+      <c r="IO4" s="80"/>
+      <c r="IP4" s="80"/>
+      <c r="IQ4" s="80"/>
+      <c r="IR4" s="80"/>
+      <c r="IS4" s="81"/>
+      <c r="IT4" s="123" t="s">
         <v>308</v>
       </c>
-      <c r="IU4" s="108"/>
-[...10 lines deleted...]
-      <c r="JF4" s="104" t="s">
+      <c r="IU4" s="124"/>
+      <c r="IV4" s="124"/>
+      <c r="IW4" s="124"/>
+      <c r="IX4" s="124"/>
+      <c r="IY4" s="124"/>
+      <c r="IZ4" s="124"/>
+      <c r="JA4" s="124"/>
+      <c r="JB4" s="124"/>
+      <c r="JC4" s="124"/>
+      <c r="JD4" s="124"/>
+      <c r="JE4" s="125"/>
+      <c r="JF4" s="120" t="s">
         <v>310</v>
       </c>
-      <c r="JG4" s="105"/>
-[...10 lines deleted...]
-      <c r="JR4" s="74" t="s">
+      <c r="JG4" s="121"/>
+      <c r="JH4" s="121"/>
+      <c r="JI4" s="121"/>
+      <c r="JJ4" s="121"/>
+      <c r="JK4" s="121"/>
+      <c r="JL4" s="121"/>
+      <c r="JM4" s="121"/>
+      <c r="JN4" s="121"/>
+      <c r="JO4" s="121"/>
+      <c r="JP4" s="121"/>
+      <c r="JQ4" s="122"/>
+      <c r="JR4" s="102" t="s">
         <v>322</v>
       </c>
-      <c r="JS4" s="75"/>
-[...9 lines deleted...]
-      <c r="KC4" s="76"/>
+      <c r="JS4" s="103"/>
+      <c r="JT4" s="103"/>
+      <c r="JU4" s="103"/>
+      <c r="JV4" s="103"/>
+      <c r="JW4" s="103"/>
+      <c r="JX4" s="103"/>
+      <c r="JY4" s="103"/>
+      <c r="JZ4" s="103"/>
+      <c r="KA4" s="103"/>
+      <c r="KB4" s="103"/>
+      <c r="KC4" s="104"/>
     </row>
     <row r="5" spans="1:289" s="43" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A5" s="111"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -4623,74 +4623,76 @@
       <c r="JK6" s="32">
         <v>195434</v>
       </c>
       <c r="JL6" s="32">
         <v>233598</v>
       </c>
       <c r="JM6" s="32">
         <v>227483</v>
       </c>
       <c r="JN6" s="32">
         <v>395055</v>
       </c>
       <c r="JO6" s="32">
         <v>202071</v>
       </c>
       <c r="JP6" s="32">
         <v>225354</v>
       </c>
       <c r="JQ6" s="32">
         <v>345114</v>
       </c>
       <c r="JR6" s="32">
         <v>244387</v>
       </c>
       <c r="JS6" s="32">
-        <v>141922</v>
+        <v>141924</v>
       </c>
       <c r="JT6" s="32">
-        <v>256904</v>
+        <v>256905</v>
       </c>
       <c r="JU6" s="32">
         <v>225339</v>
       </c>
       <c r="JV6" s="32">
         <v>182141</v>
       </c>
       <c r="JW6" s="32">
         <v>195848</v>
       </c>
       <c r="JX6" s="32">
         <v>255793</v>
       </c>
       <c r="JY6" s="32">
-        <v>242697</v>
+        <v>248369</v>
       </c>
       <c r="JZ6" s="32">
-        <v>409705</v>
-[...1 lines deleted...]
-      <c r="KA6" s="32"/>
+        <v>416431</v>
+      </c>
+      <c r="KA6" s="32">
+        <v>194223</v>
+      </c>
       <c r="KB6" s="32"/>
       <c r="KC6" s="32"/>
     </row>
     <row r="7" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>87469.2</v>
       </c>
       <c r="C7" s="33">
         <v>85991.039999999994</v>
       </c>
       <c r="D7" s="33">
         <v>71767.179999999993</v>
       </c>
       <c r="E7" s="33">
         <v>72712.45</v>
       </c>
       <c r="F7" s="33">
         <v>67944.320000000007</v>
       </c>
       <c r="G7" s="33">
         <v>70814.78</v>
       </c>
@@ -5530,51 +5532,53 @@
       </c>
       <c r="JS7" s="33">
         <v>287141</v>
       </c>
       <c r="JT7" s="33">
         <v>428343</v>
       </c>
       <c r="JU7" s="33">
         <v>262209</v>
       </c>
       <c r="JV7" s="33">
         <v>210877</v>
       </c>
       <c r="JW7" s="33">
         <v>376476</v>
       </c>
       <c r="JX7" s="33">
         <v>264730</v>
       </c>
       <c r="JY7" s="33">
         <v>262357</v>
       </c>
       <c r="JZ7" s="33">
         <v>338428</v>
       </c>
-      <c r="KA7" s="33"/>
+      <c r="KA7" s="33">
+        <v>288760</v>
+      </c>
       <c r="KB7" s="33"/>
       <c r="KC7" s="33"/>
     </row>
     <row r="8" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34">
         <v>77465.350000000006</v>
       </c>
       <c r="C8" s="34">
         <v>78387.53</v>
       </c>
       <c r="D8" s="34">
         <v>63556.22</v>
       </c>
       <c r="E8" s="34">
         <v>65672.679999999993</v>
       </c>
       <c r="F8" s="34">
         <v>60629.66</v>
       </c>
       <c r="G8" s="34">
         <v>60722.720000000001</v>
       </c>
@@ -6393,51 +6397,53 @@
       </c>
       <c r="JS8" s="34">
         <v>250555</v>
       </c>
       <c r="JT8" s="34">
         <v>382877</v>
       </c>
       <c r="JU8" s="34">
         <v>237923</v>
       </c>
       <c r="JV8" s="34">
         <v>185720</v>
       </c>
       <c r="JW8" s="34">
         <v>349905</v>
       </c>
       <c r="JX8" s="34">
         <v>247566</v>
       </c>
       <c r="JY8" s="34">
         <v>247530</v>
       </c>
       <c r="JZ8" s="34">
         <v>324622</v>
       </c>
-      <c r="KA8" s="34"/>
+      <c r="KA8" s="34">
+        <v>276921</v>
+      </c>
       <c r="KB8" s="34"/>
       <c r="KC8" s="34"/>
     </row>
     <row r="9" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34">
         <v>10003.85</v>
       </c>
       <c r="C9" s="34">
         <v>7603.51</v>
       </c>
       <c r="D9" s="34">
         <v>8210.9599999999991</v>
       </c>
       <c r="E9" s="34">
         <v>7039.77</v>
       </c>
       <c r="F9" s="34">
         <v>7314.66</v>
       </c>
       <c r="G9" s="34">
         <v>10092.06</v>
       </c>
@@ -7256,51 +7262,53 @@
       </c>
       <c r="JS9" s="34">
         <v>36586</v>
       </c>
       <c r="JT9" s="34">
         <v>45466</v>
       </c>
       <c r="JU9" s="34">
         <v>24286</v>
       </c>
       <c r="JV9" s="34">
         <v>25157</v>
       </c>
       <c r="JW9" s="34">
         <v>26571</v>
       </c>
       <c r="JX9" s="34">
         <v>17164</v>
       </c>
       <c r="JY9" s="34">
         <v>14827</v>
       </c>
       <c r="JZ9" s="34">
         <v>13806</v>
       </c>
-      <c r="KA9" s="34"/>
+      <c r="KA9" s="34">
+        <v>11839</v>
+      </c>
       <c r="KB9" s="34"/>
       <c r="KC9" s="34"/>
     </row>
     <row r="10" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-23602.21</v>
       </c>
       <c r="C10" s="33">
         <v>-20137.330000000002</v>
       </c>
       <c r="D10" s="33">
         <v>4830.17</v>
       </c>
       <c r="E10" s="33">
         <v>6251.48</v>
       </c>
       <c r="F10" s="33">
         <v>4633.12</v>
       </c>
       <c r="G10" s="33">
         <v>7231.07</v>
       </c>
@@ -8122,74 +8130,76 @@
       <c r="JK10" s="33">
         <v>-130153</v>
       </c>
       <c r="JL10" s="33">
         <v>-30924</v>
       </c>
       <c r="JM10" s="33">
         <v>12974</v>
       </c>
       <c r="JN10" s="33">
         <v>76131</v>
       </c>
       <c r="JO10" s="33">
         <v>-51549</v>
       </c>
       <c r="JP10" s="33">
         <v>18160</v>
       </c>
       <c r="JQ10" s="33">
         <v>-5131</v>
       </c>
       <c r="JR10" s="33">
         <v>-473116</v>
       </c>
       <c r="JS10" s="33">
-        <v>-145219</v>
+        <v>-145217</v>
       </c>
       <c r="JT10" s="33">
-        <v>-171439</v>
+        <v>-171438</v>
       </c>
       <c r="JU10" s="33">
         <v>-36870</v>
       </c>
       <c r="JV10" s="33">
         <v>-28736</v>
       </c>
       <c r="JW10" s="33">
         <v>-180628</v>
       </c>
       <c r="JX10" s="33">
         <v>-8937</v>
       </c>
       <c r="JY10" s="33">
-        <v>-19660</v>
+        <v>-13988</v>
       </c>
       <c r="JZ10" s="33">
-        <v>71277</v>
-[...1 lines deleted...]
-      <c r="KA10" s="33"/>
+        <v>78003</v>
+      </c>
+      <c r="KA10" s="33">
+        <v>-94537</v>
+      </c>
       <c r="KB10" s="33"/>
       <c r="KC10" s="33"/>
     </row>
     <row r="11" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>2866.57</v>
       </c>
       <c r="C11" s="33">
         <v>-12475.75</v>
       </c>
       <c r="D11" s="33">
         <v>-14081.38</v>
       </c>
       <c r="E11" s="33">
         <v>-6256.83</v>
       </c>
       <c r="F11" s="33">
         <v>-31478.01</v>
       </c>
       <c r="G11" s="33">
         <v>-20171.240000000002</v>
       </c>
@@ -9011,74 +9021,76 @@
       <c r="JK11" s="33">
         <v>22103</v>
       </c>
       <c r="JL11" s="33">
         <v>4683</v>
       </c>
       <c r="JM11" s="33">
         <v>-11928</v>
       </c>
       <c r="JN11" s="33">
         <v>1453</v>
       </c>
       <c r="JO11" s="33">
         <v>-9506</v>
       </c>
       <c r="JP11" s="33">
         <v>-5767</v>
       </c>
       <c r="JQ11" s="33">
         <v>72402</v>
       </c>
       <c r="JR11" s="33">
         <v>88635</v>
       </c>
       <c r="JS11" s="33">
-        <v>-21615</v>
+        <v>-21617</v>
       </c>
       <c r="JT11" s="33">
-        <v>14314</v>
+        <v>14313</v>
       </c>
       <c r="JU11" s="33">
         <v>-31996</v>
       </c>
       <c r="JV11" s="33">
         <v>-15986</v>
       </c>
       <c r="JW11" s="33">
         <v>16863</v>
       </c>
       <c r="JX11" s="33">
         <v>-17864</v>
       </c>
       <c r="JY11" s="33">
-        <v>61513</v>
+        <v>55841</v>
       </c>
       <c r="JZ11" s="33">
-        <v>-19790</v>
-[...1 lines deleted...]
-      <c r="KA11" s="33"/>
+        <v>-26516</v>
+      </c>
+      <c r="KA11" s="33">
+        <v>-21911</v>
+      </c>
       <c r="KB11" s="33"/>
       <c r="KC11" s="33"/>
     </row>
     <row r="12" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C12" s="33">
         <v>-32613.08</v>
       </c>
       <c r="D12" s="33">
         <v>-9251.2099999999991</v>
       </c>
       <c r="E12" s="33">
         <v>-5.35</v>
       </c>
       <c r="F12" s="33">
         <v>-26844.89</v>
       </c>
       <c r="G12" s="33">
         <v>-12940.17</v>
       </c>
@@ -9921,51 +9933,53 @@
       </c>
       <c r="JS12" s="33">
         <v>-166834</v>
       </c>
       <c r="JT12" s="33">
         <v>-157125</v>
       </c>
       <c r="JU12" s="33">
         <v>-68866</v>
       </c>
       <c r="JV12" s="33">
         <v>-44722</v>
       </c>
       <c r="JW12" s="33">
         <v>-163765</v>
       </c>
       <c r="JX12" s="33">
         <v>-26801</v>
       </c>
       <c r="JY12" s="33">
         <v>41853</v>
       </c>
       <c r="JZ12" s="33">
         <v>51487</v>
       </c>
-      <c r="KA12" s="33"/>
+      <c r="KA12" s="33">
+        <v>-116448</v>
+      </c>
       <c r="KB12" s="33"/>
       <c r="KC12" s="33"/>
     </row>
     <row r="13" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>0</v>
       </c>
       <c r="C13" s="35">
         <v>14500</v>
       </c>
       <c r="D13" s="35">
         <v>12000</v>
       </c>
       <c r="E13" s="35">
         <v>19000</v>
       </c>
       <c r="F13" s="35">
         <v>20500</v>
       </c>
       <c r="G13" s="35">
         <v>0</v>
       </c>
@@ -10784,51 +10798,53 @@
       </c>
       <c r="JS13" s="33">
         <v>146658</v>
       </c>
       <c r="JT13" s="33">
         <v>166945</v>
       </c>
       <c r="JU13" s="33">
         <v>93999</v>
       </c>
       <c r="JV13" s="33">
         <v>84000</v>
       </c>
       <c r="JW13" s="33">
         <v>87137</v>
       </c>
       <c r="JX13" s="33">
         <v>73000</v>
       </c>
       <c r="JY13" s="33">
         <v>12319</v>
       </c>
       <c r="JZ13" s="33">
         <v>31040</v>
       </c>
-      <c r="KA13" s="33"/>
+      <c r="KA13" s="33">
+        <v>2000</v>
+      </c>
       <c r="KB13" s="33"/>
       <c r="KC13" s="35"/>
     </row>
     <row r="14" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>-20735.64</v>
       </c>
       <c r="C14" s="33">
         <v>-18113.080000000002</v>
       </c>
       <c r="D14" s="33">
         <v>2748.79</v>
       </c>
       <c r="E14" s="33">
         <v>18994.650000000001</v>
       </c>
       <c r="F14" s="33">
         <v>-6344.89</v>
       </c>
       <c r="G14" s="33">
         <v>-12940.17</v>
       </c>
@@ -11671,51 +11687,53 @@
       </c>
       <c r="JS14" s="33">
         <v>-20176</v>
       </c>
       <c r="JT14" s="33">
         <v>9820</v>
       </c>
       <c r="JU14" s="33">
         <v>25133</v>
       </c>
       <c r="JV14" s="33">
         <v>39278</v>
       </c>
       <c r="JW14" s="33">
         <v>-76628</v>
       </c>
       <c r="JX14" s="33">
         <v>46199</v>
       </c>
       <c r="JY14" s="33">
         <v>54172</v>
       </c>
       <c r="JZ14" s="33">
         <v>82527</v>
       </c>
-      <c r="KA14" s="33"/>
+      <c r="KA14" s="33">
+        <v>-114448</v>
+      </c>
       <c r="KB14" s="33"/>
       <c r="KC14" s="33"/>
     </row>
     <row r="15" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>173</v>
       </c>
       <c r="B15" s="33">
         <v>95979.54</v>
       </c>
       <c r="C15" s="33">
         <v>75243.899999999994</v>
       </c>
       <c r="D15" s="33">
         <v>57130.82</v>
       </c>
       <c r="E15" s="33">
         <v>59879.61</v>
       </c>
       <c r="F15" s="33">
         <v>78874.259999999995</v>
       </c>
       <c r="G15" s="33">
         <v>72529.37</v>
       </c>
@@ -12540,51 +12558,53 @@
       </c>
       <c r="JS15" s="33">
         <v>263220</v>
       </c>
       <c r="JT15" s="33">
         <v>243044</v>
       </c>
       <c r="JU15" s="33">
         <v>252864</v>
       </c>
       <c r="JV15" s="33">
         <v>277997</v>
       </c>
       <c r="JW15" s="33">
         <v>317275</v>
       </c>
       <c r="JX15" s="33">
         <v>240647</v>
       </c>
       <c r="JY15" s="33">
         <v>286846</v>
       </c>
       <c r="JZ15" s="33">
         <v>341018</v>
       </c>
-      <c r="KA15" s="33"/>
+      <c r="KA15" s="33">
+        <v>423545</v>
+      </c>
       <c r="KB15" s="33"/>
       <c r="KC15" s="33"/>
     </row>
     <row r="16" spans="1:289" s="8" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A16" s="16" t="s">
         <v>174</v>
       </c>
       <c r="B16" s="36">
         <v>75243.899999999994</v>
       </c>
       <c r="C16" s="36">
         <v>57130.82</v>
       </c>
       <c r="D16" s="36">
         <v>59879.61</v>
       </c>
       <c r="E16" s="36">
         <v>78874.259999999995</v>
       </c>
       <c r="F16" s="36">
         <v>72529.37</v>
       </c>
       <c r="G16" s="36">
         <v>59589.2</v>
       </c>
@@ -13403,51 +13423,53 @@
       </c>
       <c r="JS16" s="36">
         <v>243044</v>
       </c>
       <c r="JT16" s="36">
         <v>252864</v>
       </c>
       <c r="JU16" s="36">
         <v>277997</v>
       </c>
       <c r="JV16" s="36">
         <v>317275</v>
       </c>
       <c r="JW16" s="36">
         <v>240647</v>
       </c>
       <c r="JX16" s="36">
         <v>286846</v>
       </c>
       <c r="JY16" s="36">
         <v>341018</v>
       </c>
       <c r="JZ16" s="36">
         <v>423545</v>
       </c>
-      <c r="KA16" s="36"/>
+      <c r="KA16" s="36">
+        <v>309097</v>
+      </c>
       <c r="KB16" s="36"/>
       <c r="KC16" s="36"/>
     </row>
     <row r="17" spans="1:158" ht="17.45" customHeight="1">
       <c r="A17" s="8"/>
       <c r="EZ17" s="9"/>
       <c r="FA17" s="9"/>
       <c r="FB17" s="9"/>
     </row>
     <row r="18" spans="1:158" s="9" customFormat="1" ht="17.45" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>189</v>
       </c>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
       <c r="AP18" s="10"/>
       <c r="AQ18" s="10"/>
       <c r="AR18" s="10"/>
       <c r="AS18" s="10"/>
       <c r="AT18" s="10"/>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="10"/>
@@ -13521,96 +13543,96 @@
     <row r="27" spans="1:158">
       <c r="AW27" s="9"/>
       <c r="EO27" s="9"/>
     </row>
     <row r="28" spans="1:158">
       <c r="AW28" s="9"/>
       <c r="EO28" s="9"/>
     </row>
     <row r="29" spans="1:158">
       <c r="AW29" s="9"/>
       <c r="EO29" s="9"/>
     </row>
     <row r="30" spans="1:158">
       <c r="AW30" s="9"/>
       <c r="EO30" s="9"/>
     </row>
     <row r="31" spans="1:158">
       <c r="AA31" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AW31" s="9"/>
       <c r="EO31" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="JR4:KC4"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="EP4:FA4"/>
+    <mergeCell ref="GX4:HI4"/>
+    <mergeCell ref="GL4:GW4"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="FN4:FY4"/>
+    <mergeCell ref="HJ4:HU4"/>
+    <mergeCell ref="IH4:IS4"/>
+    <mergeCell ref="HV4:IG4"/>
+    <mergeCell ref="JF4:JQ4"/>
+    <mergeCell ref="IT4:JE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="ED4:EO4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="DF4:DQ4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="DR4:EC4"/>
-    <mergeCell ref="JR4:KC4"/>
-[...10 lines deleted...]
-    <mergeCell ref="IT4:JE4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.24" right="0.24" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B5:ES5 ET5:EU5 EV5:EW5 EX5 EY5:EZ5 FF5 FN5:FU5 FV5:FW5 FZ5:GI5 FX5:FY5 GJ5:GK5 GL5:GW5 GY5:HI5 HK5:HU5" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AU27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="topRight" activeCell="A21" sqref="A1:XFD21"/>
       <selection pane="bottomLeft" activeCell="A21" sqref="A1:XFD21"/>
-      <selection pane="bottomRight" activeCell="AN16" sqref="AN16"/>
+      <selection pane="bottomRight" activeCell="AM24" sqref="AM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="18" customWidth="1"/>
     <col min="2" max="46" width="13.140625" style="18" customWidth="1"/>
     <col min="47" max="47" width="16.5703125" style="18" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>178</v>
       </c>
       <c r="AM2" s="18"/>
       <c r="AN2" s="18"/>
       <c r="AO2" s="18"/>
     </row>
     <row r="3" spans="1:47" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="AM3" s="18"/>
@@ -13896,51 +13918,51 @@
       <c r="AM6" s="32">
         <v>2524249</v>
       </c>
       <c r="AN6" s="32">
         <v>2540218</v>
       </c>
       <c r="AO6" s="32">
         <v>2344494</v>
       </c>
       <c r="AP6" s="32">
         <v>2449717.9000071972</v>
       </c>
       <c r="AQ6" s="32">
         <v>2551457</v>
       </c>
       <c r="AR6" s="32">
         <v>2665671</v>
       </c>
       <c r="AS6" s="32">
         <v>2796928</v>
       </c>
       <c r="AT6" s="32">
         <v>2824311.2968295845</v>
       </c>
       <c r="AU6" s="32">
-        <v>2154736</v>
+        <v>2361360</v>
       </c>
     </row>
     <row r="7" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="33">
         <v>132212</v>
       </c>
       <c r="C7" s="33">
         <v>155281</v>
       </c>
       <c r="D7" s="33">
         <v>171033</v>
       </c>
       <c r="E7" s="33">
         <v>187024</v>
       </c>
       <c r="F7" s="33">
         <v>209830</v>
       </c>
       <c r="G7" s="33">
         <v>211968</v>
       </c>
       <c r="H7" s="33">
@@ -14039,51 +14061,51 @@
       <c r="AM7" s="33">
         <v>3007203</v>
       </c>
       <c r="AN7" s="33">
         <v>3043177</v>
       </c>
       <c r="AO7" s="33">
         <v>3168730.27</v>
       </c>
       <c r="AP7" s="33">
         <v>3208653</v>
       </c>
       <c r="AQ7" s="33">
         <v>3146241</v>
       </c>
       <c r="AR7" s="33">
         <v>3262393</v>
       </c>
       <c r="AS7" s="33">
         <v>3542397</v>
       </c>
       <c r="AT7" s="33">
         <v>3723068</v>
       </c>
       <c r="AU7" s="33">
-        <v>3148064</v>
+        <v>3436824</v>
       </c>
     </row>
     <row r="8" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G8" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H8" s="34">
@@ -14182,51 +14204,51 @@
       <c r="AM8" s="34">
         <v>2792105</v>
       </c>
       <c r="AN8" s="34">
         <v>2788323</v>
       </c>
       <c r="AO8" s="34">
         <v>2943860</v>
       </c>
       <c r="AP8" s="34">
         <v>3012156</v>
       </c>
       <c r="AQ8" s="34">
         <v>2932563</v>
       </c>
       <c r="AR8" s="34">
         <v>3088435</v>
       </c>
       <c r="AS8" s="34">
         <v>3395967</v>
       </c>
       <c r="AT8" s="34">
         <v>3464370</v>
       </c>
       <c r="AU8" s="34">
-        <v>2915014</v>
+        <v>3191935</v>
       </c>
     </row>
     <row r="9" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="D9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>185</v>
       </c>
       <c r="H9" s="34">
@@ -14325,51 +14347,51 @@
       <c r="AM9" s="34">
         <v>215098</v>
       </c>
       <c r="AN9" s="34">
         <v>254854</v>
       </c>
       <c r="AO9" s="34">
         <v>224870.27</v>
       </c>
       <c r="AP9" s="34">
         <v>196497</v>
       </c>
       <c r="AQ9" s="34">
         <v>213678</v>
       </c>
       <c r="AR9" s="34">
         <v>173958</v>
       </c>
       <c r="AS9" s="34">
         <v>146430</v>
       </c>
       <c r="AT9" s="34">
         <v>258698</v>
       </c>
       <c r="AU9" s="34">
-        <v>233050</v>
+        <v>244889</v>
       </c>
     </row>
     <row r="10" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="33">
         <v>-21820</v>
       </c>
       <c r="C10" s="33">
         <v>-41433</v>
       </c>
       <c r="D10" s="33">
         <v>-34425</v>
       </c>
       <c r="E10" s="33">
         <v>-39152</v>
       </c>
       <c r="F10" s="33">
         <v>-50631</v>
       </c>
       <c r="G10" s="33">
         <v>-45845</v>
       </c>
       <c r="H10" s="33">
@@ -14468,51 +14490,51 @@
       <c r="AM10" s="33">
         <v>-482954</v>
       </c>
       <c r="AN10" s="33">
         <v>-502959</v>
       </c>
       <c r="AO10" s="33">
         <v>-824236.27</v>
       </c>
       <c r="AP10" s="33">
         <v>-758935.09999280283</v>
       </c>
       <c r="AQ10" s="33">
         <v>-594784</v>
       </c>
       <c r="AR10" s="33">
         <v>-596722</v>
       </c>
       <c r="AS10" s="33">
         <v>-745469</v>
       </c>
       <c r="AT10" s="33">
         <v>-898756.70317041548</v>
       </c>
       <c r="AU10" s="33">
-        <v>-993328</v>
+        <v>-1075464</v>
       </c>
     </row>
     <row r="11" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="33">
         <v>8940</v>
       </c>
       <c r="C11" s="33">
         <v>15404</v>
       </c>
       <c r="D11" s="33">
         <v>3838</v>
       </c>
       <c r="E11" s="33">
         <v>5498</v>
       </c>
       <c r="F11" s="33">
         <v>7568</v>
       </c>
       <c r="G11" s="33">
         <v>-1512</v>
       </c>
       <c r="H11" s="33">
@@ -14611,51 +14633,51 @@
       <c r="AM11" s="33">
         <v>92274.469999999972</v>
       </c>
       <c r="AN11" s="33">
         <v>33500</v>
       </c>
       <c r="AO11" s="33">
         <v>99270.270000000019</v>
       </c>
       <c r="AP11" s="33">
         <v>39186.099992802832</v>
       </c>
       <c r="AQ11" s="33">
         <v>-51127</v>
       </c>
       <c r="AR11" s="33">
         <v>-112885</v>
       </c>
       <c r="AS11" s="33">
         <v>137514</v>
       </c>
       <c r="AT11" s="33">
         <v>42266.70317041548</v>
       </c>
       <c r="AU11" s="33">
-        <v>74074</v>
+        <v>39762</v>
       </c>
     </row>
     <row r="12" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="33">
         <v>-12880</v>
       </c>
       <c r="C12" s="33">
         <v>-26029</v>
       </c>
       <c r="D12" s="33">
         <v>-30587</v>
       </c>
       <c r="E12" s="33">
         <v>-33654</v>
       </c>
       <c r="F12" s="33">
         <v>-43063</v>
       </c>
       <c r="G12" s="33">
         <v>-47357</v>
       </c>
       <c r="H12" s="33">
@@ -14754,51 +14776,51 @@
       <c r="AM12" s="33">
         <v>-390679.53</v>
       </c>
       <c r="AN12" s="33">
         <v>-469459</v>
       </c>
       <c r="AO12" s="33">
         <v>-724966</v>
       </c>
       <c r="AP12" s="33">
         <v>-719749</v>
       </c>
       <c r="AQ12" s="33">
         <v>-645911</v>
       </c>
       <c r="AR12" s="33">
         <v>-709607</v>
       </c>
       <c r="AS12" s="33">
         <v>-607955</v>
       </c>
       <c r="AT12" s="33">
         <v>-856490</v>
       </c>
       <c r="AU12" s="33">
-        <v>-919254</v>
+        <v>-1035702</v>
       </c>
     </row>
     <row r="13" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="35">
         <v>14682</v>
       </c>
       <c r="C13" s="35">
         <v>26422</v>
       </c>
       <c r="D13" s="35">
         <v>34082</v>
       </c>
       <c r="E13" s="35">
         <v>30000</v>
       </c>
       <c r="F13" s="35">
         <v>47000</v>
       </c>
       <c r="G13" s="35">
         <v>46000</v>
       </c>
       <c r="H13" s="35">
@@ -14897,51 +14919,51 @@
       <c r="AM13" s="35">
         <v>500357.53</v>
       </c>
       <c r="AN13" s="35">
         <v>348978</v>
       </c>
       <c r="AO13" s="35">
         <v>784115</v>
       </c>
       <c r="AP13" s="35">
         <v>736392</v>
       </c>
       <c r="AQ13" s="35">
         <v>681183</v>
       </c>
       <c r="AR13" s="35">
         <v>624644</v>
       </c>
       <c r="AS13" s="33">
         <v>583000</v>
       </c>
       <c r="AT13" s="33">
         <v>922700</v>
       </c>
       <c r="AU13" s="33">
-        <v>762488</v>
+        <v>764488</v>
       </c>
     </row>
     <row r="14" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>1802</v>
       </c>
       <c r="C14" s="33">
         <v>393</v>
       </c>
       <c r="D14" s="33">
         <v>3495</v>
       </c>
       <c r="E14" s="33">
         <v>-3654</v>
       </c>
       <c r="F14" s="33">
         <v>3937</v>
       </c>
       <c r="G14" s="33">
         <v>-1357</v>
       </c>
       <c r="H14" s="33">
@@ -15040,51 +15062,51 @@
       <c r="AM14" s="33">
         <v>109678</v>
       </c>
       <c r="AN14" s="33">
         <v>-120481</v>
       </c>
       <c r="AO14" s="33">
         <v>59149</v>
       </c>
       <c r="AP14" s="33">
         <v>16643</v>
       </c>
       <c r="AQ14" s="33">
         <v>35272</v>
       </c>
       <c r="AR14" s="33">
         <v>-84963</v>
       </c>
       <c r="AS14" s="33">
         <v>-24955</v>
       </c>
       <c r="AT14" s="33">
         <v>66210</v>
       </c>
       <c r="AU14" s="33">
-        <v>-156766</v>
+        <v>-271214</v>
       </c>
     </row>
     <row r="15" spans="1:47" s="17" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="33">
         <v>6333</v>
       </c>
       <c r="C15" s="33">
         <v>8135</v>
       </c>
       <c r="D15" s="33">
         <v>8528</v>
       </c>
       <c r="E15" s="33">
         <v>12023</v>
       </c>
       <c r="F15" s="33">
         <v>8369</v>
       </c>
       <c r="G15" s="33">
         <v>12306</v>
       </c>
       <c r="H15" s="33">
@@ -15326,51 +15348,51 @@
       <c r="AM16" s="36">
         <v>633436</v>
       </c>
       <c r="AN16" s="36">
         <v>512955</v>
       </c>
       <c r="AO16" s="36">
         <v>572104</v>
       </c>
       <c r="AP16" s="36">
         <v>588747</v>
       </c>
       <c r="AQ16" s="36">
         <v>624019</v>
       </c>
       <c r="AR16" s="36">
         <v>539056</v>
       </c>
       <c r="AS16" s="36">
         <v>514101</v>
       </c>
       <c r="AT16" s="36">
         <v>580311</v>
       </c>
       <c r="AU16" s="36">
-        <v>423545</v>
+        <v>309097</v>
       </c>
     </row>
     <row r="17" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
@@ -15427,51 +15449,51 @@
     </row>
     <row r="20" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A20" s="14" t="str">
         <f>รายเดือน!A20</f>
         <v>ผู้รับผิดชอบข้อมูล: ส่วนวางแผนการคลังและงบประมาณ กองนโยบายการคลัง</v>
       </c>
       <c r="X20" s="18"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="18"/>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AM20" s="18"/>
       <c r="AN20" s="18"/>
       <c r="AO20" s="18"/>
     </row>
     <row r="21" spans="1:41" s="17" customFormat="1" ht="17.45" customHeight="1">
       <c r="A21" s="14" t="str">
         <f>รายเดือน!A21</f>
-        <v>ปรับปรุงครั้งสุดท้ายวันที่: 15 กรกฎาคม 2569</v>
+        <v>ปรับปรุงครั้งสุดท้ายวันที่: 14 สิงหาคม 2569</v>
       </c>
       <c r="V21" s="17" t="s">
         <v>175</v>
       </c>
       <c r="W21" s="28"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="27"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="18"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="26"/>
       <c r="AM21" s="18"/>
       <c r="AN21" s="18"/>
       <c r="AO21" s="18"/>
     </row>
     <row r="22" spans="1:41">
       <c r="W22" s="29"/>
       <c r="Y22" s="27"/>